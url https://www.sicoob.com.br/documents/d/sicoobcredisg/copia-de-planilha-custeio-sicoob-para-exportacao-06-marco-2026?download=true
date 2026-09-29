--- v1 (2026-07-13)
+++ v2 (2026-09-29)
@@ -26,1619 +26,2322 @@
   <Override PartName="/xl/worksheets/sheet18.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet19.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet20.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet21.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet22.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet23.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet24.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet25.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet26.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet27.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet28.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet29.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet30.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet31.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet32.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet33.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet34.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet35.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet36.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet37.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet38.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet39.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet40.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet41.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet42.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing6.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing7.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing8.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing9.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing10.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing11.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing12.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing13.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing14.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing15.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing16.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing17.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing18.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing19.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing20.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing21.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing22.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing23.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing24.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing25.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing26.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing27.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing28.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing29.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing30.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing31.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing32.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing33.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing34.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing35.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing36.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing37.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing38.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing39.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing40.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing41.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\marcelk3267_00\Downloads\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="T:\marcelk3267_00\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{EF9C6F40-D500-4CDE-84F4-20EE7BD64BFC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{EB135F24-4FFC-475E-B0F7-536F2CD4F26D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" firstSheet="12" activeTab="21" xr2:uid="{DBDFA155-49EB-4E9E-B5F3-74D68EBC6231}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{DBDFA155-49EB-4E9E-B5F3-74D68EBC6231}"/>
   </bookViews>
   <sheets>
     <sheet name="RESUMO 03-2026" sheetId="47" r:id="rId1"/>
     <sheet name="Manga" sheetId="58" r:id="rId2"/>
     <sheet name="Uva" sheetId="56" r:id="rId3"/>
     <sheet name="Laranja" sheetId="55" r:id="rId4"/>
     <sheet name="Café-Baixa" sheetId="1" r:id="rId5"/>
     <sheet name="Café-Média" sheetId="2" r:id="rId6"/>
     <sheet name="Café-Alta" sheetId="3" r:id="rId7"/>
-    <sheet name="Abacate" sheetId="21" r:id="rId8"/>
+    <sheet name="Abacate Sequeiro" sheetId="21" r:id="rId8"/>
     <sheet name="Abacate Irrigado " sheetId="22" r:id="rId9"/>
     <sheet name="Maracujá" sheetId="62" r:id="rId10"/>
     <sheet name="Alho Semente" sheetId="61" r:id="rId11"/>
     <sheet name="Alho" sheetId="4" r:id="rId12"/>
     <sheet name="Cenoura Inverno" sheetId="5" r:id="rId13"/>
     <sheet name="Cenoura Verão" sheetId="6" r:id="rId14"/>
     <sheet name="Milho-Baixa" sheetId="7" r:id="rId15"/>
     <sheet name="Milho-Média" sheetId="23" r:id="rId16"/>
     <sheet name="Milho-Alta" sheetId="8" r:id="rId17"/>
     <sheet name="Milho Silagem" sheetId="50" r:id="rId18"/>
     <sheet name="Trigo" sheetId="12" r:id="rId19"/>
     <sheet name="Soja" sheetId="9" r:id="rId20"/>
     <sheet name="Cebola" sheetId="10" r:id="rId21"/>
     <sheet name="Feijão" sheetId="11" r:id="rId22"/>
     <sheet name="Beterraba" sheetId="13" r:id="rId23"/>
     <sheet name="Repolho" sheetId="14" r:id="rId24"/>
     <sheet name="Alface" sheetId="63" r:id="rId25"/>
     <sheet name="Sorgo " sheetId="24" r:id="rId26"/>
     <sheet name="Sorgo Silagem" sheetId="48" r:id="rId27"/>
     <sheet name="Batata" sheetId="15" r:id="rId28"/>
     <sheet name="Cana de Açúcar" sheetId="52" r:id="rId29"/>
     <sheet name="Banana" sheetId="54" r:id="rId30"/>
     <sheet name="Abóbora Cabutiá" sheetId="53" r:id="rId31"/>
     <sheet name="Cria Extensivo" sheetId="38" r:id="rId32"/>
     <sheet name="Cria Semi Intensivo" sheetId="39" r:id="rId33"/>
     <sheet name="Recria Extensivo" sheetId="41" r:id="rId34"/>
     <sheet name="Recria Semi Intensivo" sheetId="42" r:id="rId35"/>
     <sheet name="Recria Intensivo" sheetId="43" r:id="rId36"/>
-    <sheet name="Engorda Intensivo" sheetId="44" r:id="rId37"/>
+    <sheet name="Engorda Extensivo" sheetId="46" r:id="rId37"/>
     <sheet name="Engorda Semi Intensivo" sheetId="45" r:id="rId38"/>
-    <sheet name="Engorda Extensivo" sheetId="46" r:id="rId39"/>
+    <sheet name="Engorda Intensivo" sheetId="44" r:id="rId39"/>
     <sheet name="Leite Extensivo" sheetId="60" r:id="rId40"/>
     <sheet name="Leite - Semi-intensivo " sheetId="36" r:id="rId41"/>
     <sheet name="Leite - Intensivo" sheetId="37" r:id="rId42"/>
   </sheets>
+  <externalReferences>
+    <externalReference r:id="rId43"/>
+  </externalReferences>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'RESUMO 03-2026'!$B$3:$E$30</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'RESUMO 03-2026'!$B$3:$E$31</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="A34" i="37" l="1"/>
+  <c r="E13" i="42" l="1"/>
+  <c r="E12" i="41"/>
+  <c r="E13" i="41"/>
+  <c r="E50" i="10"/>
+  <c r="B59" i="10" s="1"/>
+  <c r="E49" i="10"/>
+  <c r="E48" i="10"/>
+  <c r="E47" i="10"/>
+  <c r="E46" i="10"/>
+  <c r="E45" i="10"/>
+  <c r="E44" i="10"/>
+  <c r="E41" i="10"/>
+  <c r="E42" i="10" s="1"/>
+  <c r="B58" i="10" s="1"/>
+  <c r="E40" i="10"/>
+  <c r="E39" i="10"/>
+  <c r="E38" i="10"/>
+  <c r="E35" i="10"/>
+  <c r="E34" i="10"/>
+  <c r="E33" i="10"/>
+  <c r="E32" i="10"/>
+  <c r="E31" i="10"/>
+  <c r="E30" i="10"/>
+  <c r="E29" i="10"/>
+  <c r="E28" i="10"/>
+  <c r="E36" i="10" s="1"/>
+  <c r="B57" i="10" s="1"/>
+  <c r="E27" i="10"/>
+  <c r="E26" i="10"/>
+  <c r="E25" i="10"/>
+  <c r="E22" i="10"/>
+  <c r="E21" i="10"/>
+  <c r="E20" i="10"/>
+  <c r="E19" i="10"/>
+  <c r="E23" i="10" s="1"/>
+  <c r="B56" i="10" s="1"/>
+  <c r="E18" i="10"/>
+  <c r="E17" i="10"/>
+  <c r="E14" i="10"/>
+  <c r="E13" i="10"/>
+  <c r="E12" i="10"/>
+  <c r="C11" i="10"/>
+  <c r="E11" i="10" s="1"/>
+  <c r="E15" i="10" s="1"/>
+  <c r="F52" i="47"/>
+  <c r="F51" i="47"/>
+  <c r="F50" i="47"/>
+  <c r="A34" i="37"/>
   <c r="A33" i="37"/>
   <c r="A32" i="37"/>
   <c r="E26" i="37"/>
   <c r="E27" i="37" s="1"/>
   <c r="E23" i="37"/>
-  <c r="E22" i="37"/>
   <c r="E24" i="37" s="1"/>
   <c r="B33" i="37" s="1"/>
+  <c r="E22" i="37"/>
   <c r="E19" i="37"/>
   <c r="E18" i="37"/>
   <c r="E17" i="37"/>
   <c r="E16" i="37"/>
   <c r="E15" i="37"/>
   <c r="E14" i="37"/>
   <c r="E13" i="37"/>
   <c r="E12" i="37"/>
   <c r="E20" i="37" s="1"/>
   <c r="B32" i="37" s="1"/>
   <c r="A33" i="36"/>
   <c r="A32" i="36"/>
   <c r="A31" i="36"/>
   <c r="E25" i="36"/>
   <c r="E26" i="36" s="1"/>
   <c r="E22" i="36"/>
   <c r="E23" i="36" s="1"/>
   <c r="B32" i="36" s="1"/>
   <c r="E19" i="36"/>
   <c r="E18" i="36"/>
   <c r="E17" i="36"/>
   <c r="E16" i="36"/>
   <c r="E15" i="36"/>
   <c r="E14" i="36"/>
   <c r="E13" i="36"/>
   <c r="E12" i="36"/>
   <c r="E20" i="36" s="1"/>
   <c r="B31" i="36" s="1"/>
   <c r="A33" i="60"/>
   <c r="A32" i="60"/>
   <c r="A31" i="60"/>
+  <c r="E26" i="60"/>
+  <c r="B33" i="60" s="1"/>
   <c r="E25" i="60"/>
-  <c r="E26" i="60" s="1"/>
   <c r="E22" i="60"/>
   <c r="E23" i="60" s="1"/>
   <c r="B32" i="60" s="1"/>
   <c r="E19" i="60"/>
   <c r="E18" i="60"/>
   <c r="E17" i="60"/>
   <c r="E16" i="60"/>
   <c r="E15" i="60"/>
   <c r="E14" i="60"/>
   <c r="E13" i="60"/>
   <c r="E12" i="60"/>
   <c r="E20" i="60" s="1"/>
-  <c r="B31" i="60" s="1"/>
+  <c r="A26" i="44"/>
+  <c r="A25" i="44"/>
+  <c r="E19" i="44"/>
+  <c r="E20" i="44" s="1"/>
+  <c r="B26" i="44" s="1"/>
+  <c r="E18" i="44"/>
+  <c r="E15" i="44"/>
+  <c r="E14" i="44"/>
+  <c r="E13" i="44"/>
+  <c r="E12" i="44"/>
+  <c r="E11" i="44"/>
+  <c r="E16" i="44" s="1"/>
+  <c r="A26" i="45"/>
+  <c r="A25" i="45"/>
+  <c r="E19" i="45"/>
+  <c r="E20" i="45" s="1"/>
+  <c r="B26" i="45" s="1"/>
+  <c r="E18" i="45"/>
+  <c r="E15" i="45"/>
+  <c r="E14" i="45"/>
+  <c r="E13" i="45"/>
+  <c r="E12" i="45"/>
+  <c r="E11" i="45"/>
+  <c r="E16" i="45" s="1"/>
   <c r="A26" i="46"/>
   <c r="A25" i="46"/>
-  <c r="E20" i="46"/>
+  <c r="E19" i="46"/>
+  <c r="E20" i="46" s="1"/>
   <c r="B26" i="46" s="1"/>
-  <c r="E19" i="46"/>
   <c r="E18" i="46"/>
   <c r="E15" i="46"/>
   <c r="E14" i="46"/>
   <c r="E13" i="46"/>
   <c r="E12" i="46"/>
   <c r="E11" i="46"/>
-  <c r="E16" i="46" s="1"/>
-[...23 lines deleted...]
-  <c r="E16" i="44" s="1"/>
   <c r="A27" i="43"/>
   <c r="A26" i="43"/>
   <c r="E20" i="43"/>
-  <c r="E19" i="43"/>
   <c r="E21" i="43" s="1"/>
   <c r="B27" i="43" s="1"/>
-  <c r="E17" i="43"/>
+  <c r="E19" i="43"/>
   <c r="E16" i="43"/>
   <c r="E15" i="43"/>
   <c r="E14" i="43"/>
   <c r="E13" i="43"/>
   <c r="E12" i="43"/>
   <c r="A27" i="42"/>
   <c r="A26" i="42"/>
   <c r="E20" i="42"/>
   <c r="E21" i="42" s="1"/>
   <c r="B27" i="42" s="1"/>
   <c r="E19" i="42"/>
   <c r="E16" i="42"/>
   <c r="E15" i="42"/>
   <c r="E14" i="42"/>
-  <c r="E13" i="42"/>
-  <c r="E12" i="42"/>
   <c r="E17" i="42" s="1"/>
   <c r="A27" i="41"/>
   <c r="A26" i="41"/>
   <c r="E20" i="41"/>
-  <c r="E19" i="41"/>
   <c r="E21" i="41" s="1"/>
   <c r="B27" i="41" s="1"/>
+  <c r="E19" i="41"/>
   <c r="E16" i="41"/>
   <c r="E15" i="41"/>
   <c r="E14" i="41"/>
-  <c r="E13" i="41"/>
-[...1 lines deleted...]
-  <c r="E17" i="41" s="1"/>
   <c r="A27" i="39"/>
   <c r="A26" i="39"/>
   <c r="E20" i="39"/>
-  <c r="E19" i="39"/>
   <c r="E21" i="39" s="1"/>
   <c r="B27" i="39" s="1"/>
+  <c r="E19" i="39"/>
   <c r="E16" i="39"/>
   <c r="E15" i="39"/>
   <c r="E14" i="39"/>
-  <c r="E13" i="39"/>
-[...1 lines deleted...]
-  <c r="E17" i="39" s="1"/>
+  <c r="E17" i="39"/>
   <c r="A27" i="38"/>
   <c r="A26" i="38"/>
   <c r="E20" i="38"/>
-  <c r="E19" i="38"/>
   <c r="E21" i="38" s="1"/>
   <c r="B27" i="38" s="1"/>
+  <c r="E19" i="38"/>
   <c r="E16" i="38"/>
   <c r="E15" i="38"/>
   <c r="E14" i="38"/>
-  <c r="E13" i="38"/>
-[...1 lines deleted...]
-  <c r="E17" i="38" s="1"/>
+  <c r="E17" i="38"/>
   <c r="E46" i="53"/>
   <c r="E45" i="53"/>
   <c r="E44" i="53"/>
   <c r="E47" i="53" s="1"/>
   <c r="B54" i="53" s="1"/>
   <c r="E41" i="53"/>
   <c r="E40" i="53"/>
   <c r="E39" i="53"/>
   <c r="E38" i="53"/>
   <c r="E37" i="53"/>
   <c r="E36" i="53"/>
   <c r="E35" i="53"/>
   <c r="E34" i="53"/>
   <c r="E33" i="53"/>
   <c r="E32" i="53"/>
   <c r="E42" i="53" s="1"/>
   <c r="B53" i="53" s="1"/>
-  <c r="E29" i="53"/>
-[...15 lines deleted...]
-  <c r="E13" i="53"/>
+  <c r="D29" i="53"/>
+  <c r="E29" i="53" s="1"/>
+  <c r="D28" i="53"/>
+  <c r="E28" i="53" s="1"/>
+  <c r="D27" i="53"/>
+  <c r="E27" i="53" s="1"/>
+  <c r="D26" i="53"/>
+  <c r="E26" i="53" s="1"/>
+  <c r="D25" i="53"/>
+  <c r="E25" i="53" s="1"/>
+  <c r="D24" i="53"/>
+  <c r="E24" i="53" s="1"/>
+  <c r="D23" i="53"/>
+  <c r="E23" i="53" s="1"/>
+  <c r="D22" i="53"/>
+  <c r="E22" i="53" s="1"/>
+  <c r="D21" i="53"/>
+  <c r="E21" i="53" s="1"/>
+  <c r="D20" i="53"/>
+  <c r="E20" i="53" s="1"/>
+  <c r="D19" i="53"/>
+  <c r="E19" i="53" s="1"/>
+  <c r="D18" i="53"/>
+  <c r="E18" i="53" s="1"/>
+  <c r="D17" i="53"/>
+  <c r="E17" i="53" s="1"/>
+  <c r="D16" i="53"/>
+  <c r="E16" i="53" s="1"/>
+  <c r="D15" i="53"/>
+  <c r="E15" i="53" s="1"/>
+  <c r="D14" i="53"/>
+  <c r="E14" i="53" s="1"/>
+  <c r="D13" i="53"/>
+  <c r="E13" i="53" s="1"/>
   <c r="E12" i="53"/>
+  <c r="D12" i="53"/>
   <c r="E11" i="53"/>
-  <c r="E30" i="53" s="1"/>
   <c r="E39" i="54"/>
   <c r="E38" i="54"/>
   <c r="E40" i="54" s="1"/>
   <c r="B47" i="54" s="1"/>
   <c r="E35" i="54"/>
   <c r="E34" i="54"/>
   <c r="E33" i="54"/>
   <c r="E32" i="54"/>
   <c r="E31" i="54"/>
   <c r="E30" i="54"/>
   <c r="E29" i="54"/>
   <c r="E28" i="54"/>
   <c r="E36" i="54" s="1"/>
   <c r="B46" i="54" s="1"/>
-  <c r="E25" i="54"/>
-[...14 lines deleted...]
-  <c r="E26" i="54" s="1"/>
+  <c r="D25" i="54"/>
+  <c r="E25" i="54" s="1"/>
+  <c r="D24" i="54"/>
+  <c r="E24" i="54" s="1"/>
+  <c r="D23" i="54"/>
+  <c r="E23" i="54" s="1"/>
+  <c r="D22" i="54"/>
+  <c r="E22" i="54" s="1"/>
+  <c r="D21" i="54"/>
+  <c r="E21" i="54" s="1"/>
+  <c r="D20" i="54"/>
+  <c r="E20" i="54" s="1"/>
+  <c r="D19" i="54"/>
+  <c r="E19" i="54" s="1"/>
+  <c r="D18" i="54"/>
+  <c r="E18" i="54" s="1"/>
+  <c r="D17" i="54"/>
+  <c r="E17" i="54" s="1"/>
+  <c r="D16" i="54"/>
+  <c r="E16" i="54" s="1"/>
+  <c r="D15" i="54"/>
+  <c r="E15" i="54" s="1"/>
+  <c r="D14" i="54"/>
+  <c r="E14" i="54" s="1"/>
+  <c r="D13" i="54"/>
+  <c r="E13" i="54" s="1"/>
+  <c r="D12" i="54"/>
+  <c r="E12" i="54" s="1"/>
+  <c r="D11" i="54"/>
+  <c r="E11" i="54" s="1"/>
+  <c r="E46" i="52"/>
+  <c r="E47" i="52" s="1"/>
+  <c r="B54" i="52" s="1"/>
+  <c r="E43" i="52"/>
+  <c r="E42" i="52"/>
   <c r="E41" i="52"/>
-  <c r="E42" i="52" s="1"/>
-  <c r="B49" i="52" s="1"/>
+  <c r="E40" i="52"/>
+  <c r="E39" i="52"/>
   <c r="E38" i="52"/>
   <c r="E37" i="52"/>
   <c r="E36" i="52"/>
+  <c r="E44" i="52" s="1"/>
+  <c r="B53" i="52" s="1"/>
   <c r="E35" i="52"/>
   <c r="E34" i="52"/>
-  <c r="E33" i="52"/>
-[...14 lines deleted...]
-  <c r="E18" i="52"/>
+  <c r="D31" i="52"/>
+  <c r="E31" i="52" s="1"/>
+  <c r="D30" i="52"/>
+  <c r="E30" i="52" s="1"/>
+  <c r="D29" i="52"/>
+  <c r="E29" i="52" s="1"/>
+  <c r="D28" i="52"/>
+  <c r="E28" i="52" s="1"/>
+  <c r="D27" i="52"/>
+  <c r="E27" i="52" s="1"/>
+  <c r="D26" i="52"/>
+  <c r="E26" i="52" s="1"/>
+  <c r="D25" i="52"/>
+  <c r="E25" i="52" s="1"/>
+  <c r="D24" i="52"/>
+  <c r="E24" i="52" s="1"/>
+  <c r="D23" i="52"/>
+  <c r="E23" i="52" s="1"/>
+  <c r="D22" i="52"/>
+  <c r="E22" i="52" s="1"/>
+  <c r="D21" i="52"/>
+  <c r="E21" i="52" s="1"/>
+  <c r="D20" i="52"/>
+  <c r="E20" i="52" s="1"/>
+  <c r="D19" i="52"/>
+  <c r="E19" i="52" s="1"/>
+  <c r="D18" i="52"/>
+  <c r="E18" i="52" s="1"/>
   <c r="E17" i="52"/>
-  <c r="E16" i="52"/>
+  <c r="D17" i="52"/>
+  <c r="D16" i="52"/>
+  <c r="E16" i="52" s="1"/>
   <c r="E15" i="52"/>
   <c r="E14" i="52"/>
-  <c r="E13" i="52"/>
-[...2 lines deleted...]
-  <c r="E27" i="52" s="1"/>
+  <c r="D14" i="52"/>
+  <c r="D13" i="52"/>
+  <c r="E13" i="52" s="1"/>
+  <c r="D12" i="52"/>
+  <c r="E12" i="52" s="1"/>
+  <c r="D11" i="52"/>
+  <c r="E11" i="52" s="1"/>
   <c r="E37" i="15"/>
   <c r="E36" i="15"/>
   <c r="E38" i="15" s="1"/>
   <c r="B45" i="15" s="1"/>
   <c r="E33" i="15"/>
   <c r="E32" i="15"/>
   <c r="E31" i="15"/>
   <c r="E30" i="15"/>
   <c r="E29" i="15"/>
   <c r="E28" i="15"/>
   <c r="E27" i="15"/>
   <c r="E26" i="15"/>
   <c r="E25" i="15"/>
   <c r="E24" i="15"/>
   <c r="E34" i="15" s="1"/>
   <c r="B44" i="15" s="1"/>
-  <c r="E21" i="15"/>
-[...10 lines deleted...]
-  <c r="E22" i="15" s="1"/>
+  <c r="D21" i="15"/>
+  <c r="C21" i="15"/>
+  <c r="D20" i="15"/>
+  <c r="C20" i="15"/>
+  <c r="E20" i="15" s="1"/>
+  <c r="D19" i="15"/>
+  <c r="C19" i="15"/>
+  <c r="D18" i="15"/>
+  <c r="C18" i="15"/>
+  <c r="E18" i="15" s="1"/>
+  <c r="D17" i="15"/>
+  <c r="C17" i="15"/>
+  <c r="E17" i="15" s="1"/>
+  <c r="D16" i="15"/>
+  <c r="C16" i="15"/>
+  <c r="E16" i="15" s="1"/>
+  <c r="D15" i="15"/>
+  <c r="C15" i="15"/>
+  <c r="D14" i="15"/>
+  <c r="C14" i="15"/>
+  <c r="D13" i="15"/>
+  <c r="C13" i="15"/>
+  <c r="D12" i="15"/>
+  <c r="E12" i="15" s="1"/>
+  <c r="D11" i="15"/>
+  <c r="C11" i="15"/>
   <c r="E39" i="48"/>
   <c r="E40" i="48" s="1"/>
   <c r="B47" i="48" s="1"/>
   <c r="E36" i="48"/>
   <c r="E35" i="48"/>
   <c r="E34" i="48"/>
   <c r="E33" i="48"/>
   <c r="E32" i="48"/>
   <c r="E31" i="48"/>
   <c r="E30" i="48"/>
   <c r="E29" i="48"/>
+  <c r="E37" i="48" s="1"/>
+  <c r="B46" i="48" s="1"/>
   <c r="E28" i="48"/>
   <c r="E27" i="48"/>
-  <c r="E37" i="48" s="1"/>
-[...3 lines deleted...]
-  <c r="E22" i="48"/>
+  <c r="D24" i="48"/>
+  <c r="C24" i="48"/>
+  <c r="E24" i="48" s="1"/>
+  <c r="B24" i="48"/>
+  <c r="D23" i="48"/>
+  <c r="C23" i="48"/>
+  <c r="E23" i="48" s="1"/>
+  <c r="B23" i="48"/>
+  <c r="D22" i="48"/>
+  <c r="E22" i="48" s="1"/>
+  <c r="B22" i="48"/>
   <c r="E21" i="48"/>
-  <c r="E20" i="48"/>
-[...9 lines deleted...]
-  <c r="E25" i="48" s="1"/>
+  <c r="D20" i="48"/>
+  <c r="E20" i="48" s="1"/>
+  <c r="D19" i="48"/>
+  <c r="E19" i="48" s="1"/>
+  <c r="B19" i="48"/>
+  <c r="D18" i="48"/>
+  <c r="C18" i="48"/>
+  <c r="E18" i="48" s="1"/>
+  <c r="B18" i="48"/>
+  <c r="D17" i="48"/>
+  <c r="C17" i="48"/>
+  <c r="B17" i="48"/>
+  <c r="D16" i="48"/>
+  <c r="C16" i="48"/>
+  <c r="B16" i="48"/>
+  <c r="D15" i="48"/>
+  <c r="C15" i="48"/>
+  <c r="B15" i="48"/>
+  <c r="D14" i="48"/>
+  <c r="C14" i="48"/>
+  <c r="E14" i="48" s="1"/>
+  <c r="B14" i="48"/>
+  <c r="D13" i="48"/>
+  <c r="C13" i="48"/>
+  <c r="B13" i="48"/>
+  <c r="D12" i="48"/>
+  <c r="E12" i="48" s="1"/>
+  <c r="D11" i="48"/>
+  <c r="E11" i="48" s="1"/>
+  <c r="B44" i="24"/>
   <c r="E37" i="24"/>
-  <c r="E38" i="24" s="1"/>
-[...1 lines deleted...]
-  <c r="E34" i="24"/>
+  <c r="E36" i="24"/>
   <c r="E33" i="24"/>
   <c r="E32" i="24"/>
   <c r="E31" i="24"/>
   <c r="E30" i="24"/>
   <c r="E29" i="24"/>
   <c r="E28" i="24"/>
   <c r="E27" i="24"/>
   <c r="E26" i="24"/>
   <c r="E25" i="24"/>
-  <c r="E35" i="24" s="1"/>
-[...5 lines deleted...]
-  <c r="E18" i="24"/>
+  <c r="E24" i="24"/>
+  <c r="E34" i="24" s="1"/>
+  <c r="B43" i="24" s="1"/>
+  <c r="D21" i="24"/>
+  <c r="C21" i="24"/>
+  <c r="E21" i="24" s="1"/>
+  <c r="B21" i="24"/>
+  <c r="D20" i="24"/>
+  <c r="E20" i="24" s="1"/>
+  <c r="B20" i="24"/>
+  <c r="D19" i="24"/>
+  <c r="E19" i="24" s="1"/>
+  <c r="D18" i="24"/>
+  <c r="E18" i="24" s="1"/>
+  <c r="B18" i="24"/>
   <c r="E17" i="24"/>
-  <c r="E16" i="24"/>
-[...5 lines deleted...]
-  <c r="E23" i="24" s="1"/>
+  <c r="D17" i="24"/>
+  <c r="B17" i="24"/>
+  <c r="D16" i="24"/>
+  <c r="C16" i="24"/>
+  <c r="B16" i="24"/>
+  <c r="D15" i="24"/>
+  <c r="E15" i="24" s="1"/>
+  <c r="B15" i="24"/>
+  <c r="D14" i="24"/>
+  <c r="C14" i="24"/>
+  <c r="B14" i="24"/>
+  <c r="D13" i="24"/>
+  <c r="C13" i="24"/>
+  <c r="B13" i="24"/>
+  <c r="D12" i="24"/>
+  <c r="E12" i="24" s="1"/>
+  <c r="D11" i="24"/>
+  <c r="E11" i="24" s="1"/>
   <c r="A55" i="63"/>
   <c r="A54" i="63"/>
   <c r="A53" i="63"/>
   <c r="A52" i="63"/>
   <c r="E46" i="63"/>
   <c r="E45" i="63"/>
   <c r="E44" i="63"/>
   <c r="E43" i="63"/>
   <c r="E42" i="63"/>
   <c r="E41" i="63"/>
   <c r="E40" i="63"/>
   <c r="E39" i="63"/>
   <c r="E38" i="63"/>
-  <c r="E37" i="63"/>
   <c r="E47" i="63" s="1"/>
   <c r="B55" i="63" s="1"/>
-  <c r="E34" i="63"/>
-[...13 lines deleted...]
-  <c r="B54" i="63" s="1"/>
+  <c r="E37" i="63"/>
+  <c r="D34" i="63"/>
+  <c r="E34" i="63" s="1"/>
+  <c r="D33" i="63"/>
+  <c r="E33" i="63" s="1"/>
+  <c r="D32" i="63"/>
+  <c r="E32" i="63" s="1"/>
+  <c r="D31" i="63"/>
+  <c r="E31" i="63" s="1"/>
+  <c r="D30" i="63"/>
+  <c r="E30" i="63" s="1"/>
+  <c r="D29" i="63"/>
+  <c r="E29" i="63" s="1"/>
+  <c r="D28" i="63"/>
+  <c r="E28" i="63" s="1"/>
+  <c r="D27" i="63"/>
+  <c r="E27" i="63" s="1"/>
+  <c r="D26" i="63"/>
+  <c r="E26" i="63" s="1"/>
+  <c r="D25" i="63"/>
+  <c r="E25" i="63" s="1"/>
+  <c r="D24" i="63"/>
+  <c r="E24" i="63" s="1"/>
+  <c r="D23" i="63"/>
+  <c r="E23" i="63" s="1"/>
+  <c r="D22" i="63"/>
+  <c r="E22" i="63" s="1"/>
   <c r="E19" i="63"/>
   <c r="E18" i="63"/>
   <c r="E17" i="63"/>
   <c r="E20" i="63" s="1"/>
   <c r="B53" i="63" s="1"/>
-  <c r="E14" i="63"/>
-[...1 lines deleted...]
-  <c r="E12" i="63"/>
+  <c r="D14" i="63"/>
+  <c r="E14" i="63" s="1"/>
+  <c r="D13" i="63"/>
+  <c r="E13" i="63" s="1"/>
+  <c r="D12" i="63"/>
+  <c r="E12" i="63" s="1"/>
   <c r="E11" i="63"/>
-  <c r="E15" i="63" s="1"/>
   <c r="A55" i="14"/>
   <c r="A54" i="14"/>
   <c r="A53" i="14"/>
   <c r="A52" i="14"/>
   <c r="E46" i="14"/>
   <c r="E45" i="14"/>
   <c r="E44" i="14"/>
   <c r="E43" i="14"/>
   <c r="E42" i="14"/>
   <c r="E41" i="14"/>
   <c r="E40" i="14"/>
   <c r="E39" i="14"/>
   <c r="E38" i="14"/>
-  <c r="E37" i="14"/>
   <c r="E47" i="14" s="1"/>
   <c r="B55" i="14" s="1"/>
-  <c r="E34" i="14"/>
-[...13 lines deleted...]
-  <c r="B54" i="14" s="1"/>
+  <c r="E37" i="14"/>
+  <c r="D34" i="14"/>
+  <c r="E34" i="14" s="1"/>
+  <c r="D33" i="14"/>
+  <c r="E33" i="14" s="1"/>
+  <c r="D32" i="14"/>
+  <c r="E32" i="14" s="1"/>
+  <c r="D31" i="14"/>
+  <c r="E31" i="14" s="1"/>
+  <c r="D30" i="14"/>
+  <c r="E30" i="14" s="1"/>
+  <c r="D29" i="14"/>
+  <c r="E29" i="14" s="1"/>
+  <c r="D28" i="14"/>
+  <c r="E28" i="14" s="1"/>
+  <c r="D27" i="14"/>
+  <c r="E27" i="14" s="1"/>
+  <c r="D26" i="14"/>
+  <c r="E26" i="14" s="1"/>
+  <c r="D25" i="14"/>
+  <c r="E25" i="14" s="1"/>
+  <c r="D24" i="14"/>
+  <c r="E24" i="14" s="1"/>
+  <c r="D23" i="14"/>
+  <c r="E23" i="14" s="1"/>
+  <c r="D22" i="14"/>
+  <c r="E22" i="14" s="1"/>
   <c r="E19" i="14"/>
   <c r="E18" i="14"/>
   <c r="E17" i="14"/>
   <c r="E20" i="14" s="1"/>
   <c r="B53" i="14" s="1"/>
-  <c r="E14" i="14"/>
-[...1 lines deleted...]
-  <c r="E12" i="14"/>
+  <c r="D14" i="14"/>
+  <c r="E14" i="14" s="1"/>
+  <c r="D13" i="14"/>
+  <c r="E13" i="14" s="1"/>
+  <c r="D12" i="14"/>
+  <c r="E12" i="14" s="1"/>
   <c r="E11" i="14"/>
-  <c r="E15" i="14" s="1"/>
   <c r="A53" i="13"/>
   <c r="A52" i="13"/>
   <c r="A51" i="13"/>
   <c r="E45" i="13"/>
   <c r="E44" i="13"/>
   <c r="E43" i="13"/>
   <c r="E42" i="13"/>
   <c r="E41" i="13"/>
   <c r="E40" i="13"/>
   <c r="E39" i="13"/>
   <c r="E46" i="13" s="1"/>
   <c r="E36" i="13"/>
   <c r="E35" i="13"/>
   <c r="E34" i="13"/>
   <c r="E33" i="13"/>
   <c r="E32" i="13"/>
   <c r="E31" i="13"/>
   <c r="E30" i="13"/>
   <c r="E29" i="13"/>
   <c r="E28" i="13"/>
   <c r="E27" i="13"/>
   <c r="E26" i="13"/>
   <c r="E37" i="13" s="1"/>
   <c r="B52" i="13" s="1"/>
-  <c r="E23" i="13"/>
-[...10 lines deleted...]
-  <c r="E12" i="13"/>
+  <c r="D23" i="13"/>
+  <c r="E23" i="13" s="1"/>
+  <c r="D22" i="13"/>
+  <c r="E22" i="13" s="1"/>
+  <c r="D21" i="13"/>
+  <c r="E21" i="13" s="1"/>
+  <c r="D20" i="13"/>
+  <c r="E20" i="13" s="1"/>
+  <c r="D19" i="13"/>
+  <c r="E19" i="13" s="1"/>
+  <c r="D18" i="13"/>
+  <c r="E18" i="13" s="1"/>
+  <c r="D17" i="13"/>
+  <c r="E17" i="13" s="1"/>
+  <c r="D16" i="13"/>
+  <c r="E16" i="13" s="1"/>
+  <c r="D15" i="13"/>
+  <c r="E15" i="13" s="1"/>
+  <c r="D14" i="13"/>
+  <c r="E14" i="13" s="1"/>
+  <c r="D13" i="13"/>
+  <c r="E13" i="13" s="1"/>
+  <c r="D12" i="13"/>
+  <c r="E12" i="13" s="1"/>
   <c r="E11" i="13"/>
   <c r="A50" i="11"/>
   <c r="A49" i="11"/>
   <c r="A48" i="11"/>
   <c r="A47" i="11"/>
   <c r="A46" i="11"/>
   <c r="A45" i="11"/>
-  <c r="E40" i="11"/>
+  <c r="E39" i="11"/>
+  <c r="E40" i="11" s="1"/>
   <c r="B49" i="11" s="1"/>
-  <c r="E39" i="11"/>
+  <c r="E36" i="11"/>
+  <c r="B48" i="11" s="1"/>
   <c r="E35" i="11"/>
   <c r="E34" i="11"/>
   <c r="E33" i="11"/>
-  <c r="E36" i="11" s="1"/>
-[...13 lines deleted...]
-  <c r="B47" i="11" s="1"/>
+  <c r="D30" i="11"/>
+  <c r="E30" i="11" s="1"/>
+  <c r="D29" i="11"/>
+  <c r="E29" i="11" s="1"/>
+  <c r="D28" i="11"/>
+  <c r="E28" i="11" s="1"/>
+  <c r="D27" i="11"/>
+  <c r="E27" i="11" s="1"/>
+  <c r="D26" i="11"/>
+  <c r="E26" i="11" s="1"/>
+  <c r="D25" i="11"/>
+  <c r="E25" i="11" s="1"/>
+  <c r="D24" i="11"/>
+  <c r="E24" i="11" s="1"/>
+  <c r="D23" i="11"/>
+  <c r="E23" i="11" s="1"/>
+  <c r="D22" i="11"/>
+  <c r="E22" i="11" s="1"/>
+  <c r="D21" i="11"/>
+  <c r="E21" i="11" s="1"/>
+  <c r="D20" i="11"/>
+  <c r="E20" i="11" s="1"/>
   <c r="E17" i="11"/>
-  <c r="E16" i="11"/>
   <c r="E18" i="11" s="1"/>
   <c r="B46" i="11" s="1"/>
-  <c r="E13" i="11"/>
-[...42 lines deleted...]
-  <c r="E15" i="10" s="1"/>
+  <c r="E16" i="11"/>
+  <c r="D13" i="11"/>
+  <c r="E13" i="11" s="1"/>
+  <c r="D12" i="11"/>
+  <c r="E12" i="11" s="1"/>
+  <c r="D11" i="11"/>
+  <c r="E11" i="11" s="1"/>
   <c r="A54" i="9"/>
   <c r="A53" i="9"/>
   <c r="A52" i="9"/>
   <c r="A51" i="9"/>
   <c r="E45" i="9"/>
-  <c r="E44" i="9"/>
   <c r="E46" i="9" s="1"/>
   <c r="B54" i="9" s="1"/>
+  <c r="E44" i="9"/>
   <c r="E41" i="9"/>
   <c r="E40" i="9"/>
   <c r="E39" i="9"/>
   <c r="E38" i="9"/>
   <c r="E37" i="9"/>
   <c r="E36" i="9"/>
   <c r="E42" i="9" s="1"/>
   <c r="B53" i="9" s="1"/>
-  <c r="E33" i="9"/>
+  <c r="D33" i="9"/>
+  <c r="E33" i="9" s="1"/>
   <c r="E32" i="9"/>
-  <c r="E31" i="9"/>
-[...3 lines deleted...]
-  <c r="E27" i="9"/>
+  <c r="D31" i="9"/>
+  <c r="E31" i="9" s="1"/>
+  <c r="D30" i="9"/>
+  <c r="E30" i="9" s="1"/>
+  <c r="A30" i="9"/>
+  <c r="D29" i="9"/>
+  <c r="E29" i="9" s="1"/>
+  <c r="D28" i="9"/>
+  <c r="E28" i="9" s="1"/>
+  <c r="D27" i="9"/>
+  <c r="E27" i="9" s="1"/>
   <c r="E26" i="9"/>
-  <c r="E25" i="9"/>
-[...14 lines deleted...]
-  <c r="E14" i="9" s="1"/>
+  <c r="D26" i="9"/>
+  <c r="D25" i="9"/>
+  <c r="E25" i="9" s="1"/>
+  <c r="D24" i="9"/>
+  <c r="E24" i="9" s="1"/>
+  <c r="D23" i="9"/>
+  <c r="E23" i="9" s="1"/>
+  <c r="D22" i="9"/>
+  <c r="E22" i="9" s="1"/>
+  <c r="D21" i="9"/>
+  <c r="E21" i="9" s="1"/>
+  <c r="D20" i="9"/>
+  <c r="E20" i="9" s="1"/>
+  <c r="D19" i="9"/>
+  <c r="E19" i="9" s="1"/>
+  <c r="D18" i="9"/>
+  <c r="E18" i="9" s="1"/>
+  <c r="D17" i="9"/>
+  <c r="E17" i="9" s="1"/>
+  <c r="D16" i="9"/>
+  <c r="E16" i="9" s="1"/>
+  <c r="D13" i="9"/>
+  <c r="E13" i="9" s="1"/>
+  <c r="D12" i="9"/>
+  <c r="E12" i="9" s="1"/>
+  <c r="D11" i="9"/>
+  <c r="E11" i="9" s="1"/>
   <c r="A41" i="12"/>
   <c r="A40" i="12"/>
   <c r="A39" i="12"/>
   <c r="A38" i="12"/>
   <c r="E32" i="12"/>
-  <c r="E31" i="12"/>
   <c r="E33" i="12" s="1"/>
   <c r="B41" i="12" s="1"/>
+  <c r="E31" i="12"/>
   <c r="E28" i="12"/>
   <c r="E27" i="12"/>
   <c r="E26" i="12"/>
   <c r="E25" i="12"/>
   <c r="E24" i="12"/>
   <c r="E29" i="12" s="1"/>
   <c r="B40" i="12" s="1"/>
-  <c r="E21" i="12"/>
-[...10 lines deleted...]
-  <c r="E13" i="12" s="1"/>
+  <c r="D21" i="12"/>
+  <c r="E21" i="12" s="1"/>
+  <c r="D20" i="12"/>
+  <c r="E20" i="12" s="1"/>
+  <c r="D19" i="12"/>
+  <c r="E19" i="12" s="1"/>
+  <c r="D18" i="12"/>
+  <c r="E18" i="12" s="1"/>
+  <c r="D17" i="12"/>
+  <c r="E17" i="12" s="1"/>
+  <c r="D16" i="12"/>
+  <c r="E16" i="12" s="1"/>
+  <c r="D15" i="12"/>
+  <c r="E15" i="12" s="1"/>
+  <c r="C12" i="12"/>
+  <c r="E12" i="12" s="1"/>
+  <c r="D11" i="12"/>
+  <c r="E11" i="12" s="1"/>
   <c r="E33" i="50"/>
-  <c r="E32" i="50"/>
   <c r="E34" i="50" s="1"/>
   <c r="B41" i="50" s="1"/>
+  <c r="E32" i="50"/>
   <c r="E29" i="50"/>
   <c r="E28" i="50"/>
-  <c r="E27" i="50"/>
   <c r="E30" i="50" s="1"/>
   <c r="B40" i="50" s="1"/>
-  <c r="E24" i="50"/>
-[...10 lines deleted...]
-  <c r="E13" i="50"/>
+  <c r="E27" i="50"/>
+  <c r="D24" i="50"/>
+  <c r="E24" i="50" s="1"/>
+  <c r="D23" i="50"/>
+  <c r="E23" i="50" s="1"/>
+  <c r="D22" i="50"/>
+  <c r="E22" i="50" s="1"/>
+  <c r="D21" i="50"/>
+  <c r="E21" i="50" s="1"/>
+  <c r="D20" i="50"/>
+  <c r="E20" i="50" s="1"/>
+  <c r="D19" i="50"/>
+  <c r="E19" i="50" s="1"/>
+  <c r="D18" i="50"/>
+  <c r="E18" i="50" s="1"/>
+  <c r="D17" i="50"/>
+  <c r="E17" i="50" s="1"/>
+  <c r="D16" i="50"/>
+  <c r="E16" i="50" s="1"/>
+  <c r="D13" i="50"/>
+  <c r="E13" i="50" s="1"/>
   <c r="E12" i="50"/>
   <c r="E11" i="50"/>
-  <c r="E14" i="50" s="1"/>
   <c r="A56" i="8"/>
   <c r="A55" i="8"/>
   <c r="A54" i="8"/>
   <c r="A53" i="8"/>
   <c r="E47" i="8"/>
   <c r="E46" i="8"/>
   <c r="E45" i="8"/>
   <c r="E44" i="8"/>
   <c r="E48" i="8" s="1"/>
   <c r="B56" i="8" s="1"/>
+  <c r="E42" i="8"/>
+  <c r="B55" i="8" s="1"/>
   <c r="E41" i="8"/>
   <c r="E40" i="8"/>
   <c r="E39" i="8"/>
   <c r="E38" i="8"/>
   <c r="E37" i="8"/>
   <c r="E36" i="8"/>
-  <c r="E42" i="8" s="1"/>
-  <c r="B55" i="8" s="1"/>
   <c r="E33" i="8"/>
-  <c r="E32" i="8"/>
-[...17 lines deleted...]
-  <c r="B54" i="8" s="1"/>
+  <c r="D33" i="8"/>
+  <c r="B33" i="8"/>
+  <c r="D32" i="8"/>
+  <c r="E32" i="8" s="1"/>
+  <c r="D31" i="8"/>
+  <c r="E31" i="8" s="1"/>
+  <c r="D30" i="8"/>
+  <c r="C30" i="8"/>
+  <c r="B30" i="8"/>
+  <c r="D29" i="8"/>
+  <c r="E29" i="8" s="1"/>
+  <c r="C29" i="8"/>
+  <c r="B29" i="8"/>
+  <c r="D28" i="8"/>
+  <c r="C28" i="8"/>
+  <c r="B28" i="8"/>
+  <c r="D27" i="8"/>
+  <c r="E27" i="8" s="1"/>
+  <c r="C27" i="8"/>
+  <c r="B27" i="8"/>
+  <c r="D26" i="8"/>
+  <c r="C26" i="8"/>
+  <c r="B26" i="8"/>
+  <c r="D25" i="8"/>
+  <c r="E25" i="8" s="1"/>
+  <c r="C25" i="8"/>
+  <c r="B25" i="8"/>
+  <c r="D24" i="8"/>
+  <c r="C24" i="8"/>
+  <c r="B24" i="8"/>
+  <c r="D23" i="8"/>
+  <c r="E23" i="8" s="1"/>
+  <c r="C23" i="8"/>
+  <c r="B23" i="8"/>
+  <c r="D22" i="8"/>
+  <c r="C22" i="8"/>
+  <c r="B22" i="8"/>
+  <c r="D21" i="8"/>
+  <c r="E21" i="8" s="1"/>
+  <c r="C21" i="8"/>
+  <c r="B21" i="8"/>
+  <c r="D20" i="8"/>
+  <c r="C20" i="8"/>
+  <c r="B20" i="8"/>
+  <c r="D19" i="8"/>
+  <c r="E19" i="8" s="1"/>
+  <c r="C19" i="8"/>
+  <c r="B19" i="8"/>
+  <c r="D18" i="8"/>
+  <c r="C18" i="8"/>
+  <c r="B18" i="8"/>
+  <c r="D17" i="8"/>
+  <c r="E17" i="8" s="1"/>
+  <c r="C17" i="8"/>
+  <c r="B17" i="8"/>
+  <c r="D16" i="8"/>
+  <c r="C16" i="8"/>
+  <c r="B16" i="8"/>
   <c r="E13" i="8"/>
+  <c r="D13" i="8"/>
   <c r="E12" i="8"/>
+  <c r="D12" i="8"/>
   <c r="E11" i="8"/>
-  <c r="E14" i="8" s="1"/>
+  <c r="D11" i="8"/>
+  <c r="B11" i="8"/>
   <c r="A54" i="23"/>
   <c r="A53" i="23"/>
   <c r="A52" i="23"/>
   <c r="A51" i="23"/>
   <c r="E45" i="23"/>
-  <c r="E44" i="23"/>
   <c r="E46" i="23" s="1"/>
   <c r="B54" i="23" s="1"/>
+  <c r="E44" i="23"/>
   <c r="E41" i="23"/>
   <c r="E40" i="23"/>
   <c r="E39" i="23"/>
   <c r="E38" i="23"/>
   <c r="E37" i="23"/>
   <c r="E36" i="23"/>
   <c r="E42" i="23" s="1"/>
   <c r="B53" i="23" s="1"/>
-  <c r="E33" i="23"/>
-[...22 lines deleted...]
-  <c r="E14" i="23" s="1"/>
+  <c r="D33" i="23"/>
+  <c r="C33" i="23"/>
+  <c r="E33" i="23" s="1"/>
+  <c r="B33" i="23"/>
+  <c r="D32" i="23"/>
+  <c r="E32" i="23" s="1"/>
+  <c r="D31" i="23"/>
+  <c r="E31" i="23" s="1"/>
+  <c r="D30" i="23"/>
+  <c r="C30" i="23"/>
+  <c r="B30" i="23"/>
+  <c r="D29" i="23"/>
+  <c r="C29" i="23"/>
+  <c r="B29" i="23"/>
+  <c r="D28" i="23"/>
+  <c r="C28" i="23"/>
+  <c r="B28" i="23"/>
+  <c r="D27" i="23"/>
+  <c r="C27" i="23"/>
+  <c r="B27" i="23"/>
+  <c r="D26" i="23"/>
+  <c r="C26" i="23"/>
+  <c r="E26" i="23" s="1"/>
+  <c r="B26" i="23"/>
+  <c r="D25" i="23"/>
+  <c r="C25" i="23"/>
+  <c r="B25" i="23"/>
+  <c r="D24" i="23"/>
+  <c r="C24" i="23"/>
+  <c r="B24" i="23"/>
+  <c r="D23" i="23"/>
+  <c r="C23" i="23"/>
+  <c r="B23" i="23"/>
+  <c r="D22" i="23"/>
+  <c r="C22" i="23"/>
+  <c r="E22" i="23" s="1"/>
+  <c r="B22" i="23"/>
+  <c r="D21" i="23"/>
+  <c r="C21" i="23"/>
+  <c r="B21" i="23"/>
+  <c r="D20" i="23"/>
+  <c r="C20" i="23"/>
+  <c r="B20" i="23"/>
+  <c r="D19" i="23"/>
+  <c r="C19" i="23"/>
+  <c r="B19" i="23"/>
+  <c r="D18" i="23"/>
+  <c r="C18" i="23"/>
+  <c r="E18" i="23" s="1"/>
+  <c r="B18" i="23"/>
+  <c r="D17" i="23"/>
+  <c r="C17" i="23"/>
+  <c r="B17" i="23"/>
+  <c r="D16" i="23"/>
+  <c r="E16" i="23" s="1"/>
+  <c r="B16" i="23"/>
+  <c r="D13" i="23"/>
+  <c r="E13" i="23" s="1"/>
+  <c r="D12" i="23"/>
+  <c r="E12" i="23" s="1"/>
+  <c r="B12" i="23"/>
+  <c r="D11" i="23"/>
+  <c r="E11" i="23" s="1"/>
+  <c r="B11" i="23"/>
   <c r="A50" i="7"/>
   <c r="A49" i="7"/>
   <c r="A48" i="7"/>
   <c r="A47" i="7"/>
   <c r="E41" i="7"/>
-  <c r="E40" i="7"/>
   <c r="E42" i="7" s="1"/>
   <c r="B50" i="7" s="1"/>
+  <c r="E40" i="7"/>
   <c r="E37" i="7"/>
   <c r="E36" i="7"/>
   <c r="E35" i="7"/>
   <c r="E34" i="7"/>
   <c r="E33" i="7"/>
   <c r="E32" i="7"/>
   <c r="E38" i="7" s="1"/>
   <c r="B49" i="7" s="1"/>
-  <c r="E29" i="7"/>
-[...15 lines deleted...]
-  <c r="E13" i="7"/>
+  <c r="D29" i="7"/>
+  <c r="C29" i="7"/>
+  <c r="B29" i="7"/>
+  <c r="D28" i="7"/>
+  <c r="E28" i="7" s="1"/>
+  <c r="D27" i="7"/>
+  <c r="C27" i="7"/>
+  <c r="B27" i="7"/>
+  <c r="D26" i="7"/>
+  <c r="C26" i="7"/>
+  <c r="E26" i="7" s="1"/>
+  <c r="B26" i="7"/>
+  <c r="D25" i="7"/>
+  <c r="C25" i="7"/>
+  <c r="E25" i="7" s="1"/>
+  <c r="B25" i="7"/>
+  <c r="D24" i="7"/>
+  <c r="C24" i="7"/>
+  <c r="B24" i="7"/>
+  <c r="D23" i="7"/>
+  <c r="C23" i="7"/>
+  <c r="B23" i="7"/>
+  <c r="D22" i="7"/>
+  <c r="C22" i="7"/>
+  <c r="E22" i="7" s="1"/>
+  <c r="B22" i="7"/>
+  <c r="D21" i="7"/>
+  <c r="C21" i="7"/>
+  <c r="E21" i="7" s="1"/>
+  <c r="B21" i="7"/>
+  <c r="D20" i="7"/>
+  <c r="C20" i="7"/>
+  <c r="B20" i="7"/>
+  <c r="D19" i="7"/>
+  <c r="C19" i="7"/>
+  <c r="B19" i="7"/>
+  <c r="D18" i="7"/>
+  <c r="C18" i="7"/>
+  <c r="E18" i="7" s="1"/>
+  <c r="B18" i="7"/>
+  <c r="D17" i="7"/>
+  <c r="C17" i="7"/>
+  <c r="E17" i="7" s="1"/>
+  <c r="B17" i="7"/>
+  <c r="D16" i="7"/>
+  <c r="E16" i="7" s="1"/>
+  <c r="B16" i="7"/>
+  <c r="D13" i="7"/>
+  <c r="E13" i="7" s="1"/>
   <c r="E12" i="7"/>
-  <c r="E11" i="7"/>
-  <c r="E14" i="7" s="1"/>
+  <c r="D12" i="7"/>
+  <c r="B12" i="7"/>
+  <c r="D11" i="7"/>
+  <c r="E11" i="7" s="1"/>
+  <c r="B11" i="7"/>
   <c r="A65" i="6"/>
   <c r="A64" i="6"/>
   <c r="A63" i="6"/>
   <c r="A62" i="6"/>
   <c r="A61" i="6"/>
   <c r="A60" i="6"/>
   <c r="E54" i="6"/>
+  <c r="B65" i="6" s="1"/>
   <c r="E51" i="6"/>
   <c r="E50" i="6"/>
   <c r="E49" i="6"/>
   <c r="E48" i="6"/>
   <c r="E52" i="6" s="1"/>
   <c r="B64" i="6" s="1"/>
   <c r="E45" i="6"/>
   <c r="E44" i="6"/>
   <c r="E43" i="6"/>
   <c r="E42" i="6"/>
   <c r="E41" i="6"/>
   <c r="E40" i="6"/>
   <c r="E46" i="6" s="1"/>
   <c r="B63" i="6" s="1"/>
-  <c r="E37" i="6"/>
-[...9 lines deleted...]
-  <c r="E27" i="6"/>
+  <c r="D37" i="6"/>
+  <c r="E37" i="6" s="1"/>
+  <c r="D36" i="6"/>
+  <c r="E36" i="6" s="1"/>
+  <c r="D35" i="6"/>
+  <c r="E35" i="6" s="1"/>
+  <c r="D34" i="6"/>
+  <c r="E34" i="6" s="1"/>
+  <c r="D33" i="6"/>
+  <c r="E33" i="6" s="1"/>
+  <c r="D32" i="6"/>
+  <c r="E32" i="6" s="1"/>
+  <c r="D31" i="6"/>
+  <c r="E31" i="6" s="1"/>
+  <c r="D30" i="6"/>
+  <c r="E30" i="6" s="1"/>
+  <c r="D29" i="6"/>
+  <c r="E29" i="6" s="1"/>
+  <c r="D28" i="6"/>
+  <c r="E28" i="6" s="1"/>
+  <c r="D27" i="6"/>
+  <c r="E27" i="6" s="1"/>
   <c r="E26" i="6"/>
-  <c r="E25" i="6"/>
-[...1 lines deleted...]
-  <c r="B62" i="6" s="1"/>
+  <c r="D26" i="6"/>
+  <c r="D25" i="6"/>
+  <c r="E25" i="6" s="1"/>
   <c r="E22" i="6"/>
   <c r="E21" i="6"/>
   <c r="E20" i="6"/>
   <c r="E19" i="6"/>
+  <c r="E23" i="6" s="1"/>
+  <c r="B61" i="6" s="1"/>
   <c r="E18" i="6"/>
   <c r="E17" i="6"/>
   <c r="E16" i="6"/>
-  <c r="E23" i="6" s="1"/>
-  <c r="B61" i="6" s="1"/>
   <c r="E13" i="6"/>
-  <c r="E12" i="6"/>
+  <c r="D13" i="6"/>
+  <c r="D12" i="6"/>
+  <c r="E12" i="6" s="1"/>
+  <c r="E14" i="6" s="1"/>
   <c r="E11" i="6"/>
-  <c r="E14" i="6" s="1"/>
   <c r="A65" i="5"/>
   <c r="A64" i="5"/>
   <c r="A63" i="5"/>
   <c r="A62" i="5"/>
   <c r="A61" i="5"/>
   <c r="A60" i="5"/>
   <c r="E54" i="5"/>
+  <c r="B65" i="5" s="1"/>
   <c r="E51" i="5"/>
   <c r="E50" i="5"/>
   <c r="E49" i="5"/>
   <c r="E48" i="5"/>
   <c r="E52" i="5" s="1"/>
   <c r="B64" i="5" s="1"/>
   <c r="E45" i="5"/>
   <c r="E44" i="5"/>
   <c r="E43" i="5"/>
   <c r="E42" i="5"/>
   <c r="E41" i="5"/>
   <c r="E40" i="5"/>
   <c r="E46" i="5" s="1"/>
   <c r="B63" i="5" s="1"/>
-  <c r="E37" i="5"/>
+  <c r="D37" i="5"/>
+  <c r="E37" i="5" s="1"/>
   <c r="E36" i="5"/>
-  <c r="E35" i="5"/>
-[...11 lines deleted...]
-  <c r="B62" i="5" s="1"/>
+  <c r="D36" i="5"/>
+  <c r="D35" i="5"/>
+  <c r="E35" i="5" s="1"/>
+  <c r="D34" i="5"/>
+  <c r="E34" i="5" s="1"/>
+  <c r="D33" i="5"/>
+  <c r="E33" i="5" s="1"/>
+  <c r="D32" i="5"/>
+  <c r="E32" i="5" s="1"/>
+  <c r="D31" i="5"/>
+  <c r="E31" i="5" s="1"/>
+  <c r="D30" i="5"/>
+  <c r="E30" i="5" s="1"/>
+  <c r="D29" i="5"/>
+  <c r="E29" i="5" s="1"/>
+  <c r="D28" i="5"/>
+  <c r="E28" i="5" s="1"/>
+  <c r="D27" i="5"/>
+  <c r="E27" i="5" s="1"/>
+  <c r="D26" i="5"/>
+  <c r="E26" i="5" s="1"/>
+  <c r="D25" i="5"/>
+  <c r="E25" i="5" s="1"/>
   <c r="E22" i="5"/>
   <c r="E21" i="5"/>
   <c r="E20" i="5"/>
   <c r="E19" i="5"/>
+  <c r="E23" i="5" s="1"/>
+  <c r="B61" i="5" s="1"/>
   <c r="E18" i="5"/>
   <c r="E17" i="5"/>
   <c r="E16" i="5"/>
-  <c r="E23" i="5" s="1"/>
-[...2 lines deleted...]
-  <c r="E12" i="5"/>
+  <c r="D13" i="5"/>
+  <c r="E13" i="5" s="1"/>
+  <c r="D12" i="5"/>
+  <c r="E12" i="5" s="1"/>
   <c r="E11" i="5"/>
-  <c r="E14" i="5" s="1"/>
   <c r="A66" i="4"/>
   <c r="A65" i="4"/>
   <c r="A64" i="4"/>
   <c r="A63" i="4"/>
   <c r="A62" i="4"/>
   <c r="E56" i="4"/>
   <c r="E55" i="4"/>
   <c r="E54" i="4"/>
   <c r="E53" i="4"/>
   <c r="E52" i="4"/>
   <c r="E57" i="4" s="1"/>
   <c r="B66" i="4" s="1"/>
   <c r="E49" i="4"/>
   <c r="E48" i="4"/>
   <c r="E47" i="4"/>
   <c r="E46" i="4"/>
   <c r="E45" i="4"/>
   <c r="E44" i="4"/>
   <c r="E43" i="4"/>
   <c r="E42" i="4"/>
   <c r="E50" i="4" s="1"/>
   <c r="B65" i="4" s="1"/>
   <c r="E39" i="4"/>
-  <c r="E38" i="4"/>
-[...5 lines deleted...]
-  <c r="E32" i="4"/>
+  <c r="D38" i="4"/>
+  <c r="E38" i="4" s="1"/>
+  <c r="D37" i="4"/>
+  <c r="E37" i="4" s="1"/>
+  <c r="D36" i="4"/>
+  <c r="E36" i="4" s="1"/>
+  <c r="D35" i="4"/>
+  <c r="E35" i="4" s="1"/>
+  <c r="D34" i="4"/>
+  <c r="E34" i="4" s="1"/>
+  <c r="D33" i="4"/>
+  <c r="E33" i="4" s="1"/>
+  <c r="D32" i="4"/>
+  <c r="E32" i="4" s="1"/>
   <c r="E31" i="4"/>
-  <c r="E30" i="4"/>
-[...4 lines deleted...]
-  <c r="B64" i="4" s="1"/>
+  <c r="D31" i="4"/>
+  <c r="D30" i="4"/>
+  <c r="E30" i="4" s="1"/>
+  <c r="D29" i="4"/>
+  <c r="E29" i="4" s="1"/>
+  <c r="D28" i="4"/>
+  <c r="E28" i="4" s="1"/>
+  <c r="D27" i="4"/>
+  <c r="E27" i="4" s="1"/>
   <c r="E24" i="4"/>
   <c r="E23" i="4"/>
   <c r="E22" i="4"/>
   <c r="E21" i="4"/>
   <c r="E20" i="4"/>
   <c r="E19" i="4"/>
   <c r="E18" i="4"/>
   <c r="E25" i="4" s="1"/>
   <c r="B63" i="4" s="1"/>
-  <c r="E15" i="4"/>
-[...1 lines deleted...]
-  <c r="E13" i="4"/>
+  <c r="D15" i="4"/>
+  <c r="E15" i="4" s="1"/>
+  <c r="D14" i="4"/>
+  <c r="E14" i="4" s="1"/>
+  <c r="D13" i="4"/>
+  <c r="E13" i="4" s="1"/>
   <c r="E12" i="4"/>
-  <c r="E11" i="4"/>
-  <c r="E16" i="4" s="1"/>
+  <c r="D11" i="4"/>
+  <c r="E11" i="4" s="1"/>
   <c r="A66" i="61"/>
   <c r="A65" i="61"/>
   <c r="A64" i="61"/>
   <c r="A63" i="61"/>
   <c r="A62" i="61"/>
   <c r="E56" i="61"/>
   <c r="E55" i="61"/>
   <c r="E54" i="61"/>
   <c r="E53" i="61"/>
   <c r="E52" i="61"/>
   <c r="E57" i="61" s="1"/>
   <c r="B66" i="61" s="1"/>
   <c r="E49" i="61"/>
   <c r="E48" i="61"/>
   <c r="E47" i="61"/>
   <c r="E46" i="61"/>
   <c r="E45" i="61"/>
   <c r="E44" i="61"/>
   <c r="E43" i="61"/>
   <c r="E42" i="61"/>
   <c r="E50" i="61" s="1"/>
   <c r="B65" i="61" s="1"/>
   <c r="E39" i="61"/>
-  <c r="E38" i="61"/>
-[...9 lines deleted...]
-  <c r="E28" i="61"/>
+  <c r="D38" i="61"/>
+  <c r="E38" i="61" s="1"/>
+  <c r="D37" i="61"/>
+  <c r="E37" i="61" s="1"/>
+  <c r="D36" i="61"/>
+  <c r="E36" i="61" s="1"/>
+  <c r="D35" i="61"/>
+  <c r="E35" i="61" s="1"/>
+  <c r="D34" i="61"/>
+  <c r="E34" i="61" s="1"/>
+  <c r="D33" i="61"/>
+  <c r="E33" i="61" s="1"/>
+  <c r="D32" i="61"/>
+  <c r="E32" i="61" s="1"/>
+  <c r="D31" i="61"/>
+  <c r="E31" i="61" s="1"/>
+  <c r="D30" i="61"/>
+  <c r="E30" i="61" s="1"/>
+  <c r="D29" i="61"/>
+  <c r="E29" i="61" s="1"/>
+  <c r="D28" i="61"/>
+  <c r="E28" i="61" s="1"/>
   <c r="E27" i="61"/>
-  <c r="E40" i="61" s="1"/>
-  <c r="B64" i="61" s="1"/>
+  <c r="D27" i="61"/>
   <c r="E24" i="61"/>
   <c r="E23" i="61"/>
   <c r="E22" i="61"/>
   <c r="E21" i="61"/>
   <c r="E20" i="61"/>
   <c r="E19" i="61"/>
-  <c r="E18" i="61"/>
   <c r="E25" i="61" s="1"/>
   <c r="B63" i="61" s="1"/>
+  <c r="E18" i="61"/>
   <c r="E15" i="61"/>
   <c r="E14" i="61"/>
-  <c r="E13" i="61"/>
+  <c r="D14" i="61"/>
+  <c r="D13" i="61"/>
+  <c r="E13" i="61" s="1"/>
   <c r="E12" i="61"/>
-  <c r="E11" i="61"/>
-  <c r="E16" i="61" s="1"/>
+  <c r="D11" i="61"/>
+  <c r="E11" i="61" s="1"/>
   <c r="E54" i="62"/>
   <c r="E53" i="62"/>
   <c r="E55" i="62" s="1"/>
   <c r="B62" i="62" s="1"/>
   <c r="E50" i="62"/>
   <c r="E49" i="62"/>
   <c r="E48" i="62"/>
   <c r="E47" i="62"/>
   <c r="E46" i="62"/>
   <c r="E45" i="62"/>
   <c r="E44" i="62"/>
   <c r="E43" i="62"/>
   <c r="E42" i="62"/>
   <c r="E41" i="62"/>
   <c r="E51" i="62" s="1"/>
   <c r="B61" i="62" s="1"/>
-  <c r="E38" i="62"/>
-[...26 lines deleted...]
-  <c r="E39" i="62" s="1"/>
+  <c r="D38" i="62"/>
+  <c r="E38" i="62" s="1"/>
+  <c r="D37" i="62"/>
+  <c r="E37" i="62" s="1"/>
+  <c r="D36" i="62"/>
+  <c r="E36" i="62" s="1"/>
+  <c r="D35" i="62"/>
+  <c r="E35" i="62" s="1"/>
+  <c r="D34" i="62"/>
+  <c r="E34" i="62" s="1"/>
+  <c r="D33" i="62"/>
+  <c r="E33" i="62" s="1"/>
+  <c r="D32" i="62"/>
+  <c r="E32" i="62" s="1"/>
+  <c r="D31" i="62"/>
+  <c r="E31" i="62" s="1"/>
+  <c r="D30" i="62"/>
+  <c r="E30" i="62" s="1"/>
+  <c r="D29" i="62"/>
+  <c r="E29" i="62" s="1"/>
+  <c r="D28" i="62"/>
+  <c r="E28" i="62" s="1"/>
+  <c r="D27" i="62"/>
+  <c r="E27" i="62" s="1"/>
+  <c r="D26" i="62"/>
+  <c r="E26" i="62" s="1"/>
+  <c r="D25" i="62"/>
+  <c r="E25" i="62" s="1"/>
+  <c r="D24" i="62"/>
+  <c r="E24" i="62" s="1"/>
+  <c r="D23" i="62"/>
+  <c r="E23" i="62" s="1"/>
+  <c r="D22" i="62"/>
+  <c r="E22" i="62" s="1"/>
+  <c r="D21" i="62"/>
+  <c r="E21" i="62" s="1"/>
+  <c r="D20" i="62"/>
+  <c r="E20" i="62" s="1"/>
+  <c r="D19" i="62"/>
+  <c r="E19" i="62" s="1"/>
+  <c r="D18" i="62"/>
+  <c r="E18" i="62" s="1"/>
+  <c r="D17" i="62"/>
+  <c r="E17" i="62" s="1"/>
+  <c r="D16" i="62"/>
+  <c r="E16" i="62" s="1"/>
+  <c r="D15" i="62"/>
+  <c r="E15" i="62" s="1"/>
+  <c r="D14" i="62"/>
+  <c r="E14" i="62" s="1"/>
+  <c r="D13" i="62"/>
+  <c r="E13" i="62" s="1"/>
+  <c r="D12" i="62"/>
+  <c r="E12" i="62" s="1"/>
   <c r="E11" i="62"/>
   <c r="E45" i="22"/>
   <c r="E44" i="22"/>
   <c r="E46" i="22" s="1"/>
   <c r="B53" i="22" s="1"/>
   <c r="E41" i="22"/>
   <c r="E40" i="22"/>
   <c r="E39" i="22"/>
   <c r="E38" i="22"/>
   <c r="E37" i="22"/>
   <c r="E36" i="22"/>
   <c r="E42" i="22" s="1"/>
   <c r="B52" i="22" s="1"/>
-  <c r="E33" i="22"/>
-[...22 lines deleted...]
-  <c r="E34" i="22" s="1"/>
+  <c r="D33" i="22"/>
+  <c r="E33" i="22" s="1"/>
+  <c r="D32" i="22"/>
+  <c r="E32" i="22" s="1"/>
+  <c r="D31" i="22"/>
+  <c r="E31" i="22" s="1"/>
+  <c r="D30" i="22"/>
+  <c r="E30" i="22" s="1"/>
+  <c r="D29" i="22"/>
+  <c r="E29" i="22" s="1"/>
+  <c r="D28" i="22"/>
+  <c r="E28" i="22" s="1"/>
+  <c r="D27" i="22"/>
+  <c r="E27" i="22" s="1"/>
+  <c r="D26" i="22"/>
+  <c r="E26" i="22" s="1"/>
+  <c r="D25" i="22"/>
+  <c r="E25" i="22" s="1"/>
+  <c r="D24" i="22"/>
+  <c r="E24" i="22" s="1"/>
+  <c r="D23" i="22"/>
+  <c r="E23" i="22" s="1"/>
+  <c r="D22" i="22"/>
+  <c r="E22" i="22" s="1"/>
+  <c r="D21" i="22"/>
+  <c r="E21" i="22" s="1"/>
+  <c r="D20" i="22"/>
+  <c r="E20" i="22" s="1"/>
+  <c r="D19" i="22"/>
+  <c r="E19" i="22" s="1"/>
+  <c r="D18" i="22"/>
+  <c r="E18" i="22" s="1"/>
+  <c r="D17" i="22"/>
+  <c r="E17" i="22" s="1"/>
+  <c r="D16" i="22"/>
+  <c r="E16" i="22" s="1"/>
+  <c r="D15" i="22"/>
+  <c r="E15" i="22" s="1"/>
+  <c r="D14" i="22"/>
+  <c r="E14" i="22" s="1"/>
+  <c r="D13" i="22"/>
+  <c r="E13" i="22" s="1"/>
+  <c r="D12" i="22"/>
+  <c r="E12" i="22" s="1"/>
+  <c r="D11" i="22"/>
+  <c r="E11" i="22" s="1"/>
   <c r="E45" i="21"/>
   <c r="E44" i="21"/>
   <c r="E46" i="21" s="1"/>
   <c r="B53" i="21" s="1"/>
   <c r="E41" i="21"/>
   <c r="E40" i="21"/>
   <c r="E39" i="21"/>
   <c r="E38" i="21"/>
   <c r="E37" i="21"/>
   <c r="E36" i="21"/>
   <c r="E42" i="21" s="1"/>
   <c r="B52" i="21" s="1"/>
-  <c r="E33" i="21"/>
-[...22 lines deleted...]
-  <c r="E34" i="21" s="1"/>
+  <c r="D33" i="21"/>
+  <c r="E33" i="21" s="1"/>
+  <c r="D32" i="21"/>
+  <c r="E32" i="21" s="1"/>
+  <c r="D31" i="21"/>
+  <c r="E31" i="21" s="1"/>
+  <c r="D30" i="21"/>
+  <c r="E30" i="21" s="1"/>
+  <c r="D29" i="21"/>
+  <c r="E29" i="21" s="1"/>
+  <c r="D28" i="21"/>
+  <c r="E28" i="21" s="1"/>
+  <c r="D27" i="21"/>
+  <c r="E27" i="21" s="1"/>
+  <c r="D26" i="21"/>
+  <c r="E26" i="21" s="1"/>
+  <c r="D25" i="21"/>
+  <c r="E25" i="21" s="1"/>
+  <c r="D24" i="21"/>
+  <c r="E24" i="21" s="1"/>
+  <c r="D23" i="21"/>
+  <c r="E23" i="21" s="1"/>
+  <c r="D22" i="21"/>
+  <c r="E22" i="21" s="1"/>
+  <c r="D21" i="21"/>
+  <c r="E21" i="21" s="1"/>
+  <c r="D20" i="21"/>
+  <c r="E20" i="21" s="1"/>
+  <c r="D19" i="21"/>
+  <c r="E19" i="21" s="1"/>
+  <c r="D18" i="21"/>
+  <c r="E18" i="21" s="1"/>
+  <c r="D17" i="21"/>
+  <c r="E17" i="21" s="1"/>
+  <c r="D16" i="21"/>
+  <c r="E16" i="21" s="1"/>
+  <c r="D15" i="21"/>
+  <c r="E15" i="21" s="1"/>
+  <c r="D14" i="21"/>
+  <c r="E14" i="21" s="1"/>
+  <c r="D13" i="21"/>
+  <c r="E13" i="21" s="1"/>
+  <c r="D12" i="21"/>
+  <c r="E12" i="21" s="1"/>
+  <c r="D11" i="21"/>
+  <c r="E11" i="21" s="1"/>
   <c r="E46" i="3"/>
   <c r="E45" i="3"/>
   <c r="E47" i="3" s="1"/>
   <c r="B54" i="3" s="1"/>
   <c r="E42" i="3"/>
   <c r="E41" i="3"/>
   <c r="E40" i="3"/>
   <c r="E39" i="3"/>
   <c r="E38" i="3"/>
   <c r="E37" i="3"/>
   <c r="E43" i="3" s="1"/>
   <c r="B53" i="3" s="1"/>
-  <c r="E34" i="3"/>
-[...19 lines deleted...]
-  <c r="E14" i="3"/>
+  <c r="D34" i="3"/>
+  <c r="C34" i="3"/>
+  <c r="E34" i="3" s="1"/>
+  <c r="D33" i="3"/>
+  <c r="C33" i="3"/>
+  <c r="E33" i="3" s="1"/>
+  <c r="D32" i="3"/>
+  <c r="C32" i="3"/>
+  <c r="D31" i="3"/>
+  <c r="C31" i="3"/>
+  <c r="D30" i="3"/>
+  <c r="C30" i="3"/>
+  <c r="D29" i="3"/>
+  <c r="C29" i="3"/>
+  <c r="E29" i="3" s="1"/>
+  <c r="D28" i="3"/>
+  <c r="C28" i="3"/>
+  <c r="D27" i="3"/>
+  <c r="C27" i="3"/>
+  <c r="E27" i="3" s="1"/>
+  <c r="D26" i="3"/>
+  <c r="C26" i="3"/>
+  <c r="E26" i="3" s="1"/>
+  <c r="D25" i="3"/>
+  <c r="C25" i="3"/>
+  <c r="D24" i="3"/>
+  <c r="C24" i="3"/>
+  <c r="D23" i="3"/>
+  <c r="C23" i="3"/>
+  <c r="D22" i="3"/>
+  <c r="C22" i="3"/>
+  <c r="D21" i="3"/>
+  <c r="C21" i="3"/>
+  <c r="E21" i="3" s="1"/>
+  <c r="D20" i="3"/>
+  <c r="C20" i="3"/>
+  <c r="D19" i="3"/>
+  <c r="C19" i="3"/>
+  <c r="D18" i="3"/>
+  <c r="C18" i="3"/>
+  <c r="E18" i="3" s="1"/>
+  <c r="D17" i="3"/>
+  <c r="C17" i="3"/>
+  <c r="D16" i="3"/>
+  <c r="C16" i="3"/>
+  <c r="D15" i="3"/>
+  <c r="C15" i="3"/>
+  <c r="D14" i="3"/>
+  <c r="C14" i="3"/>
   <c r="E13" i="3"/>
-  <c r="E12" i="3"/>
+  <c r="D13" i="3"/>
+  <c r="D12" i="3"/>
+  <c r="E12" i="3" s="1"/>
   <c r="E11" i="3"/>
-  <c r="E35" i="3" s="1"/>
   <c r="E43" i="2"/>
   <c r="E42" i="2"/>
   <c r="E44" i="2" s="1"/>
   <c r="B51" i="2" s="1"/>
   <c r="E38" i="2"/>
   <c r="E37" i="2"/>
   <c r="E36" i="2"/>
   <c r="E35" i="2"/>
   <c r="E34" i="2"/>
   <c r="E40" i="2" s="1"/>
   <c r="B50" i="2" s="1"/>
-  <c r="E31" i="2"/>
-[...12 lines deleted...]
-  <c r="E18" i="2"/>
+  <c r="D31" i="2"/>
+  <c r="E31" i="2" s="1"/>
+  <c r="D30" i="2"/>
+  <c r="E30" i="2" s="1"/>
+  <c r="D29" i="2"/>
+  <c r="E29" i="2" s="1"/>
+  <c r="D28" i="2"/>
+  <c r="E28" i="2" s="1"/>
+  <c r="D27" i="2"/>
+  <c r="E27" i="2" s="1"/>
+  <c r="D26" i="2"/>
+  <c r="E26" i="2" s="1"/>
+  <c r="D25" i="2"/>
+  <c r="E25" i="2" s="1"/>
+  <c r="D24" i="2"/>
+  <c r="E24" i="2" s="1"/>
+  <c r="D23" i="2"/>
+  <c r="E23" i="2" s="1"/>
+  <c r="D22" i="2"/>
+  <c r="E22" i="2" s="1"/>
+  <c r="D21" i="2"/>
+  <c r="E21" i="2" s="1"/>
+  <c r="D20" i="2"/>
+  <c r="E20" i="2" s="1"/>
+  <c r="D19" i="2"/>
+  <c r="E19" i="2" s="1"/>
+  <c r="D18" i="2"/>
+  <c r="E18" i="2" s="1"/>
   <c r="E17" i="2"/>
-  <c r="E16" i="2"/>
-[...3 lines deleted...]
-  <c r="E12" i="2"/>
+  <c r="D17" i="2"/>
+  <c r="D16" i="2"/>
+  <c r="E16" i="2" s="1"/>
+  <c r="D15" i="2"/>
+  <c r="E15" i="2" s="1"/>
+  <c r="D14" i="2"/>
+  <c r="E14" i="2" s="1"/>
+  <c r="D13" i="2"/>
+  <c r="E13" i="2" s="1"/>
+  <c r="D12" i="2"/>
+  <c r="E12" i="2" s="1"/>
   <c r="E11" i="2"/>
-  <c r="E32" i="2" s="1"/>
   <c r="E43" i="1"/>
   <c r="E42" i="1"/>
   <c r="E44" i="1" s="1"/>
   <c r="B52" i="1" s="1"/>
   <c r="E39" i="1"/>
   <c r="E38" i="1"/>
   <c r="E37" i="1"/>
   <c r="E36" i="1"/>
   <c r="E35" i="1"/>
   <c r="E34" i="1"/>
   <c r="E40" i="1" s="1"/>
   <c r="B51" i="1" s="1"/>
-  <c r="E31" i="1"/>
-[...18 lines deleted...]
-  <c r="E12" i="1"/>
+  <c r="D31" i="1"/>
+  <c r="E31" i="1" s="1"/>
+  <c r="D30" i="1"/>
+  <c r="E30" i="1" s="1"/>
+  <c r="D29" i="1"/>
+  <c r="E29" i="1" s="1"/>
+  <c r="D28" i="1"/>
+  <c r="E28" i="1" s="1"/>
+  <c r="D27" i="1"/>
+  <c r="E27" i="1" s="1"/>
+  <c r="D26" i="1"/>
+  <c r="E26" i="1" s="1"/>
+  <c r="D25" i="1"/>
+  <c r="E25" i="1" s="1"/>
+  <c r="D24" i="1"/>
+  <c r="E24" i="1" s="1"/>
+  <c r="D23" i="1"/>
+  <c r="E23" i="1" s="1"/>
+  <c r="D22" i="1"/>
+  <c r="E22" i="1" s="1"/>
+  <c r="D21" i="1"/>
+  <c r="E21" i="1" s="1"/>
+  <c r="D20" i="1"/>
+  <c r="E20" i="1" s="1"/>
+  <c r="D19" i="1"/>
+  <c r="E19" i="1" s="1"/>
+  <c r="D18" i="1"/>
+  <c r="E18" i="1" s="1"/>
+  <c r="D17" i="1"/>
+  <c r="E17" i="1" s="1"/>
+  <c r="D16" i="1"/>
+  <c r="E16" i="1" s="1"/>
+  <c r="D15" i="1"/>
+  <c r="E15" i="1" s="1"/>
+  <c r="D14" i="1"/>
+  <c r="E14" i="1" s="1"/>
+  <c r="D13" i="1"/>
+  <c r="E13" i="1" s="1"/>
+  <c r="D12" i="1"/>
+  <c r="E12" i="1" s="1"/>
   <c r="E11" i="1"/>
-  <c r="E32" i="1" s="1"/>
   <c r="E50" i="55"/>
   <c r="E49" i="55"/>
   <c r="E48" i="55"/>
   <c r="E47" i="55"/>
   <c r="E51" i="55" s="1"/>
   <c r="B60" i="55" s="1"/>
   <c r="E44" i="55"/>
   <c r="E43" i="55"/>
   <c r="E42" i="55"/>
   <c r="E41" i="55"/>
   <c r="E40" i="55"/>
   <c r="E45" i="55" s="1"/>
   <c r="B59" i="55" s="1"/>
-  <c r="E37" i="55"/>
-[...2 lines deleted...]
-  <c r="E34" i="55"/>
+  <c r="D37" i="55"/>
+  <c r="E37" i="55" s="1"/>
+  <c r="D36" i="55"/>
+  <c r="E36" i="55" s="1"/>
+  <c r="D35" i="55"/>
+  <c r="E35" i="55" s="1"/>
+  <c r="D34" i="55"/>
+  <c r="E34" i="55" s="1"/>
   <c r="E33" i="55"/>
-  <c r="E32" i="55"/>
-[...9 lines deleted...]
-  <c r="B58" i="55" s="1"/>
+  <c r="D33" i="55"/>
+  <c r="D32" i="55"/>
+  <c r="E32" i="55" s="1"/>
+  <c r="D31" i="55"/>
+  <c r="E31" i="55" s="1"/>
+  <c r="D30" i="55"/>
+  <c r="E30" i="55" s="1"/>
+  <c r="D29" i="55"/>
+  <c r="E29" i="55" s="1"/>
+  <c r="D28" i="55"/>
+  <c r="E28" i="55" s="1"/>
+  <c r="D27" i="55"/>
+  <c r="E27" i="55" s="1"/>
+  <c r="D26" i="55"/>
+  <c r="E26" i="55" s="1"/>
+  <c r="D25" i="55"/>
+  <c r="E25" i="55" s="1"/>
+  <c r="D24" i="55"/>
+  <c r="E24" i="55" s="1"/>
+  <c r="E22" i="55"/>
+  <c r="B57" i="55" s="1"/>
   <c r="E21" i="55"/>
   <c r="E20" i="55"/>
   <c r="E19" i="55"/>
-  <c r="E22" i="55" s="1"/>
-[...7 lines deleted...]
-  <c r="E17" i="55" s="1"/>
+  <c r="D16" i="55"/>
+  <c r="E16" i="55" s="1"/>
+  <c r="D15" i="55"/>
+  <c r="E15" i="55" s="1"/>
+  <c r="D14" i="55"/>
+  <c r="E14" i="55" s="1"/>
+  <c r="D13" i="55"/>
+  <c r="E13" i="55" s="1"/>
+  <c r="D12" i="55"/>
+  <c r="E12" i="55" s="1"/>
+  <c r="D11" i="55"/>
+  <c r="E11" i="55" s="1"/>
+  <c r="E61" i="56"/>
+  <c r="B70" i="56" s="1"/>
   <c r="E60" i="56"/>
   <c r="E59" i="56"/>
   <c r="E58" i="56"/>
   <c r="E57" i="56"/>
   <c r="E56" i="56"/>
   <c r="E55" i="56"/>
   <c r="E54" i="56"/>
-  <c r="E61" i="56" s="1"/>
-  <c r="B70" i="56" s="1"/>
   <c r="E51" i="56"/>
   <c r="E50" i="56"/>
   <c r="E49" i="56"/>
   <c r="E48" i="56"/>
   <c r="E47" i="56"/>
   <c r="E46" i="56"/>
   <c r="E45" i="56"/>
   <c r="E44" i="56"/>
+  <c r="E52" i="56" s="1"/>
+  <c r="B69" i="56" s="1"/>
   <c r="E43" i="56"/>
   <c r="E42" i="56"/>
   <c r="E41" i="56"/>
-  <c r="E52" i="56" s="1"/>
-  <c r="B69" i="56" s="1"/>
   <c r="E38" i="56"/>
-  <c r="E37" i="56"/>
-  <c r="E36" i="56"/>
+  <c r="D38" i="56"/>
+  <c r="D37" i="56"/>
+  <c r="E37" i="56" s="1"/>
+  <c r="D36" i="56"/>
+  <c r="E36" i="56" s="1"/>
   <c r="E35" i="56"/>
-  <c r="E34" i="56"/>
-[...2 lines deleted...]
-  <c r="E31" i="56"/>
+  <c r="D34" i="56"/>
+  <c r="E34" i="56" s="1"/>
+  <c r="D33" i="56"/>
+  <c r="E33" i="56" s="1"/>
+  <c r="D32" i="56"/>
+  <c r="E32" i="56" s="1"/>
+  <c r="D31" i="56"/>
+  <c r="E31" i="56" s="1"/>
   <c r="E30" i="56"/>
-  <c r="E29" i="56"/>
-[...7 lines deleted...]
-  <c r="B68" i="56" s="1"/>
+  <c r="D30" i="56"/>
+  <c r="D29" i="56"/>
+  <c r="E29" i="56" s="1"/>
+  <c r="D28" i="56"/>
+  <c r="E28" i="56" s="1"/>
+  <c r="D27" i="56"/>
+  <c r="E27" i="56" s="1"/>
+  <c r="D26" i="56"/>
+  <c r="E26" i="56" s="1"/>
+  <c r="D25" i="56"/>
+  <c r="E25" i="56" s="1"/>
+  <c r="D24" i="56"/>
+  <c r="E24" i="56" s="1"/>
+  <c r="D23" i="56"/>
+  <c r="E23" i="56" s="1"/>
+  <c r="E21" i="56"/>
+  <c r="B67" i="56" s="1"/>
   <c r="E20" i="56"/>
   <c r="E19" i="56"/>
   <c r="E18" i="56"/>
-  <c r="E21" i="56" s="1"/>
-  <c r="B67" i="56" s="1"/>
   <c r="E15" i="56"/>
-  <c r="E14" i="56"/>
-[...3 lines deleted...]
-  <c r="E16" i="56" s="1"/>
+  <c r="D15" i="56"/>
+  <c r="D14" i="56"/>
+  <c r="E14" i="56" s="1"/>
+  <c r="D13" i="56"/>
+  <c r="E13" i="56" s="1"/>
+  <c r="D12" i="56"/>
+  <c r="E12" i="56" s="1"/>
+  <c r="D11" i="56"/>
+  <c r="E11" i="56" s="1"/>
   <c r="E54" i="58"/>
   <c r="E53" i="58"/>
   <c r="E52" i="58"/>
   <c r="E51" i="58"/>
+  <c r="E55" i="58" s="1"/>
+  <c r="B64" i="58" s="1"/>
   <c r="E50" i="58"/>
   <c r="E49" i="58"/>
-  <c r="E55" i="58" s="1"/>
-  <c r="B64" i="58" s="1"/>
   <c r="E46" i="58"/>
   <c r="E45" i="58"/>
   <c r="E44" i="58"/>
   <c r="E43" i="58"/>
   <c r="E42" i="58"/>
+  <c r="E47" i="58" s="1"/>
+  <c r="B63" i="58" s="1"/>
   <c r="E41" i="58"/>
   <c r="E40" i="58"/>
-  <c r="E47" i="58" s="1"/>
-[...2 lines deleted...]
-  <c r="E36" i="58"/>
+  <c r="D37" i="58"/>
+  <c r="E37" i="58" s="1"/>
+  <c r="D36" i="58"/>
+  <c r="E36" i="58" s="1"/>
   <c r="E35" i="58"/>
-  <c r="E34" i="58"/>
-[...6 lines deleted...]
-  <c r="E27" i="58"/>
+  <c r="D35" i="58"/>
+  <c r="D34" i="58"/>
+  <c r="E34" i="58" s="1"/>
+  <c r="D33" i="58"/>
+  <c r="E33" i="58" s="1"/>
+  <c r="D32" i="58"/>
+  <c r="E32" i="58" s="1"/>
+  <c r="D31" i="58"/>
+  <c r="E31" i="58" s="1"/>
+  <c r="D30" i="58"/>
+  <c r="E30" i="58" s="1"/>
+  <c r="D29" i="58"/>
+  <c r="E29" i="58" s="1"/>
+  <c r="D28" i="58"/>
+  <c r="E28" i="58" s="1"/>
+  <c r="D27" i="58"/>
+  <c r="E27" i="58" s="1"/>
   <c r="E26" i="58"/>
-  <c r="E25" i="58"/>
-[...2 lines deleted...]
-  <c r="B62" i="58" s="1"/>
+  <c r="D25" i="58"/>
+  <c r="E25" i="58" s="1"/>
+  <c r="E24" i="58"/>
+  <c r="D24" i="58"/>
+  <c r="D23" i="58"/>
+  <c r="E23" i="58" s="1"/>
   <c r="E20" i="58"/>
   <c r="E19" i="58"/>
   <c r="E18" i="58"/>
   <c r="E21" i="58" s="1"/>
   <c r="B61" i="58" s="1"/>
-  <c r="E15" i="58"/>
-[...5 lines deleted...]
-  <c r="E28" i="37" l="1"/>
+  <c r="D15" i="58"/>
+  <c r="E15" i="58" s="1"/>
+  <c r="D14" i="58"/>
+  <c r="E14" i="58" s="1"/>
+  <c r="D13" i="58"/>
+  <c r="E13" i="58" s="1"/>
+  <c r="D12" i="58"/>
+  <c r="E12" i="58" s="1"/>
+  <c r="D11" i="58"/>
+  <c r="E11" i="58" s="1"/>
+  <c r="E16" i="46" l="1"/>
+  <c r="B25" i="46" s="1"/>
+  <c r="B27" i="46" s="1"/>
+  <c r="H43" i="47" s="1"/>
+  <c r="E17" i="43"/>
+  <c r="B26" i="43" s="1"/>
+  <c r="B28" i="43" s="1"/>
+  <c r="H42" i="47" s="1"/>
+  <c r="E17" i="41"/>
+  <c r="B55" i="10"/>
+  <c r="B60" i="10" s="1"/>
+  <c r="E14" i="47" s="1"/>
+  <c r="E51" i="10"/>
+  <c r="E25" i="3"/>
+  <c r="E30" i="23"/>
+  <c r="E17" i="55"/>
+  <c r="E16" i="3"/>
+  <c r="E20" i="7"/>
+  <c r="E24" i="7"/>
+  <c r="E17" i="3"/>
+  <c r="E19" i="3"/>
+  <c r="E24" i="3"/>
+  <c r="E32" i="3"/>
+  <c r="E19" i="7"/>
+  <c r="E23" i="7"/>
+  <c r="E27" i="7"/>
+  <c r="E29" i="7"/>
+  <c r="E20" i="23"/>
+  <c r="E24" i="23"/>
+  <c r="E28" i="23"/>
+  <c r="E14" i="24"/>
+  <c r="E16" i="48"/>
+  <c r="E15" i="15"/>
+  <c r="E38" i="6"/>
+  <c r="B62" i="6" s="1"/>
+  <c r="E14" i="8"/>
+  <c r="E22" i="12"/>
+  <c r="B39" i="12" s="1"/>
+  <c r="E24" i="13"/>
+  <c r="B51" i="13" s="1"/>
+  <c r="E15" i="14"/>
+  <c r="E40" i="61"/>
+  <c r="B64" i="61" s="1"/>
+  <c r="E14" i="3"/>
+  <c r="E23" i="3"/>
+  <c r="E28" i="3"/>
+  <c r="E30" i="3"/>
+  <c r="E38" i="5"/>
+  <c r="B62" i="5" s="1"/>
+  <c r="E14" i="7"/>
+  <c r="B47" i="7" s="1"/>
+  <c r="E19" i="23"/>
+  <c r="E23" i="23"/>
+  <c r="E27" i="23"/>
+  <c r="E18" i="8"/>
+  <c r="E22" i="8"/>
+  <c r="E26" i="8"/>
+  <c r="E30" i="8"/>
+  <c r="E14" i="11"/>
+  <c r="B45" i="11" s="1"/>
+  <c r="E16" i="24"/>
+  <c r="E15" i="48"/>
+  <c r="E14" i="15"/>
+  <c r="E19" i="15"/>
+  <c r="E21" i="15"/>
+  <c r="E40" i="4"/>
+  <c r="B64" i="4" s="1"/>
+  <c r="E32" i="1"/>
+  <c r="E45" i="1" s="1"/>
+  <c r="E15" i="3"/>
+  <c r="E35" i="3" s="1"/>
+  <c r="E20" i="3"/>
+  <c r="E22" i="3"/>
+  <c r="E31" i="3"/>
+  <c r="E14" i="5"/>
+  <c r="B60" i="5" s="1"/>
+  <c r="B66" i="5" s="1"/>
+  <c r="E15" i="47" s="1"/>
+  <c r="E14" i="23"/>
+  <c r="E17" i="23"/>
+  <c r="E21" i="23"/>
+  <c r="E25" i="23"/>
+  <c r="E34" i="23" s="1"/>
+  <c r="B52" i="23" s="1"/>
+  <c r="E29" i="23"/>
+  <c r="E16" i="8"/>
+  <c r="E20" i="8"/>
+  <c r="E24" i="8"/>
+  <c r="E28" i="8"/>
+  <c r="E13" i="12"/>
+  <c r="B38" i="12" s="1"/>
+  <c r="B42" i="12" s="1"/>
+  <c r="E27" i="47" s="1"/>
+  <c r="E15" i="63"/>
+  <c r="E13" i="24"/>
+  <c r="E22" i="24" s="1"/>
+  <c r="E13" i="48"/>
+  <c r="E17" i="48"/>
+  <c r="E11" i="15"/>
+  <c r="E13" i="15"/>
+  <c r="E28" i="37"/>
   <c r="B34" i="37"/>
   <c r="B35" i="37" s="1"/>
+  <c r="E27" i="36"/>
   <c r="B33" i="36"/>
-  <c r="E27" i="36"/>
   <c r="B34" i="36"/>
+  <c r="B31" i="60"/>
+  <c r="B34" i="60" s="1"/>
   <c r="E27" i="60"/>
-  <c r="B33" i="60"/>
-[...3 lines deleted...]
-  <c r="E21" i="46"/>
+  <c r="E21" i="44"/>
+  <c r="B25" i="44"/>
+  <c r="B27" i="44" s="1"/>
+  <c r="H45" i="47" s="1"/>
   <c r="E21" i="45"/>
   <c r="B25" i="45"/>
   <c r="B27" i="45" s="1"/>
-  <c r="E21" i="44"/>
-[...3 lines deleted...]
-  <c r="B28" i="43" s="1"/>
+  <c r="H44" i="47" s="1"/>
+  <c r="E21" i="46"/>
   <c r="E22" i="43"/>
-  <c r="E22" i="42"/>
   <c r="B26" i="42"/>
   <c r="B28" i="42" s="1"/>
-  <c r="E22" i="41"/>
+  <c r="H41" i="47" s="1"/>
+  <c r="E22" i="42"/>
   <c r="B26" i="41"/>
   <c r="B28" i="41" s="1"/>
+  <c r="H40" i="47" s="1"/>
+  <c r="E22" i="41"/>
   <c r="E22" i="39"/>
   <c r="B26" i="39"/>
   <c r="B28" i="39" s="1"/>
+  <c r="H39" i="47" s="1"/>
   <c r="E22" i="38"/>
   <c r="B26" i="38"/>
   <c r="B28" i="38" s="1"/>
+  <c r="H38" i="47" s="1"/>
+  <c r="E30" i="53"/>
+  <c r="E26" i="54"/>
+  <c r="E32" i="52"/>
+  <c r="B52" i="63"/>
+  <c r="E35" i="63"/>
+  <c r="B54" i="63" s="1"/>
+  <c r="B52" i="14"/>
+  <c r="E35" i="14"/>
+  <c r="B54" i="14" s="1"/>
+  <c r="B53" i="13"/>
+  <c r="E31" i="11"/>
+  <c r="B47" i="11" s="1"/>
+  <c r="E14" i="9"/>
+  <c r="E34" i="9"/>
+  <c r="B52" i="9" s="1"/>
+  <c r="E34" i="12"/>
+  <c r="E25" i="50"/>
+  <c r="B39" i="50" s="1"/>
+  <c r="E14" i="50"/>
+  <c r="B53" i="8"/>
+  <c r="B51" i="23"/>
+  <c r="E30" i="7"/>
+  <c r="B48" i="7" s="1"/>
+  <c r="B60" i="6"/>
+  <c r="B66" i="6" s="1"/>
+  <c r="E16" i="47" s="1"/>
+  <c r="E55" i="6"/>
+  <c r="E56" i="6" s="1"/>
+  <c r="E55" i="5"/>
+  <c r="E16" i="4"/>
+  <c r="E16" i="61"/>
+  <c r="E39" i="62"/>
+  <c r="E34" i="22"/>
+  <c r="E34" i="21"/>
+  <c r="E32" i="2"/>
+  <c r="B50" i="1"/>
+  <c r="B53" i="1" s="1"/>
+  <c r="E11" i="47" s="1"/>
+  <c r="B56" i="55"/>
+  <c r="E38" i="55"/>
+  <c r="B58" i="55" s="1"/>
+  <c r="E39" i="56"/>
+  <c r="B68" i="56" s="1"/>
+  <c r="E16" i="56"/>
+  <c r="E38" i="58"/>
+  <c r="B62" i="58" s="1"/>
+  <c r="E16" i="58"/>
+  <c r="E34" i="8" l="1"/>
+  <c r="B54" i="13"/>
+  <c r="E10" i="47" s="1"/>
+  <c r="E25" i="48"/>
+  <c r="B45" i="48" s="1"/>
+  <c r="B54" i="8"/>
+  <c r="B57" i="8" s="1"/>
+  <c r="E20" i="47" s="1"/>
+  <c r="E49" i="8"/>
+  <c r="E22" i="15"/>
+  <c r="E47" i="13"/>
+  <c r="E56" i="5"/>
   <c r="E48" i="53"/>
   <c r="B52" i="53"/>
   <c r="B55" i="53" s="1"/>
+  <c r="E33" i="47" s="1"/>
   <c r="E41" i="54"/>
   <c r="B45" i="54"/>
   <c r="B48" i="54" s="1"/>
-  <c r="E43" i="52"/>
-[...4 lines deleted...]
-  <c r="B46" i="15" s="1"/>
+  <c r="E32" i="47" s="1"/>
+  <c r="E48" i="52"/>
+  <c r="B55" i="52" s="1"/>
+  <c r="E30" i="47" s="1"/>
+  <c r="B52" i="52"/>
   <c r="E41" i="48"/>
   <c r="B48" i="48" s="1"/>
-  <c r="B45" i="48"/>
-[...2 lines deleted...]
-  <c r="B43" i="24"/>
+  <c r="E26" i="47" s="1"/>
+  <c r="E38" i="24"/>
+  <c r="B45" i="24" s="1"/>
+  <c r="E25" i="47" s="1"/>
+  <c r="B42" i="24"/>
   <c r="E48" i="63"/>
-  <c r="B52" i="63"/>
-  <c r="B56" i="63" s="1"/>
+  <c r="B56" i="63"/>
+  <c r="E23" i="47" s="1"/>
   <c r="E48" i="14"/>
-  <c r="B52" i="14"/>
-[...2 lines deleted...]
-  <c r="E24" i="13"/>
+  <c r="B56" i="14"/>
+  <c r="E22" i="47" s="1"/>
   <c r="E41" i="11"/>
   <c r="B50" i="11" s="1"/>
-  <c r="B45" i="11"/>
-[...2 lines deleted...]
-  <c r="B60" i="10" s="1"/>
+  <c r="E17" i="47" s="1"/>
   <c r="B51" i="9"/>
   <c r="B55" i="9" s="1"/>
+  <c r="E24" i="47" s="1"/>
   <c r="E47" i="9"/>
-  <c r="E34" i="12"/>
-[...2 lines deleted...]
-  <c r="E35" i="50"/>
   <c r="B38" i="50"/>
   <c r="B42" i="50" s="1"/>
-  <c r="E49" i="8"/>
-[...1 lines deleted...]
-  <c r="B57" i="8" s="1"/>
+  <c r="E21" i="47" s="1"/>
+  <c r="E35" i="50"/>
   <c r="E47" i="23"/>
-  <c r="B51" i="23"/>
-  <c r="B55" i="23" s="1"/>
+  <c r="B55" i="23"/>
+  <c r="E19" i="47" s="1"/>
   <c r="E43" i="7"/>
-  <c r="B47" i="7"/>
-[...10 lines deleted...]
-  <c r="B66" i="5" s="1"/>
+  <c r="B51" i="7"/>
+  <c r="E18" i="47" s="1"/>
   <c r="E58" i="4"/>
   <c r="B67" i="4" s="1"/>
+  <c r="E8" i="47" s="1"/>
   <c r="B62" i="4"/>
+  <c r="B62" i="61"/>
   <c r="E58" i="61"/>
   <c r="B67" i="61" s="1"/>
-  <c r="B62" i="61"/>
+  <c r="E7" i="47" s="1"/>
   <c r="E56" i="62"/>
   <c r="B63" i="62" s="1"/>
+  <c r="E6" i="47" s="1"/>
   <c r="B60" i="62"/>
   <c r="E47" i="22"/>
   <c r="B54" i="22" s="1"/>
+  <c r="E5" i="47" s="1"/>
   <c r="B51" i="22"/>
   <c r="E47" i="21"/>
   <c r="B54" i="21" s="1"/>
+  <c r="E4" i="47" s="1"/>
   <c r="B51" i="21"/>
   <c r="E48" i="3"/>
   <c r="B55" i="3" s="1"/>
+  <c r="E13" i="47" s="1"/>
   <c r="B52" i="3"/>
   <c r="E45" i="2"/>
   <c r="B52" i="2" s="1"/>
+  <c r="E12" i="47" s="1"/>
   <c r="B49" i="2"/>
-  <c r="E45" i="1"/>
-[...1 lines deleted...]
-  <c r="B53" i="1" s="1"/>
+  <c r="B61" i="55"/>
+  <c r="E31" i="47" s="1"/>
   <c r="E52" i="55"/>
-  <c r="B56" i="55"/>
-[...1 lines deleted...]
-  <c r="E62" i="56"/>
   <c r="B66" i="56"/>
   <c r="B71" i="56" s="1"/>
+  <c r="E29" i="47" s="1"/>
+  <c r="E62" i="56"/>
   <c r="E56" i="58"/>
   <c r="B60" i="58"/>
   <c r="B65" i="58" s="1"/>
-  <c r="B51" i="13" l="1"/>
-[...1 lines deleted...]
-  <c r="E47" i="13"/>
+  <c r="E28" i="47" s="1"/>
+  <c r="E39" i="15" l="1"/>
+  <c r="B43" i="15"/>
+  <c r="B46" i="15" s="1"/>
+  <c r="E9" i="47" s="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3466" uniqueCount="597">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3414" uniqueCount="607">
   <si>
     <t xml:space="preserve">Custo Operacional de Produção Agrícola </t>
   </si>
   <si>
     <t>Cultura: Café</t>
   </si>
   <si>
     <t>Ciclo: Anual</t>
   </si>
   <si>
     <t>Nível de Tecnologia: Baixa</t>
   </si>
   <si>
     <t>Produtividade: 25-30 sc/ha</t>
   </si>
   <si>
     <t>Intervalo de Plantio: Novembro a Janeiro</t>
   </si>
   <si>
     <t>Custo de Produção/hectare</t>
   </si>
   <si>
     <t>Especificações</t>
   </si>
   <si>
@@ -2328,161 +3031,143 @@
   <si>
     <t>Nível de Tecnologia:  Média</t>
   </si>
   <si>
     <t>Índice de Fertilidade: 80%</t>
   </si>
   <si>
     <t>Bovinocultura de Leite</t>
   </si>
   <si>
     <t xml:space="preserve">Silagem </t>
   </si>
   <si>
     <t>3-Outros Serviços</t>
   </si>
   <si>
     <t>Intervalo de Colheita: Junho a Agosto</t>
   </si>
   <si>
     <t>Produtividade: 30-40 sc/ha</t>
   </si>
   <si>
     <t>Produtividade: Acima de 40 sc/ha</t>
   </si>
   <si>
-    <t>Produtividade: 12 a 18 ton/ha</t>
-[...1 lines deleted...]
-  <si>
     <t>Intervalo de Colheita: Maio a Outubro</t>
   </si>
   <si>
     <t>Adubo de cobertura 1</t>
   </si>
   <si>
     <t>Adubo de cobertura 2</t>
   </si>
   <si>
     <t>Adubo de cobertura 3</t>
   </si>
   <si>
     <t>Adubo Foliar 5</t>
   </si>
   <si>
     <t>Adubo Foliar 6</t>
   </si>
   <si>
     <t xml:space="preserve">D/H </t>
   </si>
   <si>
     <t>Tratos culturais (poda)</t>
   </si>
   <si>
     <t>R$/Kg</t>
   </si>
   <si>
     <t>Transporte frutos</t>
   </si>
   <si>
     <t>Ciclo: 120 a 140 dias</t>
   </si>
   <si>
-    <t>Produtividade: 18 ton/ha</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Intervalo de Colheita: Junho a Outubro </t>
   </si>
   <si>
     <t>Adubo de Cobertura 4</t>
   </si>
   <si>
     <t>Ciclo: 110 dias</t>
   </si>
   <si>
     <t>Ciclo: 150 dias</t>
   </si>
   <si>
     <t>Intervalo de Plantio: Outubro e Novembro</t>
   </si>
   <si>
     <t xml:space="preserve">Intervalo de Colheita: Março a Maio </t>
   </si>
   <si>
     <t>Custo de Produção/Hectare</t>
   </si>
   <si>
     <t>Ciclo: 160 dias</t>
   </si>
   <si>
     <t>Nível de Tecnologia: Alto</t>
   </si>
   <si>
     <t>Ciclo: 120 a 130 dias</t>
   </si>
   <si>
     <t xml:space="preserve">Intervalo de Colheita: Fevereiro a Abril </t>
   </si>
   <si>
     <t>Ciclo: 120 dias</t>
   </si>
   <si>
     <t xml:space="preserve">Intervalo de Plantio: Outubro e Novembro </t>
   </si>
   <si>
     <t>Ciclo: 85 a 90 dias</t>
   </si>
   <si>
-    <t>Produtividade: 70.000 kg/ha</t>
-[...1 lines deleted...]
-  <si>
     <t>Intervalo de Plantio: Ano todo</t>
   </si>
   <si>
     <t>Intervalo de Colheita: Ano todo</t>
   </si>
   <si>
     <t xml:space="preserve">Adubação e Plantio </t>
   </si>
   <si>
     <t>Colheita Mecanizada</t>
   </si>
   <si>
-    <t>Idade do animal: 0 a 12 meses</t>
-[...1 lines deleted...]
-  <si>
     <t>Taxa de Natalidade:</t>
   </si>
   <si>
-    <t>Idade do animal: 12 a 24 meses</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Nível de Tecnologia:  Confinamento </t>
   </si>
   <si>
-    <t>Idade do animal: Acima de 24 meses</t>
-[...1 lines deleted...]
-  <si>
     <t>Intervalo de Plantio: Setembro a Fevereiro</t>
   </si>
   <si>
     <t>Ciclo: 90 a 100 dias</t>
   </si>
   <si>
     <t>Ciclo: 90 dias</t>
   </si>
   <si>
     <t>Cultura</t>
   </si>
   <si>
     <t>Custo Financiável/HÁ</t>
   </si>
   <si>
     <t>Nivel de Tecnologia</t>
   </si>
   <si>
     <t>Café</t>
   </si>
   <si>
     <t>Baixa</t>
   </si>
   <si>
     <t>Média</t>
@@ -2772,53 +3457,50 @@
   <si>
     <t>Cultura: Banana Prata</t>
   </si>
   <si>
     <t>Produtividade: 20.000 kg/ha</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
     <t>Lt</t>
   </si>
   <si>
     <t>Capinas e cata mato</t>
   </si>
   <si>
     <t>Adubações (ferti e manual)</t>
   </si>
   <si>
     <t>Desbaste</t>
   </si>
   <si>
     <t>Desfolha, despalhamento</t>
   </si>
   <si>
-    <t>Arrendamento: R$ 15.000,00/ha</t>
-[...1 lines deleted...]
-  <si>
     <t>Arrendamento: R$ 8.000,00/ha</t>
   </si>
   <si>
     <t>Intervalo de Colheita: Setembro a Fevereiro</t>
   </si>
   <si>
     <t>Nível de Tecnologia:  Alto (Irrigado)</t>
   </si>
   <si>
     <t xml:space="preserve">Intervalo de Colheita: Ano todo </t>
   </si>
   <si>
     <t>Intervalo de Plantio: Março e Abril</t>
   </si>
   <si>
     <t>Período de Colheita: Julho a Agosto</t>
   </si>
   <si>
     <t xml:space="preserve">Regulador de Crescimento </t>
   </si>
   <si>
     <t>Intervalo de Plantio: ano todo</t>
   </si>
   <si>
     <t>Intervalo de Colheita: ano todo</t>
@@ -2943,65 +3625,59 @@
   <si>
     <t>Caixas de 5 kg</t>
   </si>
   <si>
     <t>Aconcionamento nas caixas</t>
   </si>
   <si>
     <t>Cultura: Laranja</t>
   </si>
   <si>
     <t xml:space="preserve">Nível de Tecnologia:  Alto </t>
   </si>
   <si>
     <t>Produtividade: 800 caixas/ha</t>
   </si>
   <si>
     <t>Intervalo de Colheita: Julho a Dezembro</t>
   </si>
   <si>
     <t>Caixas</t>
   </si>
   <si>
     <t>Quant/ha</t>
   </si>
   <si>
-    <t>Cultura: Abacate Tropical</t>
-[...1 lines deleted...]
-  <si>
     <t>r$</t>
   </si>
   <si>
     <t>Produtividade: 160 sacas/ha</t>
   </si>
   <si>
     <t>Cultura: Sorgo Forrageiro (Silagem)</t>
   </si>
   <si>
-    <t>Produtividade: 40.000 kg/ha</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Cultura: Cana de Açúcar </t>
   </si>
   <si>
     <t>Arrendamento: R$ 3.500,00/ha</t>
   </si>
   <si>
     <t>Adubo 1</t>
   </si>
   <si>
     <t>Corretivo</t>
   </si>
   <si>
     <t>Adubo 2</t>
   </si>
   <si>
     <t>Adubo 3</t>
   </si>
   <si>
     <t>Adubo 4</t>
   </si>
   <si>
     <t>Foliar 1</t>
   </si>
   <si>
     <t>Foliar 2</t>
@@ -3105,71 +3781,65 @@
   <si>
     <t>70.000 kg</t>
   </si>
   <si>
     <t>20.000 Kg</t>
   </si>
   <si>
     <t>Abóbora Cabotiá</t>
   </si>
   <si>
     <t>16.000 kg</t>
   </si>
   <si>
     <t>15 a 20</t>
   </si>
   <si>
     <t>20 a 30</t>
   </si>
   <si>
     <t>Produtividade: 20.000  kg/ha</t>
   </si>
   <si>
     <t>Nível de Tecnologia: Média a Alta</t>
   </si>
   <si>
-    <t>Produtividade: 18 a 25 ton/ha</t>
-[...1 lines deleted...]
-  <si>
     <t>Produtividade: 120 a 140 sc/ha</t>
   </si>
   <si>
     <t>Produtividade: 141 a 180 sc/ha</t>
   </si>
   <si>
     <t>Produtividade: de 180 a 220 sc/ha</t>
   </si>
   <si>
     <t>Arrendamento: R$ 2.800,00/ha</t>
   </si>
   <si>
     <t>Produtividade: 67 sc/ha</t>
   </si>
   <si>
-    <t>Produtividade:  30.000 kg/ha</t>
-[...1 lines deleted...]
-  <si>
     <t>Adubação de Plantio 1</t>
   </si>
   <si>
     <t>Adubação Cobertura 1</t>
   </si>
   <si>
     <t>Adubação de Cobertura 2</t>
   </si>
   <si>
     <t>Produtividade: 40,0 ton/ha</t>
   </si>
   <si>
     <t>Produtividade: 70 ton/ha</t>
   </si>
   <si>
     <t>Produtividade 15 a 20L/Animal</t>
   </si>
   <si>
     <t>Produtividade 20 a 25L/Animal</t>
   </si>
   <si>
     <t>Produtividade 25 a 30L/Animal</t>
   </si>
   <si>
     <t xml:space="preserve">                      Engenheiro Agrônomo</t>
@@ -3222,62 +3892,56 @@
   <si>
     <t>Produtividade: 55 sc/ha</t>
   </si>
   <si>
     <t>Produtividade: 1700 cxs/ha (34 ton/ha)</t>
   </si>
   <si>
     <t xml:space="preserve">Cultura: Alho Semente </t>
   </si>
   <si>
     <t>Produtividade: 20 a 21 ton/ha</t>
   </si>
   <si>
     <t>Aplicação fungicida/inseticida</t>
   </si>
   <si>
     <t>Maracujá</t>
   </si>
   <si>
     <t>19 toneladas</t>
   </si>
   <si>
     <t>Alface</t>
   </si>
   <si>
-    <t>Data da atualização: 28/Agosto/2025</t>
-[...1 lines deleted...]
-  <si>
     <t>Cultura: Maracujá</t>
   </si>
   <si>
     <t>Produtividade: 20.000 kg</t>
   </si>
   <si>
-    <t>Arrendamento: R$ 4.000,00/ha</t>
-[...1 lines deleted...]
-  <si>
     <t>Und</t>
   </si>
   <si>
     <t xml:space="preserve">Inseticida </t>
   </si>
   <si>
     <t>Arame Nº 12</t>
   </si>
   <si>
     <t>Fitilho para Amarrio</t>
   </si>
   <si>
     <t>Esticadores 3,20m x (14 a 16cm)</t>
   </si>
   <si>
     <t>Esticadores 3,20m x (12 a 14cm)</t>
   </si>
   <si>
     <t xml:space="preserve">Poste 2,60m x (6 a 8cm) </t>
   </si>
   <si>
     <t xml:space="preserve">Poste 2,60m x (8 a 10cm) </t>
   </si>
   <si>
     <t>Montagem estrutura</t>
@@ -3285,162 +3949,231 @@
   <si>
     <t>Tutoramento</t>
   </si>
   <si>
     <t>Tratos culturais (poda e capina)</t>
   </si>
   <si>
     <t>Produtividade: 2800 cxs/ha (56 ton/ha)</t>
   </si>
   <si>
     <t>Arrendamento: R$ 10.000,00/ha</t>
   </si>
   <si>
     <t>Arrendamento: R$ 3.900,00/ha (30 sacos/ha)</t>
   </si>
   <si>
     <t xml:space="preserve">Cultura: Alface </t>
   </si>
   <si>
     <t>Produtividade: 35.000 kg/ha</t>
   </si>
   <si>
     <t>Mão de Obra Plantio</t>
   </si>
   <si>
-    <t>Idade do animal: Acima de 24 meses (15@)</t>
-[...14 lines deleted...]
-    <t>Preço Médio de Venda (Últimos 4 Meses): R$ 9,75/kg</t>
+    <t>*</t>
+  </si>
+  <si>
+    <t>Alho Semente</t>
+  </si>
+  <si>
+    <t>Arrendamento: R$ 6948,00 (4 Sc/ha de café - R$ 1737,00 a saca)</t>
+  </si>
+  <si>
+    <t>20-21 Toneladas</t>
+  </si>
+  <si>
+    <t>Data da atualização: 02/Setembro/2026</t>
+  </si>
+  <si>
+    <t>Preço Médio de Venda (Últimos 4 Meses): R$ 5,56/kg</t>
+  </si>
+  <si>
+    <t>São Gotardo/MG  02 de Setembro de 2026</t>
+  </si>
+  <si>
+    <t>Preço Médio de Venda (Últimos 4 Meses): R$ 8,50/kg</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Preço Médio Venda (Últimos 4 Meses): </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t>R$ 39,36/cx 40,8 kg</t>
+      <t>R$ 35,97/cx 40,8 kg</t>
     </r>
   </si>
   <si>
-    <t>Preço Médio Venda (Últimos 4 Meses):  R$ 2159,00/saca</t>
-[...77 lines deleted...]
-    <t xml:space="preserve">Preço Médio de Venda (Últimos 4 Meses): R$ 5.500,00 cabeça </t>
+    <t>Preço Médio Venda (Últimos 4 Meses):  R$ 1737,00/saca</t>
+  </si>
+  <si>
+    <t>Produtividade: 15.000 kg/ha</t>
+  </si>
+  <si>
+    <t>Preço Médio de Venda (Últimos 4 Meses): R$ 1,51/kg</t>
+  </si>
+  <si>
+    <t>Arrendamento: R$ 6948,00 (4 Sc/há de café - R$ 1737,00 a saca)</t>
+  </si>
+  <si>
+    <t>Produtividade: 21.500 kg/ha</t>
+  </si>
+  <si>
+    <t>Cultura: Abacate Tropical Irrigado</t>
+  </si>
+  <si>
+    <t>Cultura: Abacate Tropical Sequeiro</t>
+  </si>
+  <si>
+    <t>Preço Médio de Venda (Últimos 4 Meses): R$ 4,83/kg</t>
+  </si>
+  <si>
+    <t>Preço Médio Venda: R$ 25,50 / Kg Semente</t>
+  </si>
+  <si>
+    <t>Produtividade: 1800 cx 10 kg/ha</t>
+  </si>
+  <si>
+    <t>Preço Médio Venda (Últimos 4 Meses): R$ 139,50 cx 10 kg</t>
+  </si>
+  <si>
+    <t>Preço Médio Venda (Últimos 4 Meses): 93,33 Caixa 20 kg</t>
+  </si>
+  <si>
+    <t>Arrendamento: R$ 9.000,00/ha</t>
+  </si>
+  <si>
+    <t>Preço Médio Venda (Últimos 4 Meses): R$ 70,67/sc</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Preço Médio de Venda (Últimos 4 Meses: 402,50 ton </t>
+  </si>
+  <si>
+    <t>Preço Médio Venda (Últimos 4 Meses): 69,66 saco 50 kg</t>
+  </si>
+  <si>
+    <t>Preço Médio de Venda (Últimos 4 Meses): R$ 130,00 sc</t>
+  </si>
+  <si>
+    <t>Milhão</t>
+  </si>
+  <si>
+    <t>Preço Médio Venda (Últimos 4 Meses): 359,83 sc 60 kg</t>
+  </si>
+  <si>
+    <t>Produtividade: 2000 cx de 20 kg/ha</t>
+  </si>
+  <si>
+    <t>Preço Médio Venda (Últimos 4 Meses): R$ 32,28 cx 20 kg</t>
+  </si>
+  <si>
+    <t>Produtividade: 2800 cx 25 kg/ha</t>
+  </si>
+  <si>
+    <t>Preço Médio Venda (Últimos 4 Meses): R$  49,95 cx 25 kg</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Preço Médio Venda (Últimos 4 Meses): R$ 2,71/kg </t>
+  </si>
+  <si>
+    <t>Preço Médio Venda (Últimos 4 Meses): R$ 41,06 sc 60 kg</t>
+  </si>
+  <si>
+    <t>Preço Médio de Venda (Últimos 4 Meses): R$ 350,00 ton</t>
+  </si>
+  <si>
+    <t>Preço Médio Venda (Últimos 4 Meses): 110,79 saco 50 kg</t>
+  </si>
+  <si>
+    <t>Preço Médio de Venda (Últimos 4 Meses): R$ 139,82 ton</t>
+  </si>
+  <si>
+    <t>Adubo de  cobertura 1</t>
+  </si>
+  <si>
+    <t>Preço Médio de Venda (Últimos 4 Meses):  R$ 4,13 kg</t>
+  </si>
+  <si>
+    <t>Preço Médio de Venda (Últimos 4 Meses):  R$ 2,77 kg</t>
+  </si>
+  <si>
+    <t>Preço Médio de Venda (Últimos 4 Meses): R$ 2,80 litro</t>
+  </si>
+  <si>
+    <t>35 toneladas</t>
+  </si>
+  <si>
+    <t>Produtividade:  2.500 sc 20 kg/ha</t>
+  </si>
+  <si>
+    <t>Preço Médio Venda (Últimos 4 Meses): R$ 41,00 sc 20 kg</t>
+  </si>
+  <si>
+    <t>Volumoso/Pastagem</t>
+  </si>
+  <si>
+    <t>Volumoso/pastagem</t>
+  </si>
+  <si>
+    <t>Idade do animal: Acima de 24 meses (18 a 20 @ no momento da venda)</t>
+  </si>
+  <si>
+    <t>Idade do animal: Acima de 24 meses  (18 a 20 @ no momento da venda)</t>
+  </si>
+  <si>
+    <t>Idade do animal: 0 a 12 meses, (8,0 @ no momento da venda)</t>
+  </si>
+  <si>
+    <t>Idade do animal: 0 a 12 meses (8,0@ no momento da venda)</t>
+  </si>
+  <si>
+    <t>Idade do animal: 12 a 24 meses (10 a 14,0@ no momento da venda)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Idade do animal: 12 a 24 meses (10,0 a 14,0@ no momento da venda) </t>
+  </si>
+  <si>
+    <t>Idade do animal: 12 a 24 meses (10,0 a 14,0@ no momento da venda)</t>
+  </si>
+  <si>
+    <t>Preço Médio de Venda (Últimos 4 Meses): R$ 3.000,00 cabeça/venda</t>
+  </si>
+  <si>
+    <t>Preço Médio de Venda (Últimos 4 Meses): R$ 4.800,00 cabeça / venda</t>
+  </si>
+  <si>
+    <t>Preço Médio de Venda (Últimos 4 Meses): R$ 4.200,00 cabeça / venda</t>
+  </si>
+  <si>
+    <t>Preço Médio de Venda (Últimos 4 Meses): R$ 6.200,00 cabeça / venda</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="5">
     <numFmt numFmtId="44" formatCode="_-&quot;R$&quot;\ * #,##0.00_-;\-&quot;R$&quot;\ * #,##0.00_-;_-&quot;R$&quot;\ * &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="_-&quot;R$&quot;* #,##0.00_-;\-&quot;R$&quot;* #,##0.00_-;_-&quot;R$&quot;* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="&quot;R$&quot;\ #,##0.00"/>
   </numFmts>
   <fonts count="15" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
@@ -3513,51 +4246,51 @@
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
-  <fills count="16">
+  <fills count="14">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.79998168889431442"/>
         <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.59999389629810485"/>
         <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
@@ -3569,86 +4302,74 @@
       <patternFill patternType="solid">
         <fgColor theme="9"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="-0.249977111117893"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.39997558519241921"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFFFFF00"/>
-[...10 lines deleted...]
-      <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.14999847407452621"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.249977111117893"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-4.9989318521683403E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="39">
+  <borders count="42">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
@@ -4106,61 +4827,92 @@
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="289">
+  <cellXfs count="288">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="5" borderId="1" xfId="5" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="5" borderId="1" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="2" applyFont="1" applyBorder="1"/>
     <xf numFmtId="44" fontId="4" fillId="2" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="5" borderId="1" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="44" fontId="4" fillId="5" borderId="1" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="1" xfId="3" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="44" fontId="4" fillId="3" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="4" fillId="3" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="44" fontId="7" fillId="2" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="6" borderId="1" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="1" xfId="5" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="1" xfId="3" applyBorder="1"/>
     <xf numFmtId="165" fontId="1" fillId="3" borderId="1" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="44" fontId="1" fillId="3" borderId="1" xfId="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="3" borderId="1" xfId="3" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="8" fillId="3" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="44" fontId="8" fillId="3" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="1" xfId="5" applyBorder="1" applyAlignment="1"/>
@@ -4272,538 +5024,526 @@
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="27" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="28" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="44" fontId="0" fillId="10" borderId="12" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="44" fontId="0" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="44" fontId="0" fillId="0" borderId="10" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="29" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="11" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...20 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="12" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="10" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="12" borderId="8" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="10" borderId="8" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="31" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="1" xfId="4" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="4" borderId="4" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="4" borderId="1" xfId="4" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="1" xfId="4" applyBorder="1"/>
     <xf numFmtId="44" fontId="1" fillId="5" borderId="1" xfId="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="43" fontId="1" fillId="3" borderId="5" xfId="3" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="43" fontId="1" fillId="3" borderId="1" xfId="3" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="44" fontId="1" fillId="5" borderId="1" xfId="5" applyNumberFormat="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="1" xfId="3" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="7" borderId="1" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="1" fillId="7" borderId="1" xfId="5" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="44" fontId="1" fillId="7" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="7" borderId="1" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="44" fontId="4" fillId="7" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="6" borderId="1" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="7" borderId="1" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="44" fontId="2" fillId="7" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="7" fillId="7" borderId="1" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="1" xfId="4" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="1" xfId="4" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="44" fontId="1" fillId="3" borderId="1" xfId="3" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="1" xfId="3" applyFont="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="1" fillId="3" borderId="1" xfId="3" applyNumberFormat="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="1" fillId="3" borderId="1" xfId="3" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="4" fillId="3" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="7" fillId="2" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="44" fontId="0" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="4" borderId="3" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="4" borderId="4" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="2" fontId="1" fillId="3" borderId="1" xfId="3" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="3" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="5" xfId="3" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="44" fontId="1" fillId="9" borderId="1" xfId="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="44" fontId="1" fillId="13" borderId="1" xfId="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="44" fontId="1" fillId="11" borderId="1" xfId="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="4" fillId="3" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="44" fontId="4" fillId="3" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="44" fontId="7" fillId="2" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="7" fillId="2" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="3" borderId="1" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="5" borderId="1" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="1" fillId="3" borderId="1" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="3" fillId="2" borderId="1" xfId="2" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="2" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="7" fillId="2" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="1" fillId="3" borderId="1" xfId="3" applyNumberFormat="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="1" fillId="9" borderId="1" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="1" fillId="9" borderId="1" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="9" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="44" fontId="0" fillId="0" borderId="32" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="2" fontId="4" fillId="3" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="44" fontId="7" fillId="6" borderId="1" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="44" fontId="0" fillId="0" borderId="32" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="35" xfId="0" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="44" fontId="0" fillId="10" borderId="11" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="36" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="44" fontId="0" fillId="10" borderId="37" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="13" borderId="1" xfId="3" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="15" borderId="1" xfId="3" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="15" borderId="1" xfId="3" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="1" fillId="13" borderId="1" xfId="3" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="44" fontId="1" fillId="15" borderId="1" xfId="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="2" fontId="0" fillId="15" borderId="1" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="44" fontId="1" fillId="13" borderId="1" xfId="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="2" fontId="0" fillId="13" borderId="1" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="43" fontId="1" fillId="15" borderId="5" xfId="3" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="43" fontId="1" fillId="13" borderId="5" xfId="3" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="15" borderId="1" xfId="3" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="13" borderId="1" xfId="3" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="2" fontId="1" fillId="15" borderId="1" xfId="3" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="2" fontId="1" fillId="13" borderId="1" xfId="3" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="44" fontId="1" fillId="15" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="1" fillId="15" borderId="1" xfId="3" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="44" fontId="1" fillId="13" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="1" fillId="13" borderId="1" xfId="3" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="1" fillId="3" borderId="1" xfId="3" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="165" fontId="1" fillId="3" borderId="1" xfId="3" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="43" fontId="12" fillId="13" borderId="5" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="43" fontId="12" fillId="11" borderId="5" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="44" fontId="1" fillId="13" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="44" fontId="1" fillId="11" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="2" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="3" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="4" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="44" fontId="1" fillId="12" borderId="1" xfId="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="1" fillId="12" borderId="1" xfId="3" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="44" fontId="1" fillId="10" borderId="1" xfId="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="1" fillId="10" borderId="1" xfId="3" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="2" fontId="1" fillId="3" borderId="1" xfId="3" applyNumberFormat="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="2" fontId="1" fillId="3" borderId="1" xfId="3" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="right" shrinkToFit="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="3" borderId="1" xfId="3" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="4" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="2" borderId="1" xfId="2" applyFont="1" applyBorder="1"/>
     <xf numFmtId="44" fontId="13" fillId="2" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="7" fillId="2" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="1" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="44" fontId="1" fillId="12" borderId="1" xfId="5" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="15" borderId="1" xfId="5" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="13" borderId="1" xfId="5" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="13" borderId="1" xfId="5" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="15" borderId="1" xfId="5" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="13" borderId="1" xfId="5" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="44" fontId="1" fillId="15" borderId="1" xfId="5" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="44" fontId="1" fillId="13" borderId="1" xfId="5" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="9" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="14" fillId="9" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="9" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="5" xfId="3" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="44" fontId="0" fillId="0" borderId="10" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="44" fontId="0" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="44" fontId="1" fillId="0" borderId="1" xfId="5" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="44" fontId="4" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="44" fontId="0" fillId="0" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="44" fontId="0" fillId="0" borderId="32" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="44" fontId="0" fillId="0" borderId="32" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="4" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="10" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="44" fontId="0" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="44" fontId="0" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="44" fontId="0" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="44" fontId="0" fillId="0" borderId="37" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="1" xfId="4" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="2" xfId="4" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="3" xfId="4" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="4" xfId="4" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="2" xfId="4" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="3" xfId="4" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="4" xfId="4" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="2" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="3" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="4" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="1" xfId="5" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="1" xfId="5" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="4" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="14" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="12" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="14" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="12" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="14" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="12" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...8 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="1" xfId="4" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="1" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="1" xfId="4" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="4" borderId="1" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="2" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="3" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="4" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="2" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="4" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="4" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="5" borderId="1" xfId="5" applyBorder="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="11" fillId="4" borderId="2" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="11" fillId="4" borderId="4" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="1" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="4" borderId="2" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="4" borderId="3" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="4" borderId="4" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="5" borderId="1" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="4" borderId="1" xfId="4" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="4" borderId="1" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="4" borderId="1" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="4" borderId="2" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="1" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="1" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="4" borderId="4" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="4" borderId="2" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="4" borderId="4" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="1" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...10 lines deleted...]
-      <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="7">
     <cellStyle name="20% - Ênfase6" xfId="3" builtinId="50"/>
     <cellStyle name="40% - Ênfase6" xfId="4" builtinId="51"/>
     <cellStyle name="60% - Ênfase6" xfId="5" builtinId="52"/>
     <cellStyle name="Ênfase6" xfId="2" builtinId="49"/>
     <cellStyle name="Moeda" xfId="1" builtinId="4"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Vírgula" xfId="6" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet18.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet26.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet39.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet21.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet34.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet42.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet29.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet24.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet32.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet37.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet40.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet23.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet28.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet36.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet19.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet31.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet22.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet27.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet30.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet35.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet25.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet33.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet38.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet20.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet41.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet18.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet26.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet39.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet21.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet34.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet42.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet25.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet33.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet38.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet20.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet29.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet41.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet24.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet32.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet37.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet40.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet23.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet28.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet36.xml"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet19.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet31.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet22.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet27.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet30.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet35.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
@@ -6343,50 +7083,100 @@
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="295275" y="22412"/>
           <a:ext cx="1495425" cy="410655"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>295275</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>22412</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>1790700</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>257807</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="3" name="Imagem 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A3D80974-457B-4F53-87AC-09CC0F45942C}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="295275" y="22412"/>
+          <a:ext cx="1495425" cy="425895"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing31.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>287991</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>70037</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1600200</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>320203</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Imagem 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0CABE19B-2364-48BC-B690-AEFCD9AE9A7D}"/>
             </a:ext>
@@ -6626,88 +7416,88 @@
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="240366" y="22412"/>
           <a:ext cx="1312209" cy="440666"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing36.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>316566</xdr:colOff>
+      <xdr:colOff>345141</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>50987</xdr:rowOff>
+      <xdr:rowOff>22412</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>1628775</xdr:colOff>
+      <xdr:colOff>1657350</xdr:colOff>
       <xdr:row>1</xdr:row>
-      <xdr:rowOff>301153</xdr:rowOff>
+      <xdr:rowOff>272578</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Imagem 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{037A9CFD-B6F2-4FAA-B036-AA44DD57544D}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E1A9A240-878C-4DB7-910C-1BF34C95ED58}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="316566" y="50987"/>
+          <a:off x="345141" y="22412"/>
           <a:ext cx="1312209" cy="440666"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing37.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>240366</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>22412</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1552575</xdr:colOff>
       <xdr:row>1</xdr:row>
@@ -6736,88 +7526,88 @@
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="240366" y="22412"/>
           <a:ext cx="1312209" cy="440666"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing38.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>345141</xdr:colOff>
+      <xdr:colOff>316566</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>22412</xdr:rowOff>
+      <xdr:rowOff>50987</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>1657350</xdr:colOff>
+      <xdr:colOff>1628775</xdr:colOff>
       <xdr:row>1</xdr:row>
-      <xdr:rowOff>272578</xdr:rowOff>
+      <xdr:rowOff>301153</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Imagem 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E1A9A240-878C-4DB7-910C-1BF34C95ED58}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{037A9CFD-B6F2-4FAA-B036-AA44DD57544D}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="345141" y="22412"/>
+          <a:off x="316566" y="50987"/>
           <a:ext cx="1312209" cy="440666"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing39.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>278466</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>22412</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1590675</xdr:colOff>
       <xdr:row>1</xdr:row>
@@ -7381,50 +8171,2231 @@
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="259416" y="95250"/>
           <a:ext cx="1312209" cy="431141"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
+<file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\Users\Jarbas\OneDrive\&#193;rea%20de%20Trabalho\Cota&#231;&#227;o%20Or&#231;amento%20Sicoob\Planilhas%20Sicoob%20-%20Refer&#234;ncias%20Setembro%202026.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\Users\joaoe3267_00\AppData\Local\Microsoft\Windows\INetCache\Content.Outlook\2UIV4YDQ\Planilhas%20Sicoob%20-%20Refer&#234;ncias%20Setembro%202026.xlsx" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
+<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
+  <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
+    <xxl21:alternateUrls>
+      <xxl21:absoluteUrl r:id="rId2"/>
+    </xxl21:alternateUrls>
+    <sheetNames>
+      <sheetName val="Resumo 09-2026"/>
+      <sheetName val="Manga"/>
+      <sheetName val="Referência Manga"/>
+      <sheetName val="Uva"/>
+      <sheetName val="Referência Uva"/>
+      <sheetName val="Laranja"/>
+      <sheetName val="Referência Laranja"/>
+      <sheetName val="Café-Baixa"/>
+      <sheetName val="Referência Café Baixa"/>
+      <sheetName val="Café-Média"/>
+      <sheetName val="Refêrencia Café Média"/>
+      <sheetName val="Café-Alta"/>
+      <sheetName val="Referência Café Alta"/>
+      <sheetName val="Abacate Sequeiro"/>
+      <sheetName val="Abacate Irrigado"/>
+      <sheetName val="Referência Abacate"/>
+      <sheetName val="Maracujá"/>
+      <sheetName val="Referência Maracujá"/>
+      <sheetName val="Alho Semente"/>
+      <sheetName val="Alho"/>
+      <sheetName val=" Referência Alho"/>
+      <sheetName val="Cenoura Inverno"/>
+      <sheetName val="Cenoura Verão"/>
+      <sheetName val="Referência Cenoura"/>
+      <sheetName val="Milho-Baixa"/>
+      <sheetName val="Milho-Média"/>
+      <sheetName val="Milho-Alta"/>
+      <sheetName val="Milho Silagem "/>
+      <sheetName val="Referencia Milho"/>
+      <sheetName val="Soja"/>
+      <sheetName val="Referência Soja"/>
+      <sheetName val="Cebola"/>
+      <sheetName val="Referência Cebola"/>
+      <sheetName val="Feijão"/>
+      <sheetName val="Referência Feijão"/>
+      <sheetName val="Trigo"/>
+      <sheetName val="Referência Trigo"/>
+      <sheetName val="Beterraba"/>
+      <sheetName val="Referência Beterraba"/>
+      <sheetName val="Batata"/>
+      <sheetName val="Referência Batata"/>
+      <sheetName val="Repolho"/>
+      <sheetName val="Referência Repolho"/>
+      <sheetName val="Alface"/>
+      <sheetName val="Referência Alface"/>
+      <sheetName val="Sorgo"/>
+      <sheetName val="Sorgo Silagem"/>
+      <sheetName val="Referência Sorgo "/>
+      <sheetName val="Cana de Açúcar "/>
+      <sheetName val="Referência Cana"/>
+      <sheetName val="LISTA INSUMOS 03-2026"/>
+      <sheetName val="Banana"/>
+      <sheetName val="Referência Banana"/>
+      <sheetName val="Abóbora Cabutiá"/>
+      <sheetName val="Referência Abóbora Cabutiá"/>
+      <sheetName val="Cria- Semi Intensivo "/>
+      <sheetName val="Cria- Extensivo"/>
+      <sheetName val="Recria - Intensivo"/>
+      <sheetName val="Recria - Semi Intensivo"/>
+      <sheetName val="Recria - Extensivo"/>
+      <sheetName val="Engorda - Intensivo"/>
+      <sheetName val="Engorda - Semi Intensivo"/>
+      <sheetName val="Engorda - Extensivo "/>
+      <sheetName val="Leite-Extensivo"/>
+      <sheetName val="Leite - Semi Intensivo"/>
+      <sheetName val="Leite - Intensivo "/>
+    </sheetNames>
+    <sheetDataSet>
+      <sheetData sheetId="0"/>
+      <sheetData sheetId="1"/>
+      <sheetData sheetId="2">
+        <row r="6">
+          <cell r="D6">
+            <v>290</v>
+          </cell>
+        </row>
+        <row r="7">
+          <cell r="D7">
+            <v>3132.27</v>
+          </cell>
+        </row>
+        <row r="8">
+          <cell r="D8">
+            <v>416.66666666666669</v>
+          </cell>
+        </row>
+        <row r="9">
+          <cell r="D9">
+            <v>3201.65</v>
+          </cell>
+        </row>
+        <row r="10">
+          <cell r="D10">
+            <v>3200.94</v>
+          </cell>
+        </row>
+        <row r="12">
+          <cell r="D12">
+            <v>31.34375</v>
+          </cell>
+        </row>
+        <row r="13">
+          <cell r="D13">
+            <v>239.78333333333333</v>
+          </cell>
+        </row>
+        <row r="14">
+          <cell r="D14">
+            <v>121.04285714285713</v>
+          </cell>
+        </row>
+        <row r="16">
+          <cell r="D16">
+            <v>18.643999999999998</v>
+          </cell>
+        </row>
+        <row r="17">
+          <cell r="D17">
+            <v>39.5</v>
+          </cell>
+        </row>
+        <row r="18">
+          <cell r="D18">
+            <v>76.666666666666671</v>
+          </cell>
+        </row>
+        <row r="19">
+          <cell r="D19">
+            <v>324.44749999999999</v>
+          </cell>
+        </row>
+        <row r="20">
+          <cell r="D20">
+            <v>74.316666666666663</v>
+          </cell>
+        </row>
+        <row r="21">
+          <cell r="D21">
+            <v>40.182000000000002</v>
+          </cell>
+        </row>
+        <row r="22">
+          <cell r="D22">
+            <v>31.692857142857143</v>
+          </cell>
+        </row>
+        <row r="23">
+          <cell r="D23">
+            <v>111.13333333333333</v>
+          </cell>
+        </row>
+        <row r="24">
+          <cell r="D24">
+            <v>48.752499999999998</v>
+          </cell>
+        </row>
+        <row r="25">
+          <cell r="E25">
+            <v>65.75</v>
+          </cell>
+        </row>
+        <row r="26">
+          <cell r="E26">
+            <v>1500</v>
+          </cell>
+        </row>
+      </sheetData>
+      <sheetData sheetId="3"/>
+      <sheetData sheetId="4">
+        <row r="6">
+          <cell r="D6">
+            <v>290</v>
+          </cell>
+        </row>
+        <row r="7">
+          <cell r="D7">
+            <v>3201.65</v>
+          </cell>
+        </row>
+        <row r="8">
+          <cell r="D8">
+            <v>416.66666666666669</v>
+          </cell>
+        </row>
+        <row r="9">
+          <cell r="D9">
+            <v>3806.0966666666668</v>
+          </cell>
+        </row>
+        <row r="10">
+          <cell r="D10">
+            <v>3200.94</v>
+          </cell>
+        </row>
+        <row r="12">
+          <cell r="D12">
+            <v>10.438749999999999</v>
+          </cell>
+        </row>
+        <row r="13">
+          <cell r="D13">
+            <v>50</v>
+          </cell>
+        </row>
+        <row r="14">
+          <cell r="D14">
+            <v>64.628000000000014</v>
+          </cell>
+        </row>
+        <row r="15">
+          <cell r="D15">
+            <v>16.93</v>
+          </cell>
+        </row>
+        <row r="16">
+          <cell r="D16">
+            <v>31.692857142857143</v>
+          </cell>
+        </row>
+        <row r="17">
+          <cell r="D17">
+            <v>190.41249999999999</v>
+          </cell>
+        </row>
+        <row r="18">
+          <cell r="D18">
+            <v>74.316666666666663</v>
+          </cell>
+        </row>
+        <row r="19">
+          <cell r="D19">
+            <v>45.294999999999995</v>
+          </cell>
+        </row>
+        <row r="20">
+          <cell r="D20">
+            <v>239.78333333333333</v>
+          </cell>
+        </row>
+        <row r="21">
+          <cell r="D21">
+            <v>121.04285714285713</v>
+          </cell>
+        </row>
+        <row r="22">
+          <cell r="D22">
+            <v>111.13333333333333</v>
+          </cell>
+        </row>
+        <row r="23">
+          <cell r="D23">
+            <v>45.542000000000002</v>
+          </cell>
+        </row>
+        <row r="25">
+          <cell r="D25">
+            <v>48.752499999999998</v>
+          </cell>
+        </row>
+        <row r="26">
+          <cell r="D26">
+            <v>65.75</v>
+          </cell>
+        </row>
+        <row r="27">
+          <cell r="D27">
+            <v>699</v>
+          </cell>
+        </row>
+      </sheetData>
+      <sheetData sheetId="5"/>
+      <sheetData sheetId="6">
+        <row r="6">
+          <cell r="D6">
+            <v>290</v>
+          </cell>
+        </row>
+        <row r="7">
+          <cell r="D7">
+            <v>3201.65</v>
+          </cell>
+        </row>
+        <row r="8">
+          <cell r="D8">
+            <v>416.66666666666669</v>
+          </cell>
+        </row>
+        <row r="9">
+          <cell r="D9">
+            <v>2055.0425</v>
+          </cell>
+        </row>
+        <row r="10">
+          <cell r="D10">
+            <v>2585.1075000000001</v>
+          </cell>
+        </row>
+        <row r="11">
+          <cell r="D11">
+            <v>3806.0966666666668</v>
+          </cell>
+        </row>
+        <row r="13">
+          <cell r="D13">
+            <v>10.438749999999999</v>
+          </cell>
+        </row>
+        <row r="14">
+          <cell r="D14">
+            <v>76.666666666666671</v>
+          </cell>
+        </row>
+        <row r="15">
+          <cell r="D15">
+            <v>64.628000000000014</v>
+          </cell>
+        </row>
+        <row r="16">
+          <cell r="D16">
+            <v>16.93</v>
+          </cell>
+        </row>
+        <row r="17">
+          <cell r="D17">
+            <v>31.692857142857143</v>
+          </cell>
+        </row>
+        <row r="18">
+          <cell r="D18">
+            <v>82.123333333333335</v>
+          </cell>
+        </row>
+        <row r="19">
+          <cell r="D19">
+            <v>74.316666666666663</v>
+          </cell>
+        </row>
+        <row r="20">
+          <cell r="D20">
+            <v>239.78333333333333</v>
+          </cell>
+        </row>
+        <row r="21">
+          <cell r="D21">
+            <v>121.04285714285713</v>
+          </cell>
+        </row>
+        <row r="22">
+          <cell r="D22">
+            <v>111.13333333333333</v>
+          </cell>
+        </row>
+        <row r="23">
+          <cell r="D23">
+            <v>45.542000000000002</v>
+          </cell>
+        </row>
+        <row r="24">
+          <cell r="D24">
+            <v>97.516666666666666</v>
+          </cell>
+        </row>
+        <row r="25">
+          <cell r="D25">
+            <v>48.752499999999998</v>
+          </cell>
+        </row>
+        <row r="26">
+          <cell r="D26">
+            <v>65.75</v>
+          </cell>
+        </row>
+      </sheetData>
+      <sheetData sheetId="7"/>
+      <sheetData sheetId="8">
+        <row r="7">
+          <cell r="D7">
+            <v>290</v>
+          </cell>
+        </row>
+        <row r="9">
+          <cell r="D9">
+            <v>82.123333333333335</v>
+          </cell>
+        </row>
+        <row r="10">
+          <cell r="D10">
+            <v>203.50399999999999</v>
+          </cell>
+        </row>
+        <row r="11">
+          <cell r="D11">
+            <v>74.316666666666663</v>
+          </cell>
+        </row>
+        <row r="12">
+          <cell r="D12">
+            <v>53.883749999999999</v>
+          </cell>
+        </row>
+        <row r="13">
+          <cell r="D13">
+            <v>32.527777777777779</v>
+          </cell>
+        </row>
+        <row r="14">
+          <cell r="D14">
+            <v>827</v>
+          </cell>
+        </row>
+        <row r="15">
+          <cell r="D15">
+            <v>366.3</v>
+          </cell>
+        </row>
+        <row r="16">
+          <cell r="D16">
+            <v>138.66333333333333</v>
+          </cell>
+        </row>
+        <row r="17">
+          <cell r="D17">
+            <v>67.666666666666671</v>
+          </cell>
+        </row>
+        <row r="18">
+          <cell r="D18">
+            <v>75</v>
+          </cell>
+        </row>
+        <row r="19">
+          <cell r="D19">
+            <v>95</v>
+          </cell>
+        </row>
+        <row r="20">
+          <cell r="D20">
+            <v>97.516666666666666</v>
+          </cell>
+        </row>
+        <row r="22">
+          <cell r="D22">
+            <v>18.643999999999998</v>
+          </cell>
+        </row>
+        <row r="23">
+          <cell r="D23">
+            <v>31.459999999999997</v>
+          </cell>
+        </row>
+        <row r="24">
+          <cell r="D24">
+            <v>15.280000000000001</v>
+          </cell>
+        </row>
+        <row r="25">
+          <cell r="D25">
+            <v>156.19999999999999</v>
+          </cell>
+        </row>
+        <row r="27">
+          <cell r="D27">
+            <v>31.34375</v>
+          </cell>
+        </row>
+        <row r="28">
+          <cell r="D28">
+            <v>121.04285714285713</v>
+          </cell>
+        </row>
+        <row r="29">
+          <cell r="D29">
+            <v>67.666666666666671</v>
+          </cell>
+        </row>
+      </sheetData>
+      <sheetData sheetId="9"/>
+      <sheetData sheetId="10">
+        <row r="7">
+          <cell r="D7">
+            <v>290</v>
+          </cell>
+        </row>
+        <row r="9">
+          <cell r="D9">
+            <v>82.123333333333335</v>
+          </cell>
+        </row>
+        <row r="10">
+          <cell r="D10">
+            <v>203.50399999999999</v>
+          </cell>
+        </row>
+        <row r="11">
+          <cell r="D11">
+            <v>74.316666666666663</v>
+          </cell>
+        </row>
+        <row r="12">
+          <cell r="D12">
+            <v>53.883749999999999</v>
+          </cell>
+        </row>
+        <row r="13">
+          <cell r="D13">
+            <v>32.527777777777779</v>
+          </cell>
+        </row>
+        <row r="14">
+          <cell r="D14">
+            <v>827</v>
+          </cell>
+        </row>
+        <row r="15">
+          <cell r="D15">
+            <v>366.3</v>
+          </cell>
+        </row>
+        <row r="16">
+          <cell r="D16">
+            <v>138.66333333333333</v>
+          </cell>
+        </row>
+        <row r="17">
+          <cell r="D17">
+            <v>67.666666666666671</v>
+          </cell>
+        </row>
+        <row r="18">
+          <cell r="D18">
+            <v>75</v>
+          </cell>
+        </row>
+        <row r="19">
+          <cell r="D19">
+            <v>95</v>
+          </cell>
+        </row>
+        <row r="20">
+          <cell r="D20">
+            <v>97.516666666666666</v>
+          </cell>
+        </row>
+        <row r="22">
+          <cell r="D22">
+            <v>18.643999999999998</v>
+          </cell>
+        </row>
+        <row r="23">
+          <cell r="D23">
+            <v>31.459999999999997</v>
+          </cell>
+        </row>
+        <row r="24">
+          <cell r="D24">
+            <v>15.280000000000001</v>
+          </cell>
+        </row>
+        <row r="25">
+          <cell r="D25">
+            <v>156.19999999999999</v>
+          </cell>
+        </row>
+        <row r="27">
+          <cell r="D27">
+            <v>31.34375</v>
+          </cell>
+        </row>
+        <row r="28">
+          <cell r="D28">
+            <v>121.04285714285713</v>
+          </cell>
+        </row>
+        <row r="29">
+          <cell r="D29">
+            <v>67.666666666666671</v>
+          </cell>
+        </row>
+      </sheetData>
+      <sheetData sheetId="11"/>
+      <sheetData sheetId="12">
+        <row r="7">
+          <cell r="D7">
+            <v>290</v>
+          </cell>
+        </row>
+        <row r="8">
+          <cell r="D8">
+            <v>406</v>
+          </cell>
+        </row>
+        <row r="10">
+          <cell r="C10">
+            <v>0.18</v>
+          </cell>
+          <cell r="D10">
+            <v>450</v>
+          </cell>
+        </row>
+        <row r="11">
+          <cell r="C11">
+            <v>2</v>
+          </cell>
+          <cell r="D11">
+            <v>82.123333333333335</v>
+          </cell>
+        </row>
+        <row r="12">
+          <cell r="C12">
+            <v>1.2</v>
+          </cell>
+          <cell r="D12">
+            <v>203.50399999999999</v>
+          </cell>
+        </row>
+        <row r="13">
+          <cell r="C13">
+            <v>6</v>
+          </cell>
+          <cell r="D13">
+            <v>74.316666666666663</v>
+          </cell>
+        </row>
+        <row r="14">
+          <cell r="C14">
+            <v>2</v>
+          </cell>
+          <cell r="D14">
+            <v>53.883749999999999</v>
+          </cell>
+        </row>
+        <row r="16">
+          <cell r="C16">
+            <v>1</v>
+          </cell>
+          <cell r="D16">
+            <v>108.91571428571429</v>
+          </cell>
+        </row>
+        <row r="17">
+          <cell r="C17">
+            <v>1</v>
+          </cell>
+          <cell r="D17">
+            <v>228.51499999999999</v>
+          </cell>
+        </row>
+        <row r="18">
+          <cell r="C18">
+            <v>0.8</v>
+          </cell>
+          <cell r="D18">
+            <v>45.542000000000002</v>
+          </cell>
+        </row>
+        <row r="19">
+          <cell r="C19">
+            <v>2</v>
+          </cell>
+          <cell r="D19">
+            <v>86.412499999999994</v>
+          </cell>
+        </row>
+        <row r="20">
+          <cell r="C20">
+            <v>1.4</v>
+          </cell>
+          <cell r="D20">
+            <v>135</v>
+          </cell>
+        </row>
+        <row r="21">
+          <cell r="C21">
+            <v>1.25</v>
+          </cell>
+          <cell r="D21">
+            <v>67.666666666666671</v>
+          </cell>
+        </row>
+        <row r="23">
+          <cell r="C23">
+            <v>0.6</v>
+          </cell>
+          <cell r="D23">
+            <v>95</v>
+          </cell>
+        </row>
+        <row r="24">
+          <cell r="C24">
+            <v>0.4</v>
+          </cell>
+          <cell r="D24">
+            <v>97.516666666666666</v>
+          </cell>
+        </row>
+        <row r="25">
+          <cell r="C25">
+            <v>15</v>
+          </cell>
+          <cell r="D25">
+            <v>18.643999999999998</v>
+          </cell>
+        </row>
+        <row r="26">
+          <cell r="C26">
+            <v>1.8</v>
+          </cell>
+          <cell r="D26">
+            <v>31.459999999999997</v>
+          </cell>
+        </row>
+        <row r="27">
+          <cell r="C27">
+            <v>3</v>
+          </cell>
+          <cell r="D27">
+            <v>15.280000000000001</v>
+          </cell>
+        </row>
+        <row r="28">
+          <cell r="C28">
+            <v>1.2</v>
+          </cell>
+          <cell r="D28">
+            <v>156.19999999999999</v>
+          </cell>
+        </row>
+        <row r="30">
+          <cell r="C30">
+            <v>4</v>
+          </cell>
+          <cell r="D30">
+            <v>31.34375</v>
+          </cell>
+        </row>
+        <row r="31">
+          <cell r="C31">
+            <v>0.12</v>
+          </cell>
+          <cell r="D31">
+            <v>121.04285714285713</v>
+          </cell>
+        </row>
+        <row r="32">
+          <cell r="C32">
+            <v>0.05</v>
+          </cell>
+          <cell r="D32">
+            <v>1819.1666666666667</v>
+          </cell>
+        </row>
+        <row r="33">
+          <cell r="C33">
+            <v>0.5</v>
+          </cell>
+          <cell r="D33">
+            <v>67.666666666666671</v>
+          </cell>
+        </row>
+      </sheetData>
+      <sheetData sheetId="13"/>
+      <sheetData sheetId="14"/>
+      <sheetData sheetId="15">
+        <row r="6">
+          <cell r="D6">
+            <v>2585.1075000000001</v>
+          </cell>
+        </row>
+        <row r="7">
+          <cell r="D7">
+            <v>290</v>
+          </cell>
+        </row>
+        <row r="8">
+          <cell r="D8">
+            <v>2055.0425</v>
+          </cell>
+        </row>
+        <row r="9">
+          <cell r="D9">
+            <v>3201.65</v>
+          </cell>
+        </row>
+        <row r="10">
+          <cell r="D10">
+            <v>416.66666666666669</v>
+          </cell>
+        </row>
+        <row r="12">
+          <cell r="D12">
+            <v>59.272499999999994</v>
+          </cell>
+        </row>
+        <row r="13">
+          <cell r="D13">
+            <v>82.123333333333335</v>
+          </cell>
+        </row>
+        <row r="14">
+          <cell r="D14">
+            <v>203.50399999999999</v>
+          </cell>
+        </row>
+        <row r="15">
+          <cell r="D15">
+            <v>67</v>
+          </cell>
+        </row>
+        <row r="16">
+          <cell r="D16">
+            <v>86.412499999999994</v>
+          </cell>
+        </row>
+        <row r="17">
+          <cell r="D17">
+            <v>108.91571428571429</v>
+          </cell>
+        </row>
+        <row r="18">
+          <cell r="D18">
+            <v>45.542000000000002</v>
+          </cell>
+        </row>
+        <row r="19">
+          <cell r="D19">
+            <v>54</v>
+          </cell>
+        </row>
+        <row r="20">
+          <cell r="D20">
+            <v>67.666666666666671</v>
+          </cell>
+        </row>
+        <row r="21">
+          <cell r="D21">
+            <v>97.516666666666666</v>
+          </cell>
+        </row>
+        <row r="22">
+          <cell r="D22">
+            <v>16.93</v>
+          </cell>
+        </row>
+        <row r="23">
+          <cell r="D23">
+            <v>31.459999999999997</v>
+          </cell>
+        </row>
+        <row r="24">
+          <cell r="D24">
+            <v>15.280000000000001</v>
+          </cell>
+        </row>
+        <row r="25">
+          <cell r="D25">
+            <v>105.5</v>
+          </cell>
+        </row>
+        <row r="26">
+          <cell r="D26">
+            <v>76.666666666666671</v>
+          </cell>
+        </row>
+        <row r="27">
+          <cell r="D27">
+            <v>2.2999999999999998</v>
+          </cell>
+        </row>
+        <row r="28">
+          <cell r="D28">
+            <v>35.24111111111111</v>
+          </cell>
+        </row>
+        <row r="29">
+          <cell r="D29">
+            <v>67.666666666666671</v>
+          </cell>
+        </row>
+      </sheetData>
+      <sheetData sheetId="16"/>
+      <sheetData sheetId="17">
+        <row r="6">
+          <cell r="D6">
+            <v>2585.1075000000001</v>
+          </cell>
+        </row>
+        <row r="7">
+          <cell r="D7">
+            <v>290</v>
+          </cell>
+        </row>
+        <row r="8">
+          <cell r="D8">
+            <v>2055.0425</v>
+          </cell>
+        </row>
+        <row r="9">
+          <cell r="D9">
+            <v>3201.65</v>
+          </cell>
+        </row>
+        <row r="10">
+          <cell r="D10">
+            <v>416.66666666666669</v>
+          </cell>
+        </row>
+        <row r="28">
+          <cell r="D28">
+            <v>101.5</v>
+          </cell>
+        </row>
+        <row r="29">
+          <cell r="D29">
+            <v>16</v>
+          </cell>
+        </row>
+        <row r="30">
+          <cell r="D30">
+            <v>83</v>
+          </cell>
+        </row>
+        <row r="31">
+          <cell r="D31">
+            <v>71</v>
+          </cell>
+        </row>
+        <row r="32">
+          <cell r="D32">
+            <v>18</v>
+          </cell>
+        </row>
+        <row r="33">
+          <cell r="D33">
+            <v>25</v>
+          </cell>
+        </row>
+      </sheetData>
+      <sheetData sheetId="18"/>
+      <sheetData sheetId="19"/>
+      <sheetData sheetId="20">
+        <row r="6">
+          <cell r="D6">
+            <v>4097.4525000000003</v>
+          </cell>
+        </row>
+        <row r="8">
+          <cell r="D8">
+            <v>2055.0425</v>
+          </cell>
+        </row>
+        <row r="9">
+          <cell r="D9">
+            <v>416.66666666666669</v>
+          </cell>
+        </row>
+        <row r="10">
+          <cell r="D10">
+            <v>22.5</v>
+          </cell>
+        </row>
+        <row r="19">
+          <cell r="D19">
+            <v>10</v>
+          </cell>
+        </row>
+        <row r="20">
+          <cell r="D20">
+            <v>18.643999999999998</v>
+          </cell>
+        </row>
+        <row r="21">
+          <cell r="D21">
+            <v>19.015000000000001</v>
+          </cell>
+        </row>
+        <row r="22">
+          <cell r="D22">
+            <v>39.5</v>
+          </cell>
+        </row>
+        <row r="23">
+          <cell r="D23">
+            <v>3200.94</v>
+          </cell>
+        </row>
+        <row r="24">
+          <cell r="D24">
+            <v>4270</v>
+          </cell>
+        </row>
+        <row r="25">
+          <cell r="D25">
+            <v>2904.25</v>
+          </cell>
+        </row>
+        <row r="26">
+          <cell r="D26">
+            <v>98.75333333333333</v>
+          </cell>
+        </row>
+        <row r="27">
+          <cell r="D27">
+            <v>75</v>
+          </cell>
+        </row>
+        <row r="28">
+          <cell r="D28">
+            <v>40.866666666666667</v>
+          </cell>
+        </row>
+        <row r="29">
+          <cell r="D29">
+            <v>121.04285714285713</v>
+          </cell>
+        </row>
+        <row r="30">
+          <cell r="D30">
+            <v>124.75</v>
+          </cell>
+        </row>
+      </sheetData>
+      <sheetData sheetId="21"/>
+      <sheetData sheetId="22"/>
+      <sheetData sheetId="23">
+        <row r="8">
+          <cell r="D8">
+            <v>4755.7460000000001</v>
+          </cell>
+        </row>
+        <row r="9">
+          <cell r="D9">
+            <v>3200.94</v>
+          </cell>
+        </row>
+        <row r="11">
+          <cell r="D11">
+            <v>3654.25</v>
+          </cell>
+        </row>
+        <row r="12">
+          <cell r="D12">
+            <v>19.015000000000001</v>
+          </cell>
+        </row>
+        <row r="13">
+          <cell r="D13">
+            <v>345.13750000000005</v>
+          </cell>
+        </row>
+        <row r="14">
+          <cell r="D14">
+            <v>118.33</v>
+          </cell>
+        </row>
+        <row r="15">
+          <cell r="D15">
+            <v>65.75</v>
+          </cell>
+        </row>
+        <row r="16">
+          <cell r="D16">
+            <v>19.015000000000001</v>
+          </cell>
+        </row>
+        <row r="17">
+          <cell r="D17">
+            <v>31.692857142857143</v>
+          </cell>
+        </row>
+        <row r="18">
+          <cell r="D18">
+            <v>29.24</v>
+          </cell>
+        </row>
+        <row r="19">
+          <cell r="D19">
+            <v>190.41249999999999</v>
+          </cell>
+        </row>
+        <row r="20">
+          <cell r="D20">
+            <v>59.272499999999994</v>
+          </cell>
+        </row>
+        <row r="21">
+          <cell r="D21">
+            <v>74.316666666666663</v>
+          </cell>
+        </row>
+        <row r="22">
+          <cell r="D22">
+            <v>112.16666666666667</v>
+          </cell>
+        </row>
+        <row r="23">
+          <cell r="D23">
+            <v>42.22</v>
+          </cell>
+        </row>
+      </sheetData>
+      <sheetData sheetId="24"/>
+      <sheetData sheetId="25"/>
+      <sheetData sheetId="26"/>
+      <sheetData sheetId="27"/>
+      <sheetData sheetId="28">
+        <row r="6">
+          <cell r="B6" t="str">
+            <v>Ton</v>
+          </cell>
+          <cell r="D6">
+            <v>290</v>
+          </cell>
+        </row>
+        <row r="7">
+          <cell r="B7" t="str">
+            <v>Ton</v>
+          </cell>
+          <cell r="D7">
+            <v>3637.15</v>
+          </cell>
+        </row>
+        <row r="11">
+          <cell r="B11" t="str">
+            <v>L</v>
+          </cell>
+          <cell r="C11">
+            <v>2</v>
+          </cell>
+          <cell r="D11">
+            <v>34.193333333333335</v>
+          </cell>
+        </row>
+        <row r="12">
+          <cell r="B12" t="str">
+            <v>Kg</v>
+          </cell>
+          <cell r="C12">
+            <v>1.8</v>
+          </cell>
+          <cell r="D12">
+            <v>31.34375</v>
+          </cell>
+        </row>
+        <row r="13">
+          <cell r="B13" t="str">
+            <v>L</v>
+          </cell>
+          <cell r="C13">
+            <v>2</v>
+          </cell>
+          <cell r="D13">
+            <v>67.67</v>
+          </cell>
+        </row>
+        <row r="14">
+          <cell r="B14" t="str">
+            <v>Kg</v>
+          </cell>
+          <cell r="C14">
+            <v>0.08</v>
+          </cell>
+          <cell r="D14">
+            <v>121.04285714285713</v>
+          </cell>
+        </row>
+        <row r="15">
+          <cell r="B15" t="str">
+            <v>L</v>
+          </cell>
+          <cell r="C15">
+            <v>1</v>
+          </cell>
+          <cell r="D15">
+            <v>40</v>
+          </cell>
+        </row>
+        <row r="16">
+          <cell r="B16" t="str">
+            <v>L</v>
+          </cell>
+          <cell r="C16">
+            <v>0.2</v>
+          </cell>
+          <cell r="D16">
+            <v>133.47499999999999</v>
+          </cell>
+        </row>
+        <row r="17">
+          <cell r="B17" t="str">
+            <v>L</v>
+          </cell>
+          <cell r="C17">
+            <v>1</v>
+          </cell>
+          <cell r="D17">
+            <v>25.002000000000002</v>
+          </cell>
+        </row>
+        <row r="18">
+          <cell r="B18" t="str">
+            <v>L</v>
+          </cell>
+          <cell r="C18">
+            <v>0.1</v>
+          </cell>
+          <cell r="D18">
+            <v>24.939999999999998</v>
+          </cell>
+        </row>
+        <row r="19">
+          <cell r="C19">
+            <v>0.4</v>
+          </cell>
+          <cell r="D19">
+            <v>176.96666666666667</v>
+          </cell>
+        </row>
+        <row r="20">
+          <cell r="B20" t="str">
+            <v>L</v>
+          </cell>
+          <cell r="C20">
+            <v>0.15</v>
+          </cell>
+          <cell r="D20">
+            <v>136.82000000000002</v>
+          </cell>
+        </row>
+        <row r="21">
+          <cell r="B21" t="str">
+            <v>L</v>
+          </cell>
+          <cell r="C21">
+            <v>0.4</v>
+          </cell>
+          <cell r="D21">
+            <v>261.87</v>
+          </cell>
+        </row>
+        <row r="22">
+          <cell r="B22" t="str">
+            <v>L</v>
+          </cell>
+          <cell r="C22">
+            <v>0.2</v>
+          </cell>
+          <cell r="D22">
+            <v>170.74166666666667</v>
+          </cell>
+        </row>
+        <row r="23">
+          <cell r="B23" t="str">
+            <v>L</v>
+          </cell>
+          <cell r="C23">
+            <v>1</v>
+          </cell>
+          <cell r="D23">
+            <v>39.5</v>
+          </cell>
+        </row>
+        <row r="24">
+          <cell r="B24" t="str">
+            <v>L</v>
+          </cell>
+          <cell r="C24">
+            <v>1.5</v>
+          </cell>
+          <cell r="D24">
+            <v>25.635000000000002</v>
+          </cell>
+        </row>
+        <row r="25">
+          <cell r="B25" t="str">
+            <v>Kg</v>
+          </cell>
+          <cell r="C25">
+            <v>0.6</v>
+          </cell>
+          <cell r="D25">
+            <v>53.883749999999999</v>
+          </cell>
+        </row>
+        <row r="26">
+          <cell r="B26" t="str">
+            <v>L</v>
+          </cell>
+          <cell r="C26">
+            <v>0.4</v>
+          </cell>
+          <cell r="D26">
+            <v>54</v>
+          </cell>
+        </row>
+        <row r="27">
+          <cell r="B27" t="str">
+            <v>L</v>
+          </cell>
+          <cell r="C27">
+            <v>0.1</v>
+          </cell>
+          <cell r="D27">
+            <v>24.939999999999998</v>
+          </cell>
+        </row>
+        <row r="28">
+          <cell r="D28">
+            <v>3201.65</v>
+          </cell>
+        </row>
+        <row r="29">
+          <cell r="B29" t="str">
+            <v>Ton</v>
+          </cell>
+          <cell r="C29">
+            <v>0.22</v>
+          </cell>
+          <cell r="D29">
+            <v>3806.0966666666668</v>
+          </cell>
+        </row>
+      </sheetData>
+      <sheetData sheetId="29"/>
+      <sheetData sheetId="30">
+        <row r="6">
+          <cell r="D6">
+            <v>290</v>
+          </cell>
+        </row>
+        <row r="7">
+          <cell r="D7">
+            <v>4755.7460000000001</v>
+          </cell>
+        </row>
+        <row r="8">
+          <cell r="D8">
+            <v>240</v>
+          </cell>
+        </row>
+        <row r="10">
+          <cell r="D10">
+            <v>31.34375</v>
+          </cell>
+        </row>
+        <row r="11">
+          <cell r="D11">
+            <v>121.04285714285713</v>
+          </cell>
+        </row>
+        <row r="12">
+          <cell r="D12">
+            <v>40</v>
+          </cell>
+        </row>
+        <row r="13">
+          <cell r="D13">
+            <v>25.635000000000002</v>
+          </cell>
+        </row>
+        <row r="14">
+          <cell r="D14">
+            <v>133.47499999999999</v>
+          </cell>
+        </row>
+        <row r="15">
+          <cell r="D15">
+            <v>170.74166666666667</v>
+          </cell>
+        </row>
+        <row r="16">
+          <cell r="D16">
+            <v>24.939999999999998</v>
+          </cell>
+        </row>
+        <row r="17">
+          <cell r="D17">
+            <v>103.49499999999999</v>
+          </cell>
+        </row>
+        <row r="18">
+          <cell r="D18">
+            <v>136.82000000000002</v>
+          </cell>
+        </row>
+        <row r="19">
+          <cell r="D19">
+            <v>39.5</v>
+          </cell>
+        </row>
+        <row r="20">
+          <cell r="D20">
+            <v>24.939999999999998</v>
+          </cell>
+        </row>
+        <row r="21">
+          <cell r="D21">
+            <v>324.44749999999999</v>
+          </cell>
+        </row>
+        <row r="22">
+          <cell r="D22">
+            <v>31.479999999999997</v>
+          </cell>
+        </row>
+        <row r="24">
+          <cell r="D24">
+            <v>24.939999999999998</v>
+          </cell>
+        </row>
+        <row r="25">
+          <cell r="A25" t="str">
+            <v>Adjuvante 1</v>
+          </cell>
+          <cell r="D25">
+            <v>25.635000000000002</v>
+          </cell>
+        </row>
+        <row r="26">
+          <cell r="D26">
+            <v>93.65</v>
+          </cell>
+        </row>
+        <row r="28">
+          <cell r="D28">
+            <v>3201.65</v>
+          </cell>
+        </row>
+      </sheetData>
+      <sheetData sheetId="31"/>
+      <sheetData sheetId="32">
+        <row r="6">
+          <cell r="C6">
+            <v>0.95</v>
+          </cell>
+        </row>
+      </sheetData>
+      <sheetData sheetId="33"/>
+      <sheetData sheetId="34">
+        <row r="6">
+          <cell r="D6">
+            <v>4424.1000000000004</v>
+          </cell>
+        </row>
+        <row r="7">
+          <cell r="D7">
+            <v>26.9</v>
+          </cell>
+        </row>
+        <row r="8">
+          <cell r="D8">
+            <v>290</v>
+          </cell>
+        </row>
+        <row r="10">
+          <cell r="D10">
+            <v>3132.27</v>
+          </cell>
+        </row>
+        <row r="11">
+          <cell r="D11">
+            <v>18.643999999999998</v>
+          </cell>
+        </row>
+        <row r="12">
+          <cell r="D12">
+            <v>15.280000000000001</v>
+          </cell>
+        </row>
+        <row r="13">
+          <cell r="D13">
+            <v>31.459999999999997</v>
+          </cell>
+        </row>
+        <row r="14">
+          <cell r="D14">
+            <v>54</v>
+          </cell>
+        </row>
+        <row r="15">
+          <cell r="D15">
+            <v>29.24</v>
+          </cell>
+        </row>
+        <row r="16">
+          <cell r="D16">
+            <v>31.34375</v>
+          </cell>
+        </row>
+        <row r="17">
+          <cell r="D17">
+            <v>31.479999999999997</v>
+          </cell>
+        </row>
+        <row r="18">
+          <cell r="D18">
+            <v>121.04285714285713</v>
+          </cell>
+        </row>
+        <row r="19">
+          <cell r="D19">
+            <v>129.33499999999998</v>
+          </cell>
+        </row>
+        <row r="20">
+          <cell r="D20">
+            <v>42.22</v>
+          </cell>
+        </row>
+      </sheetData>
+      <sheetData sheetId="35"/>
+      <sheetData sheetId="36">
+        <row r="6">
+          <cell r="D6">
+            <v>4424.1000000000004</v>
+          </cell>
+        </row>
+        <row r="7">
+          <cell r="C7">
+            <v>150</v>
+          </cell>
+        </row>
+        <row r="9">
+          <cell r="D9">
+            <v>31.34375</v>
+          </cell>
+        </row>
+        <row r="10">
+          <cell r="D10">
+            <v>94.43</v>
+          </cell>
+        </row>
+        <row r="11">
+          <cell r="D11">
+            <v>82.123333333333335</v>
+          </cell>
+        </row>
+        <row r="12">
+          <cell r="D12">
+            <v>136.82000000000002</v>
+          </cell>
+        </row>
+        <row r="13">
+          <cell r="D13">
+            <v>53.883749999999999</v>
+          </cell>
+        </row>
+        <row r="14">
+          <cell r="D14">
+            <v>17.75</v>
+          </cell>
+        </row>
+        <row r="15">
+          <cell r="D15">
+            <v>3806.0966666666668</v>
+          </cell>
+        </row>
+      </sheetData>
+      <sheetData sheetId="37"/>
+      <sheetData sheetId="38">
+        <row r="7">
+          <cell r="D7">
+            <v>290</v>
+          </cell>
+        </row>
+        <row r="8">
+          <cell r="D8">
+            <v>3200.94</v>
+          </cell>
+        </row>
+        <row r="9">
+          <cell r="D9">
+            <v>4097.4525000000003</v>
+          </cell>
+        </row>
+        <row r="10">
+          <cell r="D10">
+            <v>3132.27</v>
+          </cell>
+        </row>
+        <row r="11">
+          <cell r="D11">
+            <v>129.33499999999998</v>
+          </cell>
+        </row>
+        <row r="12">
+          <cell r="D12">
+            <v>121.04285714285713</v>
+          </cell>
+        </row>
+        <row r="13">
+          <cell r="D13">
+            <v>112.16666666666667</v>
+          </cell>
+        </row>
+        <row r="14">
+          <cell r="D14">
+            <v>42.22</v>
+          </cell>
+        </row>
+        <row r="15">
+          <cell r="D15">
+            <v>74.316666666666663</v>
+          </cell>
+        </row>
+        <row r="16">
+          <cell r="D16">
+            <v>324.44749999999999</v>
+          </cell>
+        </row>
+        <row r="17">
+          <cell r="D17">
+            <v>51.5</v>
+          </cell>
+        </row>
+        <row r="18">
+          <cell r="D18">
+            <v>98.75333333333333</v>
+          </cell>
+        </row>
+      </sheetData>
+      <sheetData sheetId="39"/>
+      <sheetData sheetId="40">
+        <row r="6">
+          <cell r="C6">
+            <v>5000</v>
+          </cell>
+          <cell r="D6">
+            <v>7</v>
+          </cell>
+        </row>
+        <row r="7">
+          <cell r="D7">
+            <v>4755.7460000000001</v>
+          </cell>
+        </row>
+        <row r="8">
+          <cell r="C8">
+            <v>0.8</v>
+          </cell>
+          <cell r="D8">
+            <v>3637.15</v>
+          </cell>
+        </row>
+        <row r="9">
+          <cell r="C9">
+            <v>1</v>
+          </cell>
+          <cell r="D9">
+            <v>3200.94</v>
+          </cell>
+        </row>
+        <row r="10">
+          <cell r="C10">
+            <v>2</v>
+          </cell>
+          <cell r="D10">
+            <v>25.5</v>
+          </cell>
+        </row>
+        <row r="11">
+          <cell r="C11">
+            <v>0.8</v>
+          </cell>
+          <cell r="D11">
+            <v>121.04285714285713</v>
+          </cell>
+        </row>
+        <row r="12">
+          <cell r="C12">
+            <v>1</v>
+          </cell>
+          <cell r="D12">
+            <v>59.272499999999994</v>
+          </cell>
+        </row>
+        <row r="13">
+          <cell r="C13">
+            <v>0.2</v>
+          </cell>
+          <cell r="D13">
+            <v>190.41249999999999</v>
+          </cell>
+        </row>
+        <row r="14">
+          <cell r="C14">
+            <v>4</v>
+          </cell>
+          <cell r="D14">
+            <v>96.936666666666667</v>
+          </cell>
+        </row>
+        <row r="15">
+          <cell r="C15">
+            <v>1</v>
+          </cell>
+          <cell r="D15">
+            <v>112.16666666666667</v>
+          </cell>
+        </row>
+        <row r="18">
+          <cell r="C18">
+            <v>8</v>
+          </cell>
+          <cell r="D18">
+            <v>110</v>
+          </cell>
+        </row>
+      </sheetData>
+      <sheetData sheetId="41"/>
+      <sheetData sheetId="42">
+        <row r="7">
+          <cell r="D7">
+            <v>4755.7460000000001</v>
+          </cell>
+        </row>
+        <row r="8">
+          <cell r="D8">
+            <v>2055.0425</v>
+          </cell>
+        </row>
+        <row r="9">
+          <cell r="D9">
+            <v>416.66666666666669</v>
+          </cell>
+        </row>
+        <row r="11">
+          <cell r="D11">
+            <v>40.866666666666667</v>
+          </cell>
+        </row>
+        <row r="12">
+          <cell r="D12">
+            <v>261.87</v>
+          </cell>
+        </row>
+        <row r="13">
+          <cell r="D13">
+            <v>96.936666666666667</v>
+          </cell>
+        </row>
+        <row r="14">
+          <cell r="D14">
+            <v>111.13333333333333</v>
+          </cell>
+        </row>
+        <row r="15">
+          <cell r="D15">
+            <v>53.883749999999999</v>
+          </cell>
+        </row>
+        <row r="16">
+          <cell r="D16">
+            <v>324.44749999999999</v>
+          </cell>
+        </row>
+        <row r="17">
+          <cell r="D17">
+            <v>98.75333333333333</v>
+          </cell>
+        </row>
+        <row r="18">
+          <cell r="D18">
+            <v>24.939999999999998</v>
+          </cell>
+        </row>
+        <row r="19">
+          <cell r="D19">
+            <v>19.015000000000001</v>
+          </cell>
+        </row>
+        <row r="20">
+          <cell r="D20">
+            <v>15.280000000000001</v>
+          </cell>
+        </row>
+        <row r="21">
+          <cell r="D21">
+            <v>16.93</v>
+          </cell>
+        </row>
+        <row r="22">
+          <cell r="D22">
+            <v>239.78333333333333</v>
+          </cell>
+        </row>
+        <row r="23">
+          <cell r="D23">
+            <v>320.02</v>
+          </cell>
+        </row>
+      </sheetData>
+      <sheetData sheetId="43"/>
+      <sheetData sheetId="44">
+        <row r="9">
+          <cell r="D9">
+            <v>416.66666666666669</v>
+          </cell>
+        </row>
+      </sheetData>
+      <sheetData sheetId="45"/>
+      <sheetData sheetId="46"/>
+      <sheetData sheetId="47">
+        <row r="6">
+          <cell r="D6">
+            <v>3637.15</v>
+          </cell>
+        </row>
+        <row r="7">
+          <cell r="D7">
+            <v>650</v>
+          </cell>
+        </row>
+        <row r="10">
+          <cell r="D10">
+            <v>31.34375</v>
+          </cell>
+        </row>
+        <row r="11">
+          <cell r="D11">
+            <v>67.67</v>
+          </cell>
+        </row>
+        <row r="16">
+          <cell r="D16">
+            <v>133.47499999999999</v>
+          </cell>
+        </row>
+        <row r="17">
+          <cell r="D17">
+            <v>25.002000000000002</v>
+          </cell>
+        </row>
+        <row r="18">
+          <cell r="D18">
+            <v>24.939999999999998</v>
+          </cell>
+        </row>
+        <row r="21">
+          <cell r="D21">
+            <v>261.87</v>
+          </cell>
+        </row>
+        <row r="22">
+          <cell r="D22">
+            <v>170.74166666666667</v>
+          </cell>
+        </row>
+        <row r="23">
+          <cell r="D23">
+            <v>39.5</v>
+          </cell>
+        </row>
+        <row r="25">
+          <cell r="D25">
+            <v>53.883749999999999</v>
+          </cell>
+        </row>
+      </sheetData>
+      <sheetData sheetId="48"/>
+      <sheetData sheetId="49">
+        <row r="7">
+          <cell r="D7">
+            <v>290</v>
+          </cell>
+        </row>
+        <row r="8">
+          <cell r="D8">
+            <v>2055.0425</v>
+          </cell>
+        </row>
+        <row r="9">
+          <cell r="D9">
+            <v>25.635000000000002</v>
+          </cell>
+        </row>
+        <row r="10">
+          <cell r="D10">
+            <v>31.34375</v>
+          </cell>
+        </row>
+        <row r="12">
+          <cell r="D12">
+            <v>121.04285714285713</v>
+          </cell>
+        </row>
+        <row r="13">
+          <cell r="D13">
+            <v>40</v>
+          </cell>
+        </row>
+        <row r="14">
+          <cell r="D14">
+            <v>133.47499999999999</v>
+          </cell>
+        </row>
+        <row r="15">
+          <cell r="D15">
+            <v>25.002000000000002</v>
+          </cell>
+        </row>
+        <row r="16">
+          <cell r="D16">
+            <v>24.939999999999998</v>
+          </cell>
+        </row>
+        <row r="17">
+          <cell r="D17">
+            <v>176.96666666666667</v>
+          </cell>
+        </row>
+        <row r="18">
+          <cell r="D18">
+            <v>136.82000000000002</v>
+          </cell>
+        </row>
+        <row r="19">
+          <cell r="D19">
+            <v>261.87</v>
+          </cell>
+        </row>
+        <row r="20">
+          <cell r="D20">
+            <v>170.74166666666667</v>
+          </cell>
+        </row>
+        <row r="21">
+          <cell r="D21">
+            <v>39.5</v>
+          </cell>
+        </row>
+        <row r="22">
+          <cell r="D22">
+            <v>25.635000000000002</v>
+          </cell>
+        </row>
+        <row r="23">
+          <cell r="D23">
+            <v>53.883749999999999</v>
+          </cell>
+        </row>
+        <row r="24">
+          <cell r="D24">
+            <v>54</v>
+          </cell>
+        </row>
+        <row r="25">
+          <cell r="D25">
+            <v>24.939999999999998</v>
+          </cell>
+        </row>
+        <row r="26">
+          <cell r="D26">
+            <v>3201.65</v>
+          </cell>
+        </row>
+        <row r="27">
+          <cell r="D27">
+            <v>3806.0966666666668</v>
+          </cell>
+        </row>
+      </sheetData>
+      <sheetData sheetId="50">
+        <row r="6">
+          <cell r="B6">
+            <v>4424.1000000000004</v>
+          </cell>
+        </row>
+        <row r="7">
+          <cell r="B7">
+            <v>4755.7460000000001</v>
+          </cell>
+        </row>
+        <row r="92">
+          <cell r="B92">
+            <v>1213.3333333333333</v>
+          </cell>
+        </row>
+        <row r="93">
+          <cell r="B93">
+            <v>1014.1666666666666</v>
+          </cell>
+        </row>
+      </sheetData>
+      <sheetData sheetId="51"/>
+      <sheetData sheetId="52">
+        <row r="6">
+          <cell r="D6">
+            <v>3637.15</v>
+          </cell>
+        </row>
+        <row r="9">
+          <cell r="D9">
+            <v>290</v>
+          </cell>
+        </row>
+        <row r="10">
+          <cell r="D10">
+            <v>2055.0425</v>
+          </cell>
+        </row>
+        <row r="11">
+          <cell r="D11">
+            <v>2585.1075000000001</v>
+          </cell>
+        </row>
+        <row r="12">
+          <cell r="D12">
+            <v>3201.65</v>
+          </cell>
+        </row>
+        <row r="13">
+          <cell r="D13">
+            <v>10.438749999999999</v>
+          </cell>
+        </row>
+        <row r="14">
+          <cell r="D14">
+            <v>15.437500000000002</v>
+          </cell>
+        </row>
+        <row r="15">
+          <cell r="D15">
+            <v>15.280000000000001</v>
+          </cell>
+        </row>
+        <row r="16">
+          <cell r="D16">
+            <v>31.34375</v>
+          </cell>
+        </row>
+        <row r="17">
+          <cell r="D17">
+            <v>840</v>
+          </cell>
+        </row>
+        <row r="18">
+          <cell r="D18">
+            <v>86.412499999999994</v>
+          </cell>
+        </row>
+        <row r="19">
+          <cell r="D19">
+            <v>108.91571428571429</v>
+          </cell>
+        </row>
+        <row r="20">
+          <cell r="D20">
+            <v>31.692857142857143</v>
+          </cell>
+        </row>
+        <row r="21">
+          <cell r="D21">
+            <v>53.883749999999999</v>
+          </cell>
+        </row>
+        <row r="22">
+          <cell r="D22">
+            <v>48.752499999999998</v>
+          </cell>
+        </row>
+      </sheetData>
+      <sheetData sheetId="53"/>
+      <sheetData sheetId="54">
+        <row r="7">
+          <cell r="D7">
+            <v>290</v>
+          </cell>
+        </row>
+        <row r="8">
+          <cell r="D8">
+            <v>2055.0425</v>
+          </cell>
+        </row>
+        <row r="9">
+          <cell r="D9">
+            <v>416.66666666666669</v>
+          </cell>
+        </row>
+        <row r="10">
+          <cell r="D10">
+            <v>3201.65</v>
+          </cell>
+        </row>
+        <row r="11">
+          <cell r="D11">
+            <v>3132.27</v>
+          </cell>
+        </row>
+        <row r="12">
+          <cell r="D12">
+            <v>2585.1075000000001</v>
+          </cell>
+        </row>
+        <row r="13">
+          <cell r="D13">
+            <v>320.02</v>
+          </cell>
+        </row>
+        <row r="14">
+          <cell r="D14">
+            <v>239.78333333333333</v>
+          </cell>
+        </row>
+        <row r="15">
+          <cell r="D15">
+            <v>31.34375</v>
+          </cell>
+        </row>
+        <row r="16">
+          <cell r="D16">
+            <v>133.47499999999999</v>
+          </cell>
+        </row>
+        <row r="17">
+          <cell r="D17">
+            <v>32.527777777777779</v>
+          </cell>
+        </row>
+        <row r="18">
+          <cell r="D18">
+            <v>108.91571428571429</v>
+          </cell>
+        </row>
+        <row r="19">
+          <cell r="D19">
+            <v>53.883749999999999</v>
+          </cell>
+        </row>
+        <row r="20">
+          <cell r="D20">
+            <v>31.479999999999997</v>
+          </cell>
+        </row>
+        <row r="21">
+          <cell r="D21">
+            <v>74.316666666666663</v>
+          </cell>
+        </row>
+        <row r="22">
+          <cell r="D22">
+            <v>18.643999999999998</v>
+          </cell>
+        </row>
+        <row r="23">
+          <cell r="D23">
+            <v>10.438749999999999</v>
+          </cell>
+        </row>
+        <row r="24">
+          <cell r="D24">
+            <v>19.015000000000001</v>
+          </cell>
+        </row>
+      </sheetData>
+      <sheetData sheetId="55"/>
+      <sheetData sheetId="56"/>
+      <sheetData sheetId="57"/>
+      <sheetData sheetId="58"/>
+      <sheetData sheetId="59"/>
+      <sheetData sheetId="60"/>
+      <sheetData sheetId="61"/>
+      <sheetData sheetId="62"/>
+      <sheetData sheetId="63"/>
+      <sheetData sheetId="64"/>
+      <sheetData sheetId="65"/>
+    </sheetDataSet>
+  </externalBook>
+</externalLink>
+</file>
+
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema do Office 2013 - 2022">
   <a:themeElements>
     <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
@@ -7846,32185 +10817,33306 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing41.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings39.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7E1AE22B-3837-444F-B446-5A33537361E7}">
-  <dimension ref="A1:J52"/>
+  <dimension ref="A1:W53"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="I6" sqref="I6"/>
+    <sheetView tabSelected="1" topLeftCell="A10" workbookViewId="0">
+      <selection activeCell="I28" sqref="I28"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="11.42578125" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="11.44140625" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="11.42578125" style="71"/>
-[...8 lines deleted...]
-    <col min="10" max="16384" width="11.42578125" style="71"/>
+    <col min="1" max="1" width="11.44140625" style="71"/>
+    <col min="2" max="2" width="15.5546875" style="74" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="16.109375" style="71" customWidth="1"/>
+    <col min="4" max="4" width="17.88671875" style="71" customWidth="1"/>
+    <col min="5" max="5" width="17.44140625" style="71" customWidth="1"/>
+    <col min="6" max="6" width="14.5546875" style="71" customWidth="1"/>
+    <col min="7" max="7" width="13.109375" style="71" customWidth="1"/>
+    <col min="8" max="8" width="23.44140625" style="71" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="20.44140625" style="71" bestFit="1" customWidth="1"/>
+    <col min="10" max="16384" width="11.44140625" style="71"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3"/>
-[...8 lines deleted...]
-      <c r="G2" s="227"/>
+    <row r="1" spans="2:23" ht="15" thickBot="1" x14ac:dyDescent="0.35"/>
+    <row r="2" spans="2:23" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B2" s="241" t="s">
+        <v>314</v>
+      </c>
+      <c r="C2" s="242"/>
+      <c r="D2" s="242"/>
+      <c r="E2" s="242"/>
+      <c r="F2" s="242"/>
+      <c r="G2" s="243"/>
       <c r="I2"/>
     </row>
-    <row r="3" spans="2:9" s="72" customFormat="1" ht="45.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="3" spans="2:23" s="72" customFormat="1" ht="43.8" thickBot="1" x14ac:dyDescent="0.35">
       <c r="B3" s="86" t="s">
-        <v>284</v>
+        <v>278</v>
       </c>
       <c r="C3" s="84" t="s">
-        <v>286</v>
+        <v>280</v>
       </c>
       <c r="D3" s="84" t="s">
-        <v>490</v>
+        <v>481</v>
       </c>
       <c r="E3" s="84" t="s">
-        <v>285</v>
+        <v>279</v>
       </c>
       <c r="F3" s="84" t="s">
-        <v>350</v>
+        <v>344</v>
       </c>
       <c r="G3" s="85" t="s">
-        <v>349</v>
+        <v>343</v>
       </c>
       <c r="I3"/>
     </row>
-    <row r="4" spans="2:9" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>293</v>
+    <row r="4" spans="2:23" x14ac:dyDescent="0.3">
+      <c r="B4" s="91" t="s">
+        <v>287</v>
       </c>
       <c r="C4" s="78" t="s">
-        <v>289</v>
+        <v>283</v>
       </c>
       <c r="D4" s="78" t="s">
-        <v>307</v>
-[...2 lines deleted...]
-        <v>20060.994654761904</v>
+        <v>301</v>
+      </c>
+      <c r="E4" s="204">
+        <f>'Abacate Sequeiro'!B54</f>
+        <v>18398.895125396823</v>
       </c>
       <c r="F4" s="78">
         <v>14</v>
       </c>
-      <c r="G4" s="96" t="s">
-        <v>353</v>
+      <c r="G4" s="92" t="s">
+        <v>347</v>
       </c>
       <c r="I4"/>
     </row>
-    <row r="5" spans="2:9" x14ac:dyDescent="0.25">
+    <row r="5" spans="2:23" x14ac:dyDescent="0.3">
       <c r="B5" s="89" t="s">
-        <v>294</v>
+        <v>288</v>
       </c>
       <c r="C5" s="73" t="s">
-        <v>290</v>
+        <v>284</v>
       </c>
       <c r="D5" s="73" t="s">
-        <v>308</v>
-[...2 lines deleted...]
-        <v>24999.588344761905</v>
+        <v>302</v>
+      </c>
+      <c r="E5" s="205">
+        <f>'Abacate Irrigado '!B54</f>
+        <v>22971.546375396822</v>
       </c>
       <c r="F5" s="73">
         <v>14</v>
       </c>
-      <c r="G5" s="97" t="s">
-        <v>353</v>
+      <c r="G5" s="93" t="s">
+        <v>347</v>
       </c>
       <c r="I5"/>
     </row>
-    <row r="6" spans="2:9" x14ac:dyDescent="0.25">
+    <row r="6" spans="2:23" x14ac:dyDescent="0.3">
       <c r="B6" s="89" t="s">
-        <v>539</v>
+        <v>528</v>
       </c>
       <c r="C6" s="73" t="s">
-        <v>290</v>
+        <v>284</v>
       </c>
       <c r="D6" s="73" t="s">
-        <v>540</v>
-[...2 lines deleted...]
-        <v>48652.113809523813</v>
+        <v>529</v>
+      </c>
+      <c r="E6" s="206">
+        <f>Maracujá!B63</f>
+        <v>47770.300814285714</v>
       </c>
       <c r="F6" s="73">
         <v>12</v>
       </c>
-      <c r="G6" s="97" t="s">
-        <v>353</v>
+      <c r="G6" s="93" t="s">
+        <v>347</v>
       </c>
       <c r="I6"/>
     </row>
-    <row r="7" spans="2:9" x14ac:dyDescent="0.25">
+    <row r="7" spans="2:23" x14ac:dyDescent="0.3">
       <c r="B7" s="89" t="s">
-        <v>295</v>
+        <v>551</v>
       </c>
       <c r="C7" s="73" t="s">
-        <v>290</v>
+        <v>284</v>
       </c>
       <c r="D7" s="73" t="s">
-        <v>310</v>
-[...2 lines deleted...]
-        <v>190532.3265</v>
+        <v>553</v>
+      </c>
+      <c r="E7" s="206">
+        <f>'Alho Semente'!B67</f>
+        <v>240975.93320238095</v>
       </c>
       <c r="F7" s="73">
         <v>12</v>
       </c>
-      <c r="G7" s="97" t="s">
-        <v>355</v>
+      <c r="G7" s="93" t="s">
+        <v>349</v>
       </c>
       <c r="I7"/>
     </row>
-    <row r="8" spans="2:9" x14ac:dyDescent="0.25">
+    <row r="8" spans="2:23" x14ac:dyDescent="0.3">
       <c r="B8" s="89" t="s">
-        <v>306</v>
+        <v>289</v>
       </c>
       <c r="C8" s="73" t="s">
-        <v>290</v>
+        <v>284</v>
       </c>
       <c r="D8" s="73" t="s">
-        <v>319</v>
-[...2 lines deleted...]
-        <v>53392.40183333333</v>
+        <v>304</v>
+      </c>
+      <c r="E8" s="205">
+        <f>Alho!B67</f>
+        <v>187148.3737857143</v>
       </c>
       <c r="F8" s="73">
         <v>12</v>
       </c>
-      <c r="G8" s="97" t="s">
-        <v>353</v>
+      <c r="G8" s="93" t="s">
+        <v>349</v>
       </c>
       <c r="I8"/>
     </row>
-    <row r="9" spans="2:9" x14ac:dyDescent="0.25">
+    <row r="9" spans="2:23" x14ac:dyDescent="0.3">
       <c r="B9" s="89" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
       <c r="C9" s="73" t="s">
-        <v>290</v>
+        <v>284</v>
       </c>
       <c r="D9" s="73" t="s">
-        <v>319</v>
-[...2 lines deleted...]
-        <v>57730.69433333334</v>
+        <v>313</v>
+      </c>
+      <c r="E9" s="205">
+        <f>Batata!B46</f>
+        <v>55321.508619047614</v>
       </c>
       <c r="F9" s="73">
         <v>12</v>
       </c>
-      <c r="G9" s="97" t="s">
-        <v>353</v>
+      <c r="G9" s="93" t="s">
+        <v>347</v>
       </c>
       <c r="I9"/>
     </row>
-    <row r="10" spans="2:9" x14ac:dyDescent="0.25">
+    <row r="10" spans="2:23" x14ac:dyDescent="0.3">
       <c r="B10" s="89" t="s">
-        <v>287</v>
+        <v>297</v>
       </c>
       <c r="C10" s="73" t="s">
-        <v>288</v>
+        <v>284</v>
       </c>
       <c r="D10" s="73" t="s">
-        <v>291</v>
-[...2 lines deleted...]
-        <v>13689.241655555556</v>
+        <v>313</v>
+      </c>
+      <c r="E10" s="205">
+        <f>Beterraba!B54</f>
+        <v>50888.90555952381</v>
       </c>
       <c r="F10" s="73">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>354</v>
+        <v>12</v>
+      </c>
+      <c r="G10" s="93" t="s">
+        <v>347</v>
       </c>
       <c r="I10"/>
     </row>
-    <row r="11" spans="2:9" x14ac:dyDescent="0.25">
+    <row r="11" spans="2:23" x14ac:dyDescent="0.3">
       <c r="B11" s="89" t="s">
-        <v>287</v>
+        <v>281</v>
       </c>
       <c r="C11" s="73" t="s">
-        <v>289</v>
+        <v>282</v>
       </c>
       <c r="D11" s="73" t="s">
-        <v>292</v>
-[...2 lines deleted...]
-        <v>17414.802741111111</v>
+        <v>285</v>
+      </c>
+      <c r="E11" s="205">
+        <f>'Café-Baixa'!B53</f>
+        <v>15395.226341269841</v>
       </c>
       <c r="F11" s="73">
         <v>14</v>
       </c>
-      <c r="G11" s="97" t="s">
-        <v>354</v>
+      <c r="G11" s="93" t="s">
+        <v>348</v>
+      </c>
+      <c r="H11" s="202" t="s">
+        <v>550</v>
       </c>
       <c r="I11"/>
-    </row>
-    <row r="12" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="W11" s="71">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="12" spans="2:23" x14ac:dyDescent="0.3">
       <c r="B12" s="89" t="s">
-        <v>287</v>
+        <v>281</v>
       </c>
       <c r="C12" s="73" t="s">
-        <v>290</v>
+        <v>283</v>
       </c>
       <c r="D12" s="73" t="s">
-        <v>309</v>
-[...2 lines deleted...]
-        <v>22170.288568095239</v>
+        <v>286</v>
+      </c>
+      <c r="E12" s="205">
+        <f>'Café-Média'!B52</f>
+        <v>18349.715746825397</v>
       </c>
       <c r="F12" s="73">
         <v>14</v>
       </c>
-      <c r="G12" s="97" t="s">
-        <v>354</v>
+      <c r="G12" s="93" t="s">
+        <v>348</v>
       </c>
       <c r="I12"/>
     </row>
-    <row r="13" spans="2:9" x14ac:dyDescent="0.25">
+    <row r="13" spans="2:23" x14ac:dyDescent="0.3">
       <c r="B13" s="89" t="s">
-        <v>300</v>
+        <v>281</v>
       </c>
       <c r="C13" s="73" t="s">
-        <v>290</v>
+        <v>284</v>
       </c>
       <c r="D13" s="73" t="s">
-        <v>316</v>
-[...2 lines deleted...]
-        <v>77846.635999999999</v>
+        <v>303</v>
+      </c>
+      <c r="E13" s="205">
+        <f>'Café-Alta'!B55</f>
+        <v>23131.960140476192</v>
       </c>
       <c r="F13" s="73">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>353</v>
+        <v>14</v>
+      </c>
+      <c r="G13" s="93" t="s">
+        <v>348</v>
       </c>
       <c r="I13"/>
     </row>
-    <row r="14" spans="2:9" x14ac:dyDescent="0.25">
+    <row r="14" spans="2:23" x14ac:dyDescent="0.3">
       <c r="B14" s="89" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
       <c r="C14" s="73" t="s">
-        <v>290</v>
+        <v>284</v>
       </c>
       <c r="D14" s="73" t="s">
-        <v>489</v>
-[...2 lines deleted...]
-        <v>49481.565000000002</v>
+        <v>310</v>
+      </c>
+      <c r="E14" s="205">
+        <f>Cebola!B60</f>
+        <v>82031.67</v>
       </c>
       <c r="F14" s="73">
         <v>12</v>
       </c>
-      <c r="G14" s="97" t="s">
-        <v>353</v>
+      <c r="G14" s="93" t="s">
+        <v>347</v>
       </c>
       <c r="I14"/>
     </row>
-    <row r="15" spans="2:9" x14ac:dyDescent="0.25">
+    <row r="15" spans="2:23" x14ac:dyDescent="0.3">
       <c r="B15" s="89" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
       <c r="C15" s="73" t="s">
-        <v>290</v>
+        <v>284</v>
       </c>
       <c r="D15" s="73" t="s">
-        <v>311</v>
-[...2 lines deleted...]
-        <v>49359.317999999999</v>
+        <v>480</v>
+      </c>
+      <c r="E15" s="205">
+        <f>'Cenoura Inverno'!B66</f>
+        <v>50941.611954761902</v>
       </c>
       <c r="F15" s="73">
         <v>12</v>
       </c>
-      <c r="G15" s="97" t="s">
-        <v>353</v>
+      <c r="G15" s="93" t="s">
+        <v>347</v>
       </c>
       <c r="I15"/>
     </row>
-    <row r="16" spans="2:9" x14ac:dyDescent="0.25">
+    <row r="16" spans="2:23" x14ac:dyDescent="0.3">
       <c r="B16" s="89" t="s">
-        <v>301</v>
+        <v>291</v>
       </c>
       <c r="C16" s="73" t="s">
-        <v>290</v>
+        <v>284</v>
       </c>
       <c r="D16" s="73" t="s">
-        <v>317</v>
-[...8 lines deleted...]
-        <v>353</v>
+        <v>305</v>
+      </c>
+      <c r="E16" s="205">
+        <f>'Cenoura Verão'!B66</f>
+        <v>50819.364954761906</v>
+      </c>
+      <c r="F16" s="73">
+        <v>12</v>
+      </c>
+      <c r="G16" s="93" t="s">
+        <v>347</v>
       </c>
       <c r="I16"/>
     </row>
-    <row r="17" spans="2:9" x14ac:dyDescent="0.25">
+    <row r="17" spans="2:9" x14ac:dyDescent="0.3">
       <c r="B17" s="89" t="s">
-        <v>298</v>
+        <v>295</v>
       </c>
       <c r="C17" s="73" t="s">
-        <v>288</v>
+        <v>284</v>
       </c>
       <c r="D17" s="73" t="s">
-        <v>312</v>
-[...10 lines deleted...]
-      <c r="H17" s="173"/>
+        <v>311</v>
+      </c>
+      <c r="E17" s="205">
+        <f>Feijão!B50</f>
+        <v>9830.8505000000005</v>
+      </c>
+      <c r="F17" s="97" t="s">
+        <v>345</v>
+      </c>
+      <c r="G17" s="93" t="s">
+        <v>347</v>
+      </c>
       <c r="I17"/>
     </row>
-    <row r="18" spans="2:9" x14ac:dyDescent="0.25">
+    <row r="18" spans="2:9" x14ac:dyDescent="0.3">
       <c r="B18" s="89" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="C18" s="73" t="s">
-        <v>289</v>
+        <v>282</v>
       </c>
       <c r="D18" s="73" t="s">
-        <v>313</v>
-[...10 lines deleted...]
-      <c r="H18" s="173"/>
+        <v>306</v>
+      </c>
+      <c r="E18" s="205">
+        <f>'Milho-Baixa'!B51</f>
+        <v>5556.5095952380952</v>
+      </c>
+      <c r="F18" s="97" t="s">
+        <v>345</v>
+      </c>
+      <c r="G18" s="93" t="s">
+        <v>347</v>
+      </c>
+      <c r="H18" s="158"/>
       <c r="I18"/>
     </row>
-    <row r="19" spans="2:9" x14ac:dyDescent="0.25">
+    <row r="19" spans="2:9" x14ac:dyDescent="0.3">
       <c r="B19" s="89" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="C19" s="73" t="s">
-        <v>290</v>
+        <v>283</v>
       </c>
       <c r="D19" s="73" t="s">
-        <v>314</v>
-[...10 lines deleted...]
-      <c r="H19" s="173"/>
+        <v>307</v>
+      </c>
+      <c r="E19" s="205">
+        <f>'Milho-Média'!B55</f>
+        <v>7365.6185952380956</v>
+      </c>
+      <c r="F19" s="97" t="s">
+        <v>345</v>
+      </c>
+      <c r="G19" s="93" t="s">
+        <v>347</v>
+      </c>
+      <c r="H19" s="158"/>
       <c r="I19"/>
     </row>
-    <row r="20" spans="2:9" x14ac:dyDescent="0.25">
+    <row r="20" spans="2:9" x14ac:dyDescent="0.3">
       <c r="B20" s="89" t="s">
-        <v>362</v>
+        <v>292</v>
       </c>
       <c r="C20" s="73" t="s">
-        <v>288</v>
+        <v>284</v>
       </c>
       <c r="D20" s="73" t="s">
-        <v>363</v>
-[...10 lines deleted...]
-      <c r="H20" s="173"/>
+        <v>308</v>
+      </c>
+      <c r="E20" s="205">
+        <f>'Milho-Alta'!B57</f>
+        <v>9398.144261904763</v>
+      </c>
+      <c r="F20" s="97" t="s">
+        <v>345</v>
+      </c>
+      <c r="G20" s="93" t="s">
+        <v>347</v>
+      </c>
+      <c r="H20" s="158"/>
       <c r="I20"/>
     </row>
-    <row r="21" spans="2:9" x14ac:dyDescent="0.25">
+    <row r="21" spans="2:9" x14ac:dyDescent="0.3">
       <c r="B21" s="89" t="s">
-        <v>304</v>
+        <v>356</v>
       </c>
       <c r="C21" s="73" t="s">
-        <v>290</v>
+        <v>282</v>
       </c>
       <c r="D21" s="73" t="s">
-        <v>316</v>
-[...2 lines deleted...]
-        <v>74142.618733333336</v>
+        <v>357</v>
+      </c>
+      <c r="E21" s="205">
+        <f>'Milho Silagem'!B42</f>
+        <v>7015.4459166666666</v>
       </c>
       <c r="F21" s="73">
         <v>12</v>
       </c>
-      <c r="G21" s="97" t="s">
-[...2 lines deleted...]
-      <c r="H21" s="173"/>
+      <c r="G21" s="93" t="s">
+        <v>347</v>
+      </c>
+      <c r="H21" s="158"/>
       <c r="I21"/>
     </row>
-    <row r="22" spans="2:9" x14ac:dyDescent="0.25">
+    <row r="22" spans="2:9" x14ac:dyDescent="0.3">
       <c r="B22" s="89" t="s">
-        <v>541</v>
+        <v>298</v>
       </c>
       <c r="C22" s="73" t="s">
-        <v>290</v>
-[...3 lines deleted...]
-        <v>58067.618733333336</v>
+        <v>284</v>
+      </c>
+      <c r="D22" s="73" t="s">
+        <v>310</v>
+      </c>
+      <c r="E22" s="205">
+        <f>Repolho!B56</f>
+        <v>75170.963000000003</v>
       </c>
       <c r="F22" s="73">
         <v>12</v>
       </c>
-      <c r="G22" s="97" t="s">
-[...2 lines deleted...]
-      <c r="H22" s="173"/>
+      <c r="G22" s="93" t="s">
+        <v>347</v>
+      </c>
+      <c r="H22" s="158"/>
       <c r="I22"/>
     </row>
-    <row r="23" spans="2:9" x14ac:dyDescent="0.25">
+    <row r="23" spans="2:9" x14ac:dyDescent="0.3">
       <c r="B23" s="89" t="s">
-        <v>299</v>
+        <v>530</v>
       </c>
       <c r="C23" s="73" t="s">
-        <v>290</v>
+        <v>284</v>
       </c>
       <c r="D23" s="73" t="s">
-        <v>315</v>
-[...2 lines deleted...]
-        <v>5728.9430238095238</v>
+        <v>591</v>
+      </c>
+      <c r="E23" s="207">
+        <f>Alface!B56</f>
+        <v>58395.963000000003</v>
       </c>
       <c r="F23" s="73">
         <v>12</v>
       </c>
-      <c r="G23" s="97" t="s">
+      <c r="G23" s="93" t="s">
+        <v>347</v>
+      </c>
+      <c r="H23" s="158"/>
+      <c r="I23"/>
+    </row>
+    <row r="24" spans="2:9" x14ac:dyDescent="0.3">
+      <c r="B24" s="89" t="s">
+        <v>293</v>
+      </c>
+      <c r="C24" s="73" t="s">
+        <v>284</v>
+      </c>
+      <c r="D24" s="73" t="s">
+        <v>309</v>
+      </c>
+      <c r="E24" s="205">
+        <f>Soja!B55</f>
+        <v>5775.1844190476195</v>
+      </c>
+      <c r="F24" s="73">
+        <v>11</v>
+      </c>
+      <c r="G24" s="93" t="s">
+        <v>347</v>
+      </c>
+      <c r="H24" s="158"/>
+      <c r="I24"/>
+    </row>
+    <row r="25" spans="2:9" x14ac:dyDescent="0.3">
+      <c r="B25" s="89" t="s">
+        <v>299</v>
+      </c>
+      <c r="C25" s="97" t="s">
+        <v>284</v>
+      </c>
+      <c r="D25" s="97" t="s">
+        <v>312</v>
+      </c>
+      <c r="E25" s="205">
+        <f>'Sorgo '!B45</f>
+        <v>5906.7406333333329</v>
+      </c>
+      <c r="F25" s="73">
+        <v>11</v>
+      </c>
+      <c r="G25" s="93" t="s">
+        <v>347</v>
+      </c>
+      <c r="H25" s="158"/>
+      <c r="I25"/>
+    </row>
+    <row r="26" spans="2:9" x14ac:dyDescent="0.3">
+      <c r="B26" s="99" t="s">
+        <v>358</v>
+      </c>
+      <c r="C26" s="100" t="s">
+        <v>283</v>
+      </c>
+      <c r="D26" s="100" t="s">
+        <v>482</v>
+      </c>
+      <c r="E26" s="205">
+        <f>'Sorgo Silagem'!B48</f>
+        <v>7458.5802583333334</v>
+      </c>
+      <c r="F26" s="101">
+        <v>11</v>
+      </c>
+      <c r="G26" s="102" t="s">
+        <v>347</v>
+      </c>
+      <c r="H26" s="158"/>
+      <c r="I26"/>
+    </row>
+    <row r="27" spans="2:9" x14ac:dyDescent="0.3">
+      <c r="B27" s="99" t="s">
+        <v>296</v>
+      </c>
+      <c r="C27" s="101" t="s">
+        <v>284</v>
+      </c>
+      <c r="D27" s="101" t="s">
+        <v>312</v>
+      </c>
+      <c r="E27" s="208">
+        <f>Trigo!B42</f>
+        <v>5240.1517500000009</v>
+      </c>
+      <c r="F27" s="101">
+        <v>11</v>
+      </c>
+      <c r="G27" s="102" t="s">
+        <v>347</v>
+      </c>
+      <c r="I27"/>
+    </row>
+    <row r="28" spans="2:9" x14ac:dyDescent="0.3">
+      <c r="B28" s="159" t="s">
+        <v>469</v>
+      </c>
+      <c r="C28" s="101" t="s">
+        <v>284</v>
+      </c>
+      <c r="D28" s="160" t="s">
+        <v>483</v>
+      </c>
+      <c r="E28" s="205">
+        <f>Manga!B65</f>
+        <v>31489.260750000001</v>
+      </c>
+      <c r="F28" s="101">
+        <v>14</v>
+      </c>
+      <c r="G28" s="102" t="s">
+        <v>347</v>
+      </c>
+      <c r="I28"/>
+    </row>
+    <row r="29" spans="2:9" x14ac:dyDescent="0.3">
+      <c r="B29" s="89" t="s">
+        <v>470</v>
+      </c>
+      <c r="C29" s="101" t="s">
+        <v>284</v>
+      </c>
+      <c r="D29" s="71" t="s">
+        <v>484</v>
+      </c>
+      <c r="E29" s="209">
+        <f>Uva!B71</f>
+        <v>123680.21309285714</v>
+      </c>
+      <c r="F29" s="101">
+        <v>12</v>
+      </c>
+      <c r="G29" s="102" t="s">
+        <v>347</v>
+      </c>
+      <c r="I29"/>
+    </row>
+    <row r="30" spans="2:9" x14ac:dyDescent="0.3">
+      <c r="B30" s="161" t="s">
+        <v>485</v>
+      </c>
+      <c r="C30" s="101" t="s">
+        <v>284</v>
+      </c>
+      <c r="D30" s="160" t="s">
+        <v>486</v>
+      </c>
+      <c r="E30" s="205">
+        <f>'Cana de Açúcar'!B55</f>
+        <v>7482.4402785714283</v>
+      </c>
+      <c r="F30" s="101">
+        <v>11</v>
+      </c>
+      <c r="G30" s="102" t="s">
+        <v>347</v>
+      </c>
+      <c r="I30"/>
+    </row>
+    <row r="31" spans="2:9" x14ac:dyDescent="0.3">
+      <c r="B31" s="159" t="s">
+        <v>471</v>
+      </c>
+      <c r="C31" s="101" t="s">
+        <v>284</v>
+      </c>
+      <c r="D31" s="160" t="s">
+        <v>472</v>
+      </c>
+      <c r="E31" s="205">
+        <f>Laranja!B61</f>
+        <v>26491.567235714283</v>
+      </c>
+      <c r="F31" s="101">
+        <v>14</v>
+      </c>
+      <c r="G31" s="102" t="s">
+        <v>347</v>
+      </c>
+      <c r="I31"/>
+    </row>
+    <row r="32" spans="2:9" x14ac:dyDescent="0.3">
+      <c r="B32" s="162" t="s">
+        <v>401</v>
+      </c>
+      <c r="C32" s="101" t="s">
+        <v>284</v>
+      </c>
+      <c r="D32" s="157" t="s">
+        <v>487</v>
+      </c>
+      <c r="E32" s="210">
+        <f>Banana!B48</f>
+        <v>29435.330142857143</v>
+      </c>
+      <c r="F32" s="101">
+        <v>12</v>
+      </c>
+      <c r="G32" s="102" t="s">
+        <v>347</v>
+      </c>
+      <c r="I32"/>
+    </row>
+    <row r="33" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="B33" s="163" t="s">
+        <v>488</v>
+      </c>
+      <c r="C33" s="101" t="s">
+        <v>283</v>
+      </c>
+      <c r="D33" s="164" t="s">
+        <v>489</v>
+      </c>
+      <c r="E33" s="208">
+        <f>'Abóbora Cabutiá'!B55</f>
+        <v>17101.671922619051</v>
+      </c>
+      <c r="F33" s="101">
+        <v>12</v>
+      </c>
+      <c r="G33" s="165" t="s">
+        <v>347</v>
+      </c>
+      <c r="I33"/>
+    </row>
+    <row r="34" spans="1:9" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B34" s="244" t="s">
+        <v>346</v>
+      </c>
+      <c r="C34" s="245"/>
+      <c r="D34" s="245"/>
+      <c r="E34" s="245"/>
+      <c r="F34" s="245"/>
+      <c r="G34" s="246"/>
+      <c r="I34"/>
+    </row>
+    <row r="35" spans="1:9" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="I35"/>
+    </row>
+    <row r="36" spans="1:9" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B36" s="241" t="s">
+        <v>339</v>
+      </c>
+      <c r="C36" s="242"/>
+      <c r="D36" s="242"/>
+      <c r="E36" s="242"/>
+      <c r="F36" s="242"/>
+      <c r="G36" s="242"/>
+      <c r="H36" s="243"/>
+      <c r="I36"/>
+    </row>
+    <row r="37" spans="1:9" ht="43.8" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B37" s="86" t="s">
+        <v>315</v>
+      </c>
+      <c r="C37" s="84" t="s">
+        <v>322</v>
+      </c>
+      <c r="D37" s="84" t="s">
+        <v>316</v>
+      </c>
+      <c r="E37" s="84" t="s">
         <v>353</v>
       </c>
-      <c r="H23" s="173"/>
-[...9 lines deleted...]
-      <c r="D24" s="108" t="s">
+      <c r="F37" s="84" t="s">
+        <v>324</v>
+      </c>
+      <c r="G37" s="84" t="s">
+        <v>344</v>
+      </c>
+      <c r="H37" s="85" t="s">
+        <v>333</v>
+      </c>
+      <c r="I37"/>
+    </row>
+    <row r="38" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="B38" s="247" t="s">
+        <v>317</v>
+      </c>
+      <c r="C38" s="77" t="s">
+        <v>323</v>
+      </c>
+      <c r="D38" s="78" t="s">
+        <v>320</v>
+      </c>
+      <c r="E38" s="214">
+        <v>1</v>
+      </c>
+      <c r="F38" s="78">
+        <v>12</v>
+      </c>
+      <c r="G38" s="78">
+        <v>12</v>
+      </c>
+      <c r="H38" s="217">
+        <f>'Cria Extensivo'!B28</f>
+        <v>563.5</v>
+      </c>
+      <c r="I38"/>
+    </row>
+    <row r="39" spans="1:9" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B39" s="248"/>
+      <c r="C39" s="76" t="s">
+        <v>323</v>
+      </c>
+      <c r="D39" s="73" t="s">
+        <v>321</v>
+      </c>
+      <c r="E39" s="215">
+        <v>2</v>
+      </c>
+      <c r="F39" s="73">
+        <v>12</v>
+      </c>
+      <c r="G39" s="73">
+        <v>12</v>
+      </c>
+      <c r="H39" s="218">
+        <f>'Cria Semi Intensivo'!B28</f>
+        <v>753.8</v>
+      </c>
+      <c r="I39"/>
+    </row>
+    <row r="40" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="B40" s="249" t="s">
         <v>318</v>
       </c>
-      <c r="E24" s="93">
-[...2 lines deleted...]
-      <c r="F24" s="73">
+      <c r="C40" s="77" t="s">
+        <v>326</v>
+      </c>
+      <c r="D40" s="78" t="s">
+        <v>320</v>
+      </c>
+      <c r="E40" s="214" t="s">
+        <v>336</v>
+      </c>
+      <c r="F40" s="78">
         <v>12</v>
       </c>
-      <c r="G24" s="97" t="s">
-[...12 lines deleted...]
-      <c r="D25" s="111" t="s">
+      <c r="G40" s="78">
+        <v>12</v>
+      </c>
+      <c r="H40" s="217">
+        <f>'Recria Extensivo'!B28</f>
+        <v>611.79999999999995</v>
+      </c>
+      <c r="I40"/>
+    </row>
+    <row r="41" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="B41" s="250"/>
+      <c r="C41" s="76" t="s">
+        <v>326</v>
+      </c>
+      <c r="D41" s="73" t="s">
+        <v>321</v>
+      </c>
+      <c r="E41" s="215" t="s">
+        <v>341</v>
+      </c>
+      <c r="F41" s="73">
+        <v>12</v>
+      </c>
+      <c r="G41" s="73">
+        <v>12</v>
+      </c>
+      <c r="H41" s="218">
+        <f>'Recria Semi Intensivo'!B28</f>
+        <v>731</v>
+      </c>
+      <c r="I41"/>
+    </row>
+    <row r="42" spans="1:9" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B42" s="251"/>
+      <c r="C42" s="79" t="s">
+        <v>327</v>
+      </c>
+      <c r="D42" s="80" t="s">
+        <v>330</v>
+      </c>
+      <c r="E42" s="216" t="s">
+        <v>342</v>
+      </c>
+      <c r="F42" s="80">
+        <v>12</v>
+      </c>
+      <c r="G42" s="80" t="s">
+        <v>350</v>
+      </c>
+      <c r="H42" s="219">
+        <f>'Recria Intensivo'!B28</f>
+        <v>770.6</v>
+      </c>
+      <c r="I42"/>
+    </row>
+    <row r="43" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="B43" s="247" t="s">
+        <v>319</v>
+      </c>
+      <c r="C43" s="77" t="s">
+        <v>325</v>
+      </c>
+      <c r="D43" s="78" t="s">
+        <v>320</v>
+      </c>
+      <c r="E43" s="214" t="s">
+        <v>335</v>
+      </c>
+      <c r="F43" s="78">
+        <v>12</v>
+      </c>
+      <c r="G43" s="78">
+        <v>12</v>
+      </c>
+      <c r="H43" s="217">
+        <f>'Engorda Extensivo'!B27</f>
+        <v>725</v>
+      </c>
+      <c r="I43"/>
+    </row>
+    <row r="44" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B44" s="252"/>
+      <c r="C44" s="76" t="s">
+        <v>329</v>
+      </c>
+      <c r="D44" s="73" t="s">
+        <v>321</v>
+      </c>
+      <c r="E44" s="215" t="s">
+        <v>341</v>
+      </c>
+      <c r="F44" s="73">
+        <v>12</v>
+      </c>
+      <c r="G44" s="73" t="s">
+        <v>350</v>
+      </c>
+      <c r="H44" s="218">
+        <f>'Engorda Semi Intensivo'!B27</f>
+        <v>1061</v>
+      </c>
+      <c r="I44"/>
+    </row>
+    <row r="45" spans="1:9" s="96" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A45" s="71"/>
+      <c r="B45" s="248"/>
+      <c r="C45" s="79" t="s">
+        <v>328</v>
+      </c>
+      <c r="D45" s="80" t="s">
+        <v>330</v>
+      </c>
+      <c r="E45" s="216" t="s">
+        <v>342</v>
+      </c>
+      <c r="F45" s="80">
+        <v>12</v>
+      </c>
+      <c r="G45" s="80" t="s">
+        <v>351</v>
+      </c>
+      <c r="H45" s="219">
+        <f>'Engorda Intensivo'!B27</f>
+        <v>1160.2</v>
+      </c>
+      <c r="I45"/>
+    </row>
+    <row r="46" spans="1:9" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A46" s="96"/>
+      <c r="B46" s="253" t="s">
+        <v>352</v>
+      </c>
+      <c r="C46" s="254"/>
+      <c r="D46" s="254"/>
+      <c r="E46" s="254"/>
+      <c r="F46" s="254"/>
+      <c r="G46" s="254"/>
+      <c r="H46" s="255"/>
+      <c r="I46"/>
+    </row>
+    <row r="47" spans="1:9" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A47" s="96"/>
+      <c r="B47" s="166"/>
+      <c r="C47" s="166"/>
+      <c r="D47" s="166"/>
+      <c r="E47" s="166"/>
+      <c r="F47" s="166"/>
+      <c r="G47" s="166"/>
+      <c r="H47" s="166"/>
+      <c r="I47"/>
+    </row>
+    <row r="48" spans="1:9" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B48" s="241" t="s">
+        <v>331</v>
+      </c>
+      <c r="C48" s="242"/>
+      <c r="D48" s="242"/>
+      <c r="E48" s="242"/>
+      <c r="F48" s="243"/>
+      <c r="I48"/>
+    </row>
+    <row r="49" spans="2:10" ht="43.8" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B49" s="81" t="s">
+        <v>332</v>
+      </c>
+      <c r="C49" s="82" t="s">
+        <v>354</v>
+      </c>
+      <c r="D49" s="82" t="s">
+        <v>334</v>
+      </c>
+      <c r="E49" s="82" t="s">
+        <v>344</v>
+      </c>
+      <c r="F49" s="83" t="s">
+        <v>333</v>
+      </c>
+      <c r="G49" s="75"/>
+      <c r="H49" s="75"/>
+      <c r="I49"/>
+      <c r="J49" s="90"/>
+    </row>
+    <row r="50" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B50" s="167" t="s">
+        <v>320</v>
+      </c>
+      <c r="C50" s="168" t="s">
+        <v>490</v>
+      </c>
+      <c r="D50" s="168">
+        <v>8</v>
+      </c>
+      <c r="E50" s="169">
+        <v>12</v>
+      </c>
+      <c r="F50" s="220">
+        <f>'Leite Extensivo'!B34</f>
+        <v>11217.7</v>
+      </c>
+      <c r="I50"/>
+      <c r="J50" s="90"/>
+    </row>
+    <row r="51" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B51" s="87" t="s">
+        <v>321</v>
+      </c>
+      <c r="C51" s="73" t="s">
         <v>491</v>
       </c>
-      <c r="E25" s="93">
-[...2 lines deleted...]
-      <c r="F25" s="112">
+      <c r="D51" s="73" t="s">
+        <v>337</v>
+      </c>
+      <c r="E51" s="94">
         <v>12</v>
       </c>
-      <c r="G25" s="113" t="s">
-[...18 lines deleted...]
-      <c r="F26" s="112">
+      <c r="F51" s="218">
+        <f>'Leite - Semi-intensivo '!B34</f>
+        <v>13631.52</v>
+      </c>
+      <c r="H51" s="90"/>
+      <c r="I51"/>
+      <c r="J51" s="90"/>
+    </row>
+    <row r="52" spans="2:10" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B52" s="88" t="s">
+        <v>330</v>
+      </c>
+      <c r="C52" s="80" t="s">
+        <v>340</v>
+      </c>
+      <c r="D52" s="80" t="s">
+        <v>338</v>
+      </c>
+      <c r="E52" s="95">
         <v>12</v>
       </c>
-      <c r="G26" s="113" t="s">
-[...483 lines deleted...]
-      <c r="F52" s="224"/>
+      <c r="F52" s="219">
+        <f>'Leite - Intensivo'!B35</f>
+        <v>15049.599999999999</v>
+      </c>
+      <c r="H52" s="90"/>
       <c r="I52"/>
+    </row>
+    <row r="53" spans="2:10" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B53" s="238" t="s">
+        <v>355</v>
+      </c>
+      <c r="C53" s="239"/>
+      <c r="D53" s="239"/>
+      <c r="E53" s="239"/>
+      <c r="F53" s="240"/>
+      <c r="I53"/>
     </row>
   </sheetData>
   <mergeCells count="9">
-    <mergeCell ref="B52:F52"/>
+    <mergeCell ref="B53:F53"/>
     <mergeCell ref="B2:G2"/>
-    <mergeCell ref="B33:G33"/>
-[...5 lines deleted...]
-    <mergeCell ref="B47:F47"/>
+    <mergeCell ref="B34:G34"/>
+    <mergeCell ref="B36:H36"/>
+    <mergeCell ref="B38:B39"/>
+    <mergeCell ref="B40:B42"/>
+    <mergeCell ref="B43:B45"/>
+    <mergeCell ref="B46:H46"/>
+    <mergeCell ref="B48:F48"/>
   </mergeCells>
   <phoneticPr fontId="9" type="noConversion"/>
   <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EE220ABA-3C33-4837-80E6-0551EFCFA6FC}">
   <dimension ref="A1:E71"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection sqref="A1:E73"/>
+    <sheetView topLeftCell="A54" workbookViewId="0">
+      <selection sqref="A1:E72"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="27.42578125" bestFit="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="5" width="13.28515625" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="27.44140625" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="22.44140625" customWidth="1"/>
+    <col min="3" max="3" width="14.5546875" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="13.44140625" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="13.33203125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B1" s="243" t="s">
+    <row r="1" spans="1:5" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="222"/>
+      <c r="B1" s="223" t="s">
         <v>0</v>
       </c>
-      <c r="C1" s="243"/>
-[...15 lines deleted...]
-      <c r="C3" s="251" t="s">
+      <c r="C1" s="223"/>
+      <c r="D1" s="223"/>
+      <c r="E1" s="223"/>
+    </row>
+    <row r="2" spans="1:5" ht="33" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="222"/>
+      <c r="B2" s="223"/>
+      <c r="C2" s="223"/>
+      <c r="D2" s="223"/>
+      <c r="E2" s="223"/>
+    </row>
+    <row r="3" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A3" s="280" t="s">
+        <v>531</v>
+      </c>
+      <c r="B3" s="280"/>
+      <c r="C3" s="260" t="s">
         <v>2</v>
       </c>
-      <c r="D3" s="252"/>
-[...18 lines deleted...]
-      <c r="C5" s="251" t="s">
+      <c r="D3" s="261"/>
+      <c r="E3" s="262"/>
+    </row>
+    <row r="4" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A4" s="281" t="s">
+        <v>493</v>
+      </c>
+      <c r="B4" s="281"/>
+      <c r="C4" s="260" t="s">
+        <v>532</v>
+      </c>
+      <c r="D4" s="261"/>
+      <c r="E4" s="262"/>
+    </row>
+    <row r="5" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A5" s="259" t="s">
+        <v>554</v>
+      </c>
+      <c r="B5" s="259"/>
+      <c r="C5" s="260" t="s">
         <v>5</v>
       </c>
-      <c r="D5" s="252"/>
-[...23 lines deleted...]
-      <c r="A8" s="241" t="s">
+      <c r="D5" s="261"/>
+      <c r="E5" s="262"/>
+    </row>
+    <row r="6" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A6" s="230" t="s">
+        <v>566</v>
+      </c>
+      <c r="B6" s="232"/>
+      <c r="C6" s="260" t="s">
+        <v>270</v>
+      </c>
+      <c r="D6" s="261"/>
+      <c r="E6" s="262"/>
+    </row>
+    <row r="7" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A7" s="265" t="s">
+        <v>446</v>
+      </c>
+      <c r="B7" s="266"/>
+      <c r="C7" s="266"/>
+      <c r="D7" s="266"/>
+      <c r="E7" s="267"/>
+    </row>
+    <row r="8" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A8" s="233" t="s">
         <v>6</v>
       </c>
-      <c r="B8" s="241"/>
-[...5 lines deleted...]
-      <c r="A9" s="259" t="s">
+      <c r="B8" s="233"/>
+      <c r="C8" s="233"/>
+      <c r="D8" s="233"/>
+      <c r="E8" s="233"/>
+    </row>
+    <row r="9" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A9" s="234" t="s">
         <v>7</v>
       </c>
-      <c r="B9" s="259"/>
-[...4 lines deleted...]
-    <row r="10" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B9" s="234"/>
+      <c r="C9" s="234"/>
+      <c r="D9" s="234"/>
+      <c r="E9" s="234"/>
+    </row>
+    <row r="10" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A10" s="15" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="48" t="s">
         <v>9</v>
       </c>
       <c r="C10" s="48" t="s">
         <v>10</v>
       </c>
       <c r="D10" s="48" t="s">
         <v>11</v>
       </c>
       <c r="E10" s="48" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="11" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A11" s="216" t="s">
+    <row r="11" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A11" s="195" t="s">
         <v>197</v>
       </c>
-      <c r="B11" s="217" t="s">
-[...2 lines deleted...]
-      <c r="C11" s="218">
+      <c r="B11" s="196" t="s">
+        <v>533</v>
+      </c>
+      <c r="C11" s="197">
         <v>952</v>
       </c>
-      <c r="D11" s="219">
+      <c r="D11" s="198">
         <v>2.7</v>
       </c>
-      <c r="E11" s="219">
+      <c r="E11" s="198">
         <f>C11*D11</f>
         <v>2570.4</v>
       </c>
     </row>
-    <row r="12" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A12" s="16" t="s">
         <v>75</v>
       </c>
       <c r="B12" s="16" t="s">
         <v>14</v>
       </c>
       <c r="C12" s="24">
         <v>1</v>
       </c>
       <c r="D12" s="23">
-        <v>2217.105</v>
+        <f>'[1]Referência Maracujá'!D8</f>
+        <v>2055.0425</v>
       </c>
       <c r="E12" s="23">
         <f t="shared" ref="E12:E38" si="0">PRODUCT(C12*D12)</f>
-        <v>2217.105</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2055.0425</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A13" s="16" t="s">
         <v>15</v>
       </c>
       <c r="B13" s="16" t="s">
         <v>60</v>
       </c>
       <c r="C13" s="24">
         <v>1.5</v>
       </c>
       <c r="D13" s="23">
-        <v>379</v>
+        <f>'[1]Referência Maracujá'!D7</f>
+        <v>290</v>
       </c>
       <c r="E13" s="23">
         <f t="shared" si="0"/>
-        <v>568.5</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:5" x14ac:dyDescent="0.25">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A14" s="16" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
       <c r="B14" s="16" t="s">
         <v>60</v>
       </c>
       <c r="C14" s="24">
         <v>0.6</v>
       </c>
       <c r="D14" s="23">
-        <v>2115</v>
+        <f>'[1]Referência Maracujá'!D6</f>
+        <v>2585.1075000000001</v>
       </c>
       <c r="E14" s="23">
         <f t="shared" si="0"/>
-        <v>1269</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1551.0645</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A15" s="16" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="B15" s="16" t="s">
         <v>60</v>
       </c>
       <c r="C15" s="24">
         <v>0.5</v>
       </c>
       <c r="D15" s="23">
-        <v>2747.2550000000001</v>
+        <f>'[1]Referência Maracujá'!D9</f>
+        <v>3201.65</v>
       </c>
       <c r="E15" s="23">
         <f t="shared" si="0"/>
-        <v>1373.6275000000001</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1600.825</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A16" s="16" t="s">
         <v>67</v>
       </c>
       <c r="B16" s="16" t="s">
         <v>60</v>
       </c>
       <c r="C16" s="24">
         <v>5</v>
       </c>
       <c r="D16" s="23">
-        <v>407</v>
+        <f>'[1]Referência Maracujá'!D10</f>
+        <v>416.66666666666669</v>
       </c>
       <c r="E16" s="23">
         <f t="shared" si="0"/>
-        <v>2035</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2083.3333333333335</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A17" s="16" t="s">
         <v>16</v>
       </c>
       <c r="B17" s="16" t="s">
         <v>17</v>
       </c>
       <c r="C17" s="16">
         <v>1</v>
       </c>
       <c r="D17" s="23">
-        <v>73.674999999999997</v>
+        <f>'[1]Referência Abacate'!D12</f>
+        <v>59.272499999999994</v>
       </c>
       <c r="E17" s="23">
         <f t="shared" si="0"/>
-        <v>73.674999999999997</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+        <v>59.272499999999994</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A18" s="16" t="s">
         <v>18</v>
       </c>
       <c r="B18" s="16" t="s">
         <v>17</v>
       </c>
       <c r="C18" s="16">
         <v>2</v>
       </c>
       <c r="D18" s="23">
-        <v>72.666666666666671</v>
+        <f>'[1]Referência Abacate'!D13</f>
+        <v>82.123333333333335</v>
       </c>
       <c r="E18" s="23">
         <f>PRODUCT(C18*D18)</f>
-        <v>145.33333333333334</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+        <v>164.24666666666667</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A19" s="16" t="s">
         <v>19</v>
       </c>
       <c r="B19" s="16" t="s">
         <v>17</v>
       </c>
       <c r="C19" s="16">
         <v>2</v>
       </c>
       <c r="D19" s="23">
-        <v>219</v>
+        <f>'[1]Referência Abacate'!D14</f>
+        <v>203.50399999999999</v>
       </c>
       <c r="E19" s="23">
         <f t="shared" si="0"/>
-        <v>438</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+        <v>407.00799999999998</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A20" s="16" t="s">
         <v>21</v>
       </c>
       <c r="B20" s="16" t="s">
         <v>17</v>
       </c>
       <c r="C20" s="16">
         <v>1</v>
       </c>
       <c r="D20" s="23">
-        <v>144.1</v>
+        <f>'[1]Referência Abacate'!D17</f>
+        <v>108.91571428571429</v>
       </c>
       <c r="E20" s="23">
         <f t="shared" si="0"/>
-        <v>144.1</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+        <v>108.91571428571429</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A21" s="16" t="s">
         <v>22</v>
       </c>
       <c r="B21" s="16" t="s">
         <v>17</v>
       </c>
       <c r="C21" s="16">
         <v>0.3</v>
       </c>
       <c r="D21" s="23">
-        <v>55.830000000000005</v>
+        <f>'[1]Referência Abacate'!D18</f>
+        <v>45.542000000000002</v>
       </c>
       <c r="E21" s="23">
         <f t="shared" si="0"/>
-        <v>16.749000000000002</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+        <v>13.662599999999999</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A22" s="16" t="s">
         <v>23</v>
       </c>
       <c r="B22" s="16" t="s">
         <v>17</v>
       </c>
       <c r="C22" s="16">
         <v>2</v>
       </c>
       <c r="D22" s="23">
-        <v>55.830000000000005</v>
+        <f>'[1]Referência Abacate'!D18</f>
+        <v>45.542000000000002</v>
       </c>
       <c r="E22" s="23">
         <f t="shared" si="0"/>
-        <v>111.66000000000001</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+        <v>91.084000000000003</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A23" s="16" t="s">
-        <v>547</v>
+        <v>534</v>
       </c>
       <c r="B23" s="16" t="s">
         <v>17</v>
       </c>
       <c r="C23" s="16">
         <v>0.4</v>
       </c>
       <c r="D23" s="23">
-        <v>106</v>
+        <f>'[1]Referência Abacate'!D19</f>
+        <v>54</v>
       </c>
       <c r="E23" s="23">
         <f t="shared" si="0"/>
-        <v>42.400000000000006</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+        <v>21.6</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A24" s="16" t="s">
         <v>26</v>
       </c>
       <c r="B24" s="16" t="s">
         <v>17</v>
       </c>
       <c r="C24" s="16">
         <v>0.4</v>
       </c>
       <c r="D24" s="23">
-        <v>134.5</v>
+        <f>'[1]Referência Abacate'!D21</f>
+        <v>97.516666666666666</v>
       </c>
       <c r="E24" s="23">
         <f t="shared" si="0"/>
-        <v>53.800000000000004</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+        <v>39.006666666666668</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A25" s="16" t="s">
         <v>32</v>
       </c>
       <c r="B25" s="16" t="s">
         <v>17</v>
       </c>
       <c r="C25" s="16">
         <v>3</v>
       </c>
       <c r="D25" s="23">
-        <v>24.929999999999996</v>
+        <f>'[1]Referência Abacate'!D22</f>
+        <v>16.93</v>
       </c>
       <c r="E25" s="23">
         <f t="shared" si="0"/>
-        <v>74.789999999999992</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+        <v>50.79</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A26" s="16" t="s">
         <v>33</v>
       </c>
       <c r="B26" s="16" t="s">
         <v>17</v>
       </c>
       <c r="C26" s="16">
         <v>3</v>
       </c>
       <c r="D26" s="23">
-        <v>32.586666666666666</v>
+        <f>'[1]Referência Abacate'!D23</f>
+        <v>31.459999999999997</v>
       </c>
       <c r="E26" s="23">
         <f t="shared" si="0"/>
-        <v>97.759999999999991</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+        <v>94.38</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A27" s="16" t="s">
         <v>34</v>
       </c>
       <c r="B27" s="16" t="s">
         <v>17</v>
       </c>
       <c r="C27" s="16">
         <v>6</v>
       </c>
       <c r="D27" s="23">
-        <v>22.48</v>
+        <f>'[1]Referência Abacate'!D24</f>
+        <v>15.280000000000001</v>
       </c>
       <c r="E27" s="23">
         <f t="shared" si="0"/>
-        <v>134.88</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+        <v>91.68</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A28" s="16" t="s">
         <v>35</v>
       </c>
       <c r="B28" s="16" t="s">
         <v>17</v>
       </c>
       <c r="C28" s="16">
         <v>3</v>
       </c>
       <c r="D28" s="23">
+        <f>'[1]Referência Abacate'!D25</f>
         <v>105.5</v>
       </c>
       <c r="E28" s="23">
         <f t="shared" si="0"/>
         <v>316.5</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A29" s="16" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
       <c r="B29" s="16" t="s">
         <v>17</v>
       </c>
       <c r="C29" s="16">
         <v>3</v>
       </c>
       <c r="D29" s="23">
-        <v>67</v>
+        <f>'[1]Referência Abacate'!D26</f>
+        <v>76.666666666666671</v>
       </c>
       <c r="E29" s="23">
         <f t="shared" si="0"/>
-        <v>201</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A30" s="16" t="s">
         <v>29</v>
       </c>
       <c r="B30" s="16" t="s">
         <v>17</v>
       </c>
       <c r="C30" s="16">
         <v>2</v>
       </c>
       <c r="D30" s="23">
-        <v>2.8</v>
+        <f>'[1]Referência Abacate'!D27</f>
+        <v>2.2999999999999998</v>
       </c>
       <c r="E30" s="23">
         <f t="shared" si="0"/>
-        <v>5.6</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.5999999999999996</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A31" s="16" t="s">
         <v>29</v>
       </c>
       <c r="B31" s="16" t="s">
         <v>17</v>
       </c>
       <c r="C31" s="16">
         <v>1.2</v>
       </c>
       <c r="D31" s="23">
-        <v>35.563333333333333</v>
+        <f>'[1]Referência Abacate'!D28</f>
+        <v>35.24111111111111</v>
       </c>
       <c r="E31" s="23">
         <f t="shared" si="0"/>
-        <v>42.675999999999995</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+        <v>42.289333333333332</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A32" s="16" t="s">
         <v>30</v>
       </c>
       <c r="B32" s="16" t="s">
         <v>17</v>
       </c>
       <c r="C32" s="16">
         <v>1</v>
       </c>
       <c r="D32" s="23">
+        <f>'[1]Referência Abacate'!D25</f>
         <v>105.5</v>
       </c>
       <c r="E32" s="23">
         <f t="shared" si="0"/>
         <v>105.5</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A33" s="16" t="s">
-        <v>548</v>
+        <v>535</v>
       </c>
       <c r="B33" s="16" t="s">
         <v>17</v>
       </c>
       <c r="C33" s="24">
-        <v>250</v>
+        <v>25</v>
       </c>
       <c r="D33" s="23">
-        <v>10</v>
+        <f>'[1]Referência Maracujá'!D28</f>
+        <v>101.5</v>
       </c>
       <c r="E33" s="23">
         <f t="shared" si="0"/>
-        <v>2500</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2537.5</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A34" s="16" t="s">
-        <v>549</v>
+        <v>536</v>
       </c>
       <c r="B34" s="16" t="s">
         <v>17</v>
       </c>
       <c r="C34" s="24">
         <v>5</v>
       </c>
       <c r="D34" s="23">
-        <v>15</v>
+        <f>'[1]Referência Maracujá'!D29</f>
+        <v>16</v>
       </c>
       <c r="E34" s="23">
         <f t="shared" si="0"/>
-        <v>75</v>
-[...4 lines deleted...]
-        <v>550</v>
+        <v>80</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A35" s="199" t="s">
+        <v>537</v>
       </c>
       <c r="B35" s="16" t="s">
-        <v>546</v>
+        <v>533</v>
       </c>
       <c r="C35" s="24">
         <v>61</v>
       </c>
       <c r="D35" s="23">
+        <f>'[1]Referência Maracujá'!D30</f>
         <v>83</v>
       </c>
       <c r="E35" s="23">
         <f t="shared" si="0"/>
         <v>5063</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>551</v>
+    <row r="36" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A36" s="199" t="s">
+        <v>538</v>
       </c>
       <c r="B36" s="16" t="s">
-        <v>546</v>
+        <v>533</v>
       </c>
       <c r="C36" s="24">
         <v>30</v>
       </c>
       <c r="D36" s="23">
+        <f>'[1]Referência Maracujá'!D31</f>
         <v>71</v>
       </c>
       <c r="E36" s="23">
         <f t="shared" si="0"/>
         <v>2130</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>552</v>
+    <row r="37" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A37" s="199" t="s">
+        <v>539</v>
       </c>
       <c r="B37" s="16" t="s">
-        <v>546</v>
+        <v>533</v>
       </c>
       <c r="C37" s="24">
         <v>308</v>
       </c>
       <c r="D37" s="23">
+        <f>'[1]Referência Maracujá'!D32</f>
         <v>18</v>
       </c>
       <c r="E37" s="23">
         <f t="shared" si="0"/>
         <v>5544</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>553</v>
+    <row r="38" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A38" s="200" t="s">
+        <v>540</v>
       </c>
       <c r="B38" s="16" t="s">
-        <v>546</v>
+        <v>533</v>
       </c>
       <c r="C38" s="24">
         <v>136</v>
       </c>
       <c r="D38" s="23">
+        <f>'[1]Referência Maracujá'!D33</f>
         <v>25</v>
       </c>
       <c r="E38" s="23">
         <f t="shared" si="0"/>
         <v>3400</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A39" s="3" t="s">
         <v>36</v>
       </c>
       <c r="B39" s="3"/>
       <c r="C39" s="4"/>
       <c r="D39" s="4"/>
       <c r="E39" s="4">
         <f>SUM(E12:E38)</f>
-        <v>28179.655833333331</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+        <v>28320.300814285714</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A40" s="22" t="s">
         <v>37</v>
       </c>
       <c r="B40" s="22"/>
-      <c r="C40" s="122"/>
+      <c r="C40" s="109"/>
       <c r="D40" s="22"/>
       <c r="E40" s="22"/>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A41" s="16" t="s">
         <v>38</v>
       </c>
       <c r="B41" s="16" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="C41" s="24">
         <v>3</v>
       </c>
       <c r="D41" s="23">
         <v>140</v>
       </c>
       <c r="E41" s="23">
         <f t="shared" ref="E41:E50" si="1">PRODUCT(C41*D41)</f>
         <v>420</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A42" s="16" t="s">
         <v>40</v>
       </c>
       <c r="B42" s="16" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="C42" s="24">
         <v>4</v>
       </c>
       <c r="D42" s="23">
         <v>140</v>
       </c>
       <c r="E42" s="23">
         <f>PRODUCT(C42*D42)</f>
         <v>560</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A43" s="16" t="s">
         <v>41</v>
       </c>
       <c r="B43" s="16" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="C43" s="24">
         <v>3</v>
       </c>
       <c r="D43" s="23">
         <v>140</v>
       </c>
       <c r="E43" s="23">
         <f t="shared" ref="E43:E47" si="2">PRODUCT(C43*D43)</f>
         <v>420</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A44" s="16" t="s">
         <v>86</v>
       </c>
       <c r="B44" s="16" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="C44" s="24">
         <v>10</v>
       </c>
       <c r="D44" s="23">
         <v>140</v>
       </c>
       <c r="E44" s="23">
         <f t="shared" si="2"/>
         <v>1400</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A45" s="16" t="s">
-        <v>554</v>
+        <v>541</v>
       </c>
       <c r="B45" s="16" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="C45" s="24">
         <v>20</v>
       </c>
       <c r="D45" s="23">
         <v>140</v>
       </c>
       <c r="E45" s="23">
         <f t="shared" si="2"/>
         <v>2800</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A46" s="16" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="B46" s="16" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="C46" s="24">
         <v>20</v>
       </c>
       <c r="D46" s="23">
         <v>140</v>
       </c>
       <c r="E46" s="23">
         <f t="shared" si="2"/>
         <v>2800</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A47" s="16" t="s">
-        <v>555</v>
+        <v>542</v>
       </c>
       <c r="B47" s="16" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="C47" s="24">
         <v>10</v>
       </c>
       <c r="D47" s="23">
         <v>140</v>
       </c>
       <c r="E47" s="23">
         <f t="shared" si="2"/>
         <v>1400</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A48" s="16" t="s">
-        <v>556</v>
+        <v>543</v>
       </c>
       <c r="B48" s="16" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="C48" s="24">
         <v>15</v>
       </c>
       <c r="D48" s="23">
         <v>140</v>
       </c>
       <c r="E48" s="23">
         <f t="shared" si="1"/>
         <v>2100</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A49" s="16" t="s">
         <v>43</v>
       </c>
       <c r="B49" s="16" t="s">
         <v>48</v>
       </c>
       <c r="C49" s="24">
         <v>1</v>
       </c>
       <c r="D49" s="23">
         <v>1550</v>
       </c>
       <c r="E49" s="23">
         <f t="shared" si="1"/>
         <v>1550</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A50" s="16" t="s">
         <v>44</v>
       </c>
       <c r="B50" s="16" t="s">
         <v>48</v>
       </c>
       <c r="C50" s="24">
         <v>1</v>
       </c>
       <c r="D50" s="23">
         <v>1550</v>
       </c>
       <c r="E50" s="23">
         <f t="shared" si="1"/>
         <v>1550</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A51" s="3" t="s">
         <v>45</v>
       </c>
       <c r="B51" s="3"/>
       <c r="C51" s="4"/>
       <c r="D51" s="4"/>
       <c r="E51" s="4">
         <f>SUM(E41:E50)</f>
         <v>15000</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A52" s="22" t="s">
         <v>46</v>
       </c>
       <c r="B52" s="22"/>
-      <c r="C52" s="122"/>
+      <c r="C52" s="109"/>
       <c r="D52" s="22"/>
       <c r="E52" s="22"/>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A53" s="16" t="s">
         <v>47</v>
       </c>
       <c r="B53" s="16" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
       <c r="C53" s="24">
         <v>0.2</v>
       </c>
       <c r="D53" s="23">
         <v>21500</v>
       </c>
       <c r="E53" s="23">
         <f>PRODUCT(C53*D53)</f>
         <v>4300</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A54" s="16" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="B54" s="16" t="s">
         <v>48</v>
       </c>
       <c r="C54" s="24">
         <v>1</v>
       </c>
       <c r="D54" s="23">
         <v>150</v>
       </c>
       <c r="E54" s="23">
         <f>PRODUCT(C54*D54)</f>
         <v>150</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A55" s="64" t="s">
         <v>51</v>
       </c>
       <c r="B55" s="65"/>
       <c r="C55" s="66"/>
       <c r="D55" s="66"/>
       <c r="E55" s="67">
         <f>SUM(E53:E54)</f>
         <v>4450</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A56" s="130" t="s">
+    <row r="56" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A56" s="117" t="s">
         <v>65</v>
       </c>
-      <c r="B56" s="130"/>
-[...2 lines deleted...]
-      <c r="E56" s="132">
+      <c r="B56" s="117"/>
+      <c r="C56" s="118"/>
+      <c r="D56" s="117"/>
+      <c r="E56" s="119">
         <f>SUM(E39+E51+E55)</f>
-        <v>47629.655833333331</v>
-[...3 lines deleted...]
-      <c r="A59" s="260" t="s">
+        <v>47770.300814285714</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A59" s="235" t="s">
         <v>53</v>
       </c>
-      <c r="B59" s="261"/>
-[...1 lines deleted...]
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B59" s="236"/>
+    </row>
+    <row r="60" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A60" s="15" t="s">
         <v>8</v>
       </c>
       <c r="B60" s="25">
         <f>E39</f>
-        <v>28179.655833333331</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+        <v>28320.300814285714</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A61" s="22" t="s">
         <v>37</v>
       </c>
       <c r="B61" s="25">
         <f>E51</f>
         <v>15000</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A62" s="22" t="s">
         <v>46</v>
       </c>
       <c r="B62" s="25">
         <f>E55</f>
         <v>4450</v>
       </c>
     </row>
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A63" s="14" t="s">
         <v>52</v>
       </c>
       <c r="B63" s="26">
         <f>E56</f>
-        <v>47629.655833333331</v>
-[...10 lines deleted...]
-    <row r="67" spans="1:4" x14ac:dyDescent="0.25">
+        <v>47770.300814285714</v>
+      </c>
+    </row>
+    <row r="66" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A66" s="221" t="s">
+        <v>556</v>
+      </c>
+      <c r="B66" s="221"/>
+      <c r="C66" s="221"/>
+      <c r="D66" s="221"/>
+    </row>
+    <row r="67" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A67" t="s">
         <v>54</v>
       </c>
     </row>
-    <row r="68" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A68" s="240" t="s">
+    <row r="68" spans="1:4" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A68" s="237" t="s">
         <v>55</v>
       </c>
-      <c r="B68" s="240"/>
-[...4 lines deleted...]
-      <c r="A69" s="240" t="s">
+      <c r="B68" s="237"/>
+      <c r="C68" s="237"/>
+      <c r="D68" s="237"/>
+    </row>
+    <row r="69" spans="1:4" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A69" s="237" t="s">
         <v>56</v>
       </c>
-      <c r="B69" s="240"/>
-[...4 lines deleted...]
-      <c r="A70" s="240" t="s">
+      <c r="B69" s="237"/>
+      <c r="C69" s="237"/>
+      <c r="D69" s="237"/>
+    </row>
+    <row r="70" spans="1:4" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A70" s="237" t="s">
         <v>57</v>
       </c>
-      <c r="B70" s="240"/>
-[...4 lines deleted...]
-      <c r="A71" s="240" t="s">
+      <c r="B70" s="237"/>
+      <c r="C70" s="237"/>
+      <c r="D70" s="237"/>
+    </row>
+    <row r="71" spans="1:4" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A71" s="237" t="s">
         <v>58</v>
       </c>
-      <c r="B71" s="240"/>
+      <c r="B71" s="237"/>
     </row>
   </sheetData>
   <mergeCells count="23">
-    <mergeCell ref="A71:B71"/>
-[...5 lines deleted...]
-    <mergeCell ref="C70:D70"/>
+    <mergeCell ref="A1:A2"/>
+    <mergeCell ref="B1:E2"/>
+    <mergeCell ref="A3:B3"/>
+    <mergeCell ref="C3:E3"/>
+    <mergeCell ref="A4:B4"/>
+    <mergeCell ref="C4:E4"/>
     <mergeCell ref="A66:B66"/>
     <mergeCell ref="C66:D66"/>
     <mergeCell ref="A9:E9"/>
     <mergeCell ref="A59:B59"/>
     <mergeCell ref="A5:B5"/>
     <mergeCell ref="C5:E5"/>
     <mergeCell ref="A6:B6"/>
     <mergeCell ref="C6:E6"/>
     <mergeCell ref="A7:E7"/>
     <mergeCell ref="A8:E8"/>
-    <mergeCell ref="A1:A2"/>
-[...4 lines deleted...]
-    <mergeCell ref="C4:E4"/>
+    <mergeCell ref="A71:B71"/>
+    <mergeCell ref="A68:B68"/>
+    <mergeCell ref="C68:D68"/>
+    <mergeCell ref="A69:B69"/>
+    <mergeCell ref="C69:D69"/>
+    <mergeCell ref="A70:B70"/>
+    <mergeCell ref="C70:D70"/>
   </mergeCells>
   <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C655309A-EE60-461B-BD78-8838E1E90D8E}">
   <dimension ref="A1:E75"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection sqref="A1:E79"/>
+    <sheetView topLeftCell="A35" workbookViewId="0">
+      <selection sqref="A1:E76"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="31.28515625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="4" width="15.28515625" customWidth="1"/>
+    <col min="1" max="1" width="31.33203125" customWidth="1"/>
+    <col min="2" max="2" width="14.88671875" customWidth="1"/>
+    <col min="3" max="3" width="16.33203125" customWidth="1"/>
+    <col min="4" max="4" width="15.33203125" customWidth="1"/>
     <col min="5" max="5" width="15" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B1" s="243" t="s">
+    <row r="1" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="222"/>
+      <c r="B1" s="223" t="s">
         <v>0</v>
       </c>
-      <c r="C1" s="243"/>
-[...15 lines deleted...]
-      <c r="C3" s="251" t="s">
+      <c r="C1" s="223"/>
+      <c r="D1" s="223"/>
+      <c r="E1" s="223"/>
+    </row>
+    <row r="2" spans="1:5" ht="32.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="222"/>
+      <c r="B2" s="223"/>
+      <c r="C2" s="223"/>
+      <c r="D2" s="223"/>
+      <c r="E2" s="223"/>
+    </row>
+    <row r="3" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A3" s="280" t="s">
+        <v>525</v>
+      </c>
+      <c r="B3" s="280"/>
+      <c r="C3" s="260" t="s">
+        <v>254</v>
+      </c>
+      <c r="D3" s="261"/>
+      <c r="E3" s="262"/>
+    </row>
+    <row r="4" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A4" s="281" t="s">
+        <v>66</v>
+      </c>
+      <c r="B4" s="281"/>
+      <c r="C4" s="260" t="s">
+        <v>526</v>
+      </c>
+      <c r="D4" s="261"/>
+      <c r="E4" s="262"/>
+    </row>
+    <row r="5" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A5" s="259" t="s">
+        <v>554</v>
+      </c>
+      <c r="B5" s="259"/>
+      <c r="C5" s="260" t="s">
+        <v>72</v>
+      </c>
+      <c r="D5" s="261"/>
+      <c r="E5" s="262"/>
+    </row>
+    <row r="6" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A6" s="230" t="s">
+        <v>567</v>
+      </c>
+      <c r="B6" s="229"/>
+      <c r="C6" s="260" t="s">
         <v>255</v>
       </c>
-      <c r="D3" s="252"/>
-[...45 lines deleted...]
-      <c r="A8" s="241" t="s">
+      <c r="D6" s="261"/>
+      <c r="E6" s="262"/>
+    </row>
+    <row r="7" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A7" s="265" t="s">
+        <v>73</v>
+      </c>
+      <c r="B7" s="266"/>
+      <c r="C7" s="266"/>
+      <c r="D7" s="266"/>
+      <c r="E7" s="267"/>
+    </row>
+    <row r="8" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A8" s="233" t="s">
         <v>6</v>
       </c>
-      <c r="B8" s="241"/>
-[...5 lines deleted...]
-      <c r="A9" s="259" t="s">
+      <c r="B8" s="233"/>
+      <c r="C8" s="233"/>
+      <c r="D8" s="233"/>
+      <c r="E8" s="233"/>
+    </row>
+    <row r="9" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A9" s="234" t="s">
         <v>7</v>
       </c>
-      <c r="B9" s="259"/>
-[...4 lines deleted...]
-    <row r="10" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B9" s="234"/>
+      <c r="C9" s="234"/>
+      <c r="D9" s="234"/>
+      <c r="E9" s="234"/>
+    </row>
+    <row r="10" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A10" s="15" t="s">
         <v>74</v>
       </c>
       <c r="B10" s="48" t="s">
         <v>9</v>
       </c>
       <c r="C10" s="48" t="s">
         <v>10</v>
       </c>
       <c r="D10" s="48" t="s">
         <v>11</v>
       </c>
       <c r="E10" s="69" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="11" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A11" s="16" t="s">
         <v>75</v>
       </c>
       <c r="B11" s="16" t="s">
         <v>14</v>
       </c>
       <c r="C11" s="30">
         <v>3.3</v>
       </c>
       <c r="D11" s="18">
-        <v>3454.54</v>
+        <f>'[1] Referência Alho'!D6</f>
+        <v>4097.4525000000003</v>
       </c>
       <c r="E11" s="18">
         <f>C11*D11</f>
-        <v>11399.982</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:5" x14ac:dyDescent="0.25">
+        <v>13521.59325</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A12" s="16" t="s">
         <v>76</v>
       </c>
       <c r="B12" s="16" t="s">
         <v>14</v>
       </c>
       <c r="C12" s="16">
         <v>10</v>
       </c>
       <c r="D12" s="18">
-        <v>379</v>
+        <v>290</v>
       </c>
       <c r="E12" s="18">
         <f>C12*D12</f>
-        <v>3790</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2900</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A13" s="16" t="s">
         <v>77</v>
       </c>
       <c r="B13" s="16" t="s">
         <v>14</v>
       </c>
       <c r="C13" s="16">
         <v>3.2</v>
       </c>
       <c r="D13" s="18">
-        <v>2217.105</v>
+        <f>'[1] Referência Alho'!D8</f>
+        <v>2055.0425</v>
       </c>
       <c r="E13" s="18">
         <f>C13*D13</f>
-        <v>7094.7360000000008</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6576.1360000000004</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A14" s="16" t="s">
         <v>67</v>
       </c>
       <c r="B14" s="16" t="s">
         <v>14</v>
       </c>
       <c r="C14" s="16">
         <v>10</v>
       </c>
       <c r="D14" s="18">
-        <v>407</v>
+        <f>'[1] Referência Alho'!D9</f>
+        <v>416.66666666666669</v>
       </c>
       <c r="E14" s="18">
         <f>C14*D14</f>
-        <v>4070</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4166.666666666667</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A15" s="16" t="s">
         <v>78</v>
       </c>
       <c r="B15" s="16" t="s">
         <v>79</v>
       </c>
       <c r="C15" s="16">
         <v>3000</v>
       </c>
       <c r="D15" s="18">
         <v>33</v>
       </c>
       <c r="E15" s="18">
         <f>C15*D15</f>
         <v>99000</v>
       </c>
     </row>
-    <row r="16" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A16" s="3" t="s">
         <v>36</v>
       </c>
       <c r="B16" s="31"/>
       <c r="C16" s="32"/>
       <c r="D16" s="32"/>
       <c r="E16" s="4">
         <f>SUM(E11:E15)</f>
-        <v>125354.71799999999</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+        <v>126164.39591666666</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A17" s="22" t="s">
         <v>80</v>
       </c>
       <c r="B17" s="22"/>
       <c r="C17" s="33"/>
       <c r="D17" s="22"/>
       <c r="E17" s="5"/>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A18" s="16" t="s">
         <v>81</v>
       </c>
       <c r="B18" s="16" t="s">
         <v>82</v>
       </c>
-      <c r="C18" s="123">
+      <c r="C18" s="110">
         <v>6</v>
       </c>
-      <c r="D18" s="139">
+      <c r="D18" s="126">
         <v>150</v>
       </c>
       <c r="E18" s="23">
         <f t="shared" ref="E18:E24" si="0">C18*D18</f>
         <v>900</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A19" s="16" t="s">
         <v>83</v>
       </c>
       <c r="B19" s="16" t="s">
         <v>48</v>
       </c>
-      <c r="C19" s="123">
+      <c r="C19" s="110">
         <v>80</v>
       </c>
-      <c r="D19" s="139">
+      <c r="D19" s="126">
         <v>150</v>
       </c>
       <c r="E19" s="23">
         <f t="shared" si="0"/>
         <v>12000</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A20" s="34" t="s">
         <v>84</v>
       </c>
       <c r="B20" s="34" t="s">
         <v>82</v>
       </c>
       <c r="C20" s="35">
         <v>6</v>
       </c>
-      <c r="D20" s="139">
+      <c r="D20" s="126">
         <v>150</v>
       </c>
       <c r="E20" s="23">
         <f t="shared" si="0"/>
         <v>900</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A21" s="34" t="s">
         <v>85</v>
       </c>
       <c r="B21" s="16" t="s">
         <v>48</v>
       </c>
       <c r="C21" s="35">
         <v>80</v>
       </c>
-      <c r="D21" s="139">
+      <c r="D21" s="126">
         <v>150</v>
       </c>
       <c r="E21" s="23">
         <f>C21*D21</f>
         <v>12000</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A22" s="16" t="s">
         <v>86</v>
       </c>
       <c r="B22" s="16" t="s">
         <v>48</v>
       </c>
-      <c r="C22" s="123">
+      <c r="C22" s="110">
         <v>50</v>
       </c>
       <c r="D22" s="36">
         <v>150</v>
       </c>
       <c r="E22" s="23">
         <f t="shared" si="0"/>
         <v>7500</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A23" s="34" t="s">
         <v>87</v>
       </c>
       <c r="B23" s="34" t="s">
         <v>82</v>
       </c>
       <c r="C23" s="35">
         <v>10</v>
       </c>
       <c r="D23" s="36">
         <v>126</v>
       </c>
       <c r="E23" s="23">
         <f t="shared" si="0"/>
         <v>1260</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A24" s="16" t="s">
         <v>88</v>
       </c>
       <c r="B24" s="16" t="s">
         <v>89</v>
       </c>
-      <c r="C24" s="123">
+      <c r="C24" s="110">
         <v>10</v>
       </c>
       <c r="D24" s="23">
         <v>1300</v>
       </c>
       <c r="E24" s="23">
         <f t="shared" si="0"/>
         <v>13000</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A25" s="3" t="s">
         <v>45</v>
       </c>
       <c r="B25" s="31"/>
       <c r="C25" s="32"/>
       <c r="D25" s="32"/>
       <c r="E25" s="4">
         <f>SUM(E18:E24)</f>
         <v>47560</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A26" s="22" t="s">
         <v>90</v>
       </c>
       <c r="B26" s="22"/>
       <c r="C26" s="33"/>
       <c r="D26" s="22"/>
       <c r="E26" s="5"/>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A27" s="16" t="s">
         <v>91</v>
       </c>
       <c r="B27" s="16" t="s">
         <v>79</v>
       </c>
-      <c r="C27" s="123">
+      <c r="C27" s="110">
         <v>50</v>
       </c>
       <c r="D27" s="23">
-        <v>8.5</v>
+        <f>'[1] Referência Alho'!D19</f>
+        <v>10</v>
       </c>
       <c r="E27" s="23">
         <f>C27*D27</f>
-        <v>425</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A28" s="16" t="s">
         <v>32</v>
       </c>
       <c r="B28" s="16" t="s">
         <v>79</v>
       </c>
-      <c r="C28" s="123">
+      <c r="C28" s="110">
         <v>12</v>
       </c>
       <c r="D28" s="23">
-        <v>22</v>
+        <f>'[1] Referência Alho'!D20</f>
+        <v>18.643999999999998</v>
       </c>
       <c r="E28" s="23">
         <f t="shared" ref="E28:E39" si="1">C28*D28</f>
-        <v>264</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+        <v>223.72799999999998</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A29" s="16" t="s">
         <v>33</v>
       </c>
       <c r="B29" s="16" t="s">
         <v>92</v>
       </c>
-      <c r="C29" s="123">
+      <c r="C29" s="110">
         <v>6</v>
       </c>
       <c r="D29" s="23">
-        <v>20</v>
+        <f>'[1] Referência Alho'!D21</f>
+        <v>19.015000000000001</v>
       </c>
       <c r="E29" s="23">
         <f t="shared" si="1"/>
-        <v>120</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+        <v>114.09</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A30" s="16" t="s">
         <v>34</v>
       </c>
       <c r="B30" s="16" t="s">
         <v>92</v>
       </c>
-      <c r="C30" s="123">
+      <c r="C30" s="110">
         <v>4</v>
       </c>
       <c r="D30" s="23">
-        <v>15</v>
+        <f>'[1] Referência Alho'!D22</f>
+        <v>39.5</v>
       </c>
       <c r="E30" s="23">
         <f t="shared" si="1"/>
-        <v>60</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A31" s="16" t="s">
         <v>93</v>
       </c>
       <c r="B31" s="16" t="s">
         <v>14</v>
       </c>
-      <c r="C31" s="123">
+      <c r="C31" s="110">
         <v>2.5</v>
       </c>
       <c r="D31" s="23">
-        <v>3700</v>
+        <f>'[1] Referência Alho'!D23</f>
+        <v>3200.94</v>
       </c>
       <c r="E31" s="23">
         <f t="shared" si="1"/>
-        <v>9250</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8002.35</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A32" s="16" t="s">
         <v>94</v>
       </c>
       <c r="B32" s="16" t="s">
         <v>14</v>
       </c>
-      <c r="C32" s="123">
+      <c r="C32" s="110">
         <v>2</v>
       </c>
       <c r="D32" s="23">
-        <v>3845</v>
+        <f>'[1] Referência Alho'!D24</f>
+        <v>4270</v>
       </c>
       <c r="E32" s="23">
         <f t="shared" si="1"/>
-        <v>7690</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8540</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A33" s="16" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="B33" s="16" t="s">
         <v>14</v>
       </c>
-      <c r="C33" s="123">
+      <c r="C33" s="110">
         <v>0.6</v>
       </c>
       <c r="D33" s="23">
-        <v>2969.02</v>
+        <f>'[1] Referência Alho'!D25</f>
+        <v>2904.25</v>
       </c>
       <c r="E33" s="23">
         <f t="shared" si="1"/>
-        <v>1781.412</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1742.55</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A34" s="16" t="s">
         <v>16</v>
       </c>
       <c r="B34" s="16" t="s">
         <v>79</v>
       </c>
       <c r="C34" s="16">
         <v>12</v>
       </c>
       <c r="D34" s="23">
-        <v>91.6</v>
+        <f>'[1] Referência Alho'!D26</f>
+        <v>98.75333333333333</v>
       </c>
       <c r="E34" s="23">
         <f t="shared" si="1"/>
-        <v>1099.1999999999998</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1185.04</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A35" s="16" t="s">
         <v>18</v>
       </c>
       <c r="B35" s="16" t="s">
         <v>79</v>
       </c>
       <c r="C35" s="16">
         <v>6</v>
       </c>
       <c r="D35" s="23">
+        <f>'[1] Referência Alho'!D27</f>
         <v>75</v>
       </c>
       <c r="E35" s="23">
         <f t="shared" si="1"/>
         <v>450</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A36" s="16" t="s">
         <v>21</v>
       </c>
       <c r="B36" s="16" t="s">
         <v>92</v>
       </c>
       <c r="C36" s="16">
         <v>1.5</v>
       </c>
       <c r="D36" s="23">
-        <v>41</v>
+        <f>'[1] Referência Alho'!D28</f>
+        <v>40.866666666666667</v>
       </c>
       <c r="E36" s="23">
         <f t="shared" si="1"/>
-        <v>61.5</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+        <v>61.3</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A37" s="16" t="s">
         <v>29</v>
       </c>
       <c r="B37" s="16" t="s">
         <v>79</v>
       </c>
       <c r="C37" s="16">
         <v>0.1</v>
       </c>
       <c r="D37" s="23">
-        <v>177.95</v>
+        <f>'[1] Referência Alho'!D29</f>
+        <v>121.04285714285713</v>
       </c>
       <c r="E37" s="23">
         <f t="shared" si="1"/>
-        <v>17.794999999999998</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+        <v>12.104285714285714</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A38" s="16" t="s">
         <v>30</v>
       </c>
       <c r="B38" s="16" t="s">
         <v>92</v>
       </c>
       <c r="C38" s="16">
         <v>0.5</v>
       </c>
       <c r="D38" s="23">
-        <v>152.44999999999999</v>
+        <f>'[1] Referência Alho'!D30</f>
+        <v>124.75</v>
       </c>
       <c r="E38" s="23">
         <f t="shared" si="1"/>
-        <v>76.224999999999994</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+        <v>62.375</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A39" s="16" t="s">
         <v>22</v>
       </c>
       <c r="B39" s="16" t="s">
         <v>79</v>
       </c>
       <c r="C39" s="16">
         <v>3</v>
       </c>
       <c r="D39" s="23">
         <v>50</v>
       </c>
       <c r="E39" s="23">
         <f t="shared" si="1"/>
         <v>150</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A40" s="3" t="s">
         <v>51</v>
       </c>
       <c r="B40" s="31"/>
       <c r="C40" s="32"/>
       <c r="D40" s="32"/>
       <c r="E40" s="4">
         <f>SUM(E27,E28:E39)</f>
-        <v>21445.131999999998</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+        <v>21201.537285714283</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A41" s="22" t="s">
         <v>95</v>
       </c>
       <c r="B41" s="22"/>
       <c r="C41" s="33"/>
       <c r="D41" s="22"/>
       <c r="E41" s="5"/>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A42" s="16" t="s">
         <v>96</v>
       </c>
       <c r="B42" s="16" t="s">
         <v>82</v>
       </c>
       <c r="C42" s="16">
         <v>6</v>
       </c>
       <c r="D42" s="23">
         <v>150</v>
       </c>
       <c r="E42" s="23">
         <f>C42*D42</f>
         <v>900</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A43" s="16" t="s">
         <v>97</v>
       </c>
       <c r="B43" s="16" t="s">
         <v>82</v>
       </c>
       <c r="C43" s="16">
         <v>6</v>
       </c>
       <c r="D43" s="23">
         <v>150</v>
       </c>
       <c r="E43" s="23">
         <f t="shared" ref="E43:E49" si="2">C43*D43</f>
         <v>900</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A44" s="16" t="s">
         <v>98</v>
       </c>
       <c r="B44" s="16" t="s">
         <v>82</v>
       </c>
       <c r="C44" s="16">
         <v>6</v>
       </c>
       <c r="D44" s="23">
         <v>150</v>
       </c>
       <c r="E44" s="23">
         <f t="shared" si="2"/>
         <v>900</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A45" s="137" t="s">
+    <row r="45" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A45" s="124" t="s">
         <v>99</v>
       </c>
       <c r="B45" s="16" t="s">
         <v>82</v>
       </c>
       <c r="C45" s="16">
         <v>6</v>
       </c>
       <c r="D45" s="23">
         <v>150</v>
       </c>
       <c r="E45" s="23">
         <f t="shared" si="2"/>
         <v>900</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>538</v>
+    <row r="46" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A46" s="124" t="s">
+        <v>527</v>
       </c>
       <c r="B46" s="16" t="s">
         <v>82</v>
       </c>
       <c r="C46" s="16">
         <v>8</v>
       </c>
       <c r="D46" s="23">
         <v>150</v>
       </c>
       <c r="E46" s="23">
         <f t="shared" si="2"/>
         <v>1200</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A47" s="16" t="s">
         <v>100</v>
       </c>
       <c r="B47" s="16" t="s">
         <v>48</v>
       </c>
       <c r="C47" s="16">
         <v>10</v>
       </c>
       <c r="D47" s="23">
         <v>126</v>
       </c>
       <c r="E47" s="23">
         <f t="shared" si="2"/>
         <v>1260</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A48" s="16" t="s">
         <v>101</v>
       </c>
       <c r="B48" s="16" t="s">
         <v>82</v>
       </c>
       <c r="C48" s="16">
         <v>10</v>
       </c>
       <c r="D48" s="23">
         <v>150</v>
       </c>
       <c r="E48" s="23">
         <f t="shared" si="2"/>
         <v>1500</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A49" s="16" t="s">
         <v>44</v>
       </c>
       <c r="B49" s="16" t="s">
-        <v>450</v>
+        <v>442</v>
       </c>
       <c r="C49" s="16">
         <v>1</v>
       </c>
       <c r="D49" s="23">
         <v>3000</v>
       </c>
       <c r="E49" s="23">
         <f t="shared" si="2"/>
         <v>3000</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A50" s="3" t="s">
         <v>102</v>
       </c>
       <c r="B50" s="3"/>
       <c r="C50" s="4"/>
       <c r="D50" s="4"/>
       <c r="E50" s="4">
         <f>SUM(E42:E49)</f>
         <v>10560</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A51" s="15" t="s">
         <v>103</v>
       </c>
       <c r="B51" s="15"/>
       <c r="C51" s="25"/>
       <c r="D51" s="25"/>
       <c r="E51" s="25"/>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A52" s="16" t="s">
         <v>104</v>
       </c>
       <c r="B52" s="16" t="s">
         <v>105</v>
       </c>
       <c r="C52" s="16">
         <v>1800</v>
       </c>
       <c r="D52" s="23">
         <v>5.8</v>
       </c>
       <c r="E52" s="23">
         <f>C52*D52</f>
         <v>10440</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A53" s="16" t="s">
         <v>106</v>
       </c>
       <c r="B53" s="16" t="s">
         <v>63</v>
       </c>
       <c r="C53" s="16">
         <v>20</v>
       </c>
       <c r="D53" s="23">
         <v>150</v>
       </c>
       <c r="E53" s="23">
         <f>C53*D53</f>
         <v>3000</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A54" s="16" t="s">
         <v>107</v>
       </c>
       <c r="B54" s="16" t="s">
         <v>48</v>
       </c>
       <c r="C54" s="16">
         <v>70</v>
       </c>
       <c r="D54" s="23">
         <v>150</v>
       </c>
       <c r="E54" s="23">
         <f>C54*D54</f>
         <v>10500</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A55" s="16" t="s">
         <v>108</v>
       </c>
       <c r="B55" s="16" t="s">
         <v>48</v>
       </c>
       <c r="C55" s="16">
         <v>1</v>
       </c>
       <c r="D55" s="23">
         <v>2550</v>
       </c>
       <c r="E55" s="23">
         <f>C55*D55</f>
         <v>2550</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A56" s="16" t="s">
         <v>109</v>
       </c>
       <c r="B56" s="16" t="s">
         <v>48</v>
       </c>
       <c r="C56" s="16">
         <v>60</v>
       </c>
       <c r="D56" s="23">
         <v>150</v>
       </c>
       <c r="E56" s="23">
         <f>C56*D56</f>
         <v>9000</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A57" s="3" t="s">
         <v>110</v>
       </c>
       <c r="B57" s="31"/>
       <c r="C57" s="32"/>
       <c r="D57" s="32"/>
       <c r="E57" s="4">
         <f>SUM(E52:E56)</f>
         <v>35490</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A58" s="37" t="s">
         <v>52</v>
       </c>
       <c r="B58" s="37"/>
       <c r="C58" s="37"/>
       <c r="D58" s="37"/>
       <c r="E58" s="38">
         <f>SUM(E16,E25,E40,E50,E57)</f>
-        <v>240409.84999999998</v>
-[...3 lines deleted...]
-      <c r="A61" s="260" t="s">
+        <v>240975.93320238095</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A61" s="235" t="s">
         <v>53</v>
       </c>
-      <c r="B61" s="261"/>
-[...1 lines deleted...]
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B61" s="236"/>
+    </row>
+    <row r="62" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A62" s="15" t="str">
         <f>A10</f>
         <v>1-Preparo de solo/Plantio</v>
       </c>
       <c r="B62" s="25">
         <f>E16</f>
-        <v>125354.71799999999</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+        <v>126164.39591666666</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A63" s="22" t="str">
         <f>A17</f>
         <v>2-Serviços</v>
       </c>
       <c r="B63" s="25">
         <f>E25</f>
         <v>47560</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A64" s="22" t="str">
         <f>A26</f>
         <v>3-Tratos Culturais</v>
       </c>
       <c r="B64" s="25">
         <f>E40</f>
-        <v>21445.131999999998</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:4" x14ac:dyDescent="0.25">
+        <v>21201.537285714283</v>
+      </c>
+    </row>
+    <row r="65" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A65" s="22" t="str">
         <f>A41</f>
         <v>4-Serviços</v>
       </c>
       <c r="B65" s="25">
         <f>E50</f>
         <v>10560</v>
       </c>
     </row>
-    <row r="66" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A66" s="22" t="str">
         <f>A51</f>
         <v>5-Outros Custos</v>
       </c>
       <c r="B66" s="25">
         <f>E57</f>
         <v>35490</v>
       </c>
     </row>
-    <row r="67" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A67" s="11" t="s">
         <v>52</v>
       </c>
       <c r="B67" s="38">
         <f>E58</f>
-        <v>240409.84999999998</v>
-[...10 lines deleted...]
-    <row r="71" spans="1:4" x14ac:dyDescent="0.25">
+        <v>240975.93320238095</v>
+      </c>
+    </row>
+    <row r="70" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A70" s="221" t="s">
+        <v>556</v>
+      </c>
+      <c r="B70" s="221"/>
+      <c r="C70" s="221"/>
+      <c r="D70" s="221"/>
+    </row>
+    <row r="71" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A71" t="s">
         <v>54</v>
       </c>
     </row>
-    <row r="72" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A72" s="240" t="s">
+    <row r="72" spans="1:4" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A72" s="237" t="s">
         <v>55</v>
       </c>
-      <c r="B72" s="240"/>
-[...12 lines deleted...]
-      <c r="A74" s="240" t="s">
+      <c r="B72" s="237"/>
+      <c r="C72" s="237"/>
+      <c r="D72" s="237"/>
+    </row>
+    <row r="73" spans="1:4" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A73" s="98" t="s">
+        <v>507</v>
+      </c>
+      <c r="B73" s="98"/>
+      <c r="C73" s="237"/>
+      <c r="D73" s="237"/>
+    </row>
+    <row r="74" spans="1:4" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A74" s="237" t="s">
         <v>57</v>
       </c>
-      <c r="B74" s="240"/>
-[...7 lines deleted...]
-      <c r="B75" s="240"/>
+      <c r="B74" s="237"/>
+      <c r="C74" s="237"/>
+      <c r="D74" s="237"/>
+    </row>
+    <row r="75" spans="1:4" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A75" s="237" t="s">
+        <v>508</v>
+      </c>
+      <c r="B75" s="237"/>
     </row>
   </sheetData>
   <mergeCells count="22">
-    <mergeCell ref="C73:D73"/>
-[...8 lines deleted...]
-    <mergeCell ref="C72:D72"/>
     <mergeCell ref="A8:E8"/>
     <mergeCell ref="A1:A2"/>
     <mergeCell ref="B1:E2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="C3:E3"/>
     <mergeCell ref="A4:B4"/>
     <mergeCell ref="C4:E4"/>
     <mergeCell ref="A5:B5"/>
     <mergeCell ref="C5:E5"/>
     <mergeCell ref="A6:B6"/>
     <mergeCell ref="C6:E6"/>
     <mergeCell ref="A7:E7"/>
+    <mergeCell ref="C73:D73"/>
+    <mergeCell ref="A74:B74"/>
+    <mergeCell ref="C74:D74"/>
+    <mergeCell ref="A75:B75"/>
+    <mergeCell ref="A9:E9"/>
+    <mergeCell ref="A61:B61"/>
+    <mergeCell ref="A70:B70"/>
+    <mergeCell ref="C70:D70"/>
+    <mergeCell ref="A72:B72"/>
+    <mergeCell ref="C72:D72"/>
   </mergeCells>
   <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="360" verticalDpi="360" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C221B780-2366-4BD4-BFE6-CB451E12FDBE}">
   <dimension ref="A1:E75"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection sqref="A1:E80"/>
+    <sheetView topLeftCell="A38" workbookViewId="0">
+      <selection sqref="A1:A2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="28.5703125" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="5" width="14.42578125" customWidth="1"/>
+    <col min="1" max="1" width="28.5546875" customWidth="1"/>
+    <col min="2" max="2" width="15.109375" customWidth="1"/>
+    <col min="3" max="3" width="18.88671875" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="15.33203125" customWidth="1"/>
+    <col min="5" max="5" width="14.44140625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B1" s="243" t="s">
+    <row r="1" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="222"/>
+      <c r="B1" s="223" t="s">
         <v>0</v>
       </c>
-      <c r="C1" s="243"/>
-[...11 lines deleted...]
-      <c r="A3" s="276" t="s">
+      <c r="C1" s="223"/>
+      <c r="D1" s="223"/>
+      <c r="E1" s="223"/>
+    </row>
+    <row r="2" spans="1:5" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="222"/>
+      <c r="B2" s="223"/>
+      <c r="C2" s="223"/>
+      <c r="D2" s="223"/>
+      <c r="E2" s="223"/>
+    </row>
+    <row r="3" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A3" s="280" t="s">
         <v>70</v>
       </c>
-      <c r="B3" s="276"/>
-      <c r="C3" s="251" t="s">
+      <c r="B3" s="280"/>
+      <c r="C3" s="260" t="s">
+        <v>254</v>
+      </c>
+      <c r="D3" s="261"/>
+      <c r="E3" s="262"/>
+    </row>
+    <row r="4" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A4" s="281" t="s">
+        <v>66</v>
+      </c>
+      <c r="B4" s="281"/>
+      <c r="C4" s="260" t="s">
+        <v>568</v>
+      </c>
+      <c r="D4" s="261"/>
+      <c r="E4" s="262"/>
+    </row>
+    <row r="5" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A5" s="259" t="s">
+        <v>554</v>
+      </c>
+      <c r="B5" s="259"/>
+      <c r="C5" s="260" t="s">
+        <v>72</v>
+      </c>
+      <c r="D5" s="261"/>
+      <c r="E5" s="262"/>
+    </row>
+    <row r="6" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A6" s="227" t="s">
+        <v>569</v>
+      </c>
+      <c r="B6" s="229"/>
+      <c r="C6" s="260" t="s">
         <v>255</v>
       </c>
-      <c r="D3" s="252"/>
-[...45 lines deleted...]
-      <c r="A8" s="241" t="s">
+      <c r="D6" s="261"/>
+      <c r="E6" s="262"/>
+    </row>
+    <row r="7" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A7" s="265" t="s">
+        <v>73</v>
+      </c>
+      <c r="B7" s="266"/>
+      <c r="C7" s="266"/>
+      <c r="D7" s="266"/>
+      <c r="E7" s="267"/>
+    </row>
+    <row r="8" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A8" s="233" t="s">
         <v>6</v>
       </c>
-      <c r="B8" s="241"/>
-[...5 lines deleted...]
-      <c r="A9" s="259" t="s">
+      <c r="B8" s="233"/>
+      <c r="C8" s="233"/>
+      <c r="D8" s="233"/>
+      <c r="E8" s="233"/>
+    </row>
+    <row r="9" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A9" s="234" t="s">
         <v>7</v>
       </c>
-      <c r="B9" s="259"/>
-[...4 lines deleted...]
-    <row r="10" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B9" s="234"/>
+      <c r="C9" s="234"/>
+      <c r="D9" s="234"/>
+      <c r="E9" s="234"/>
+    </row>
+    <row r="10" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A10" s="15" t="s">
         <v>74</v>
       </c>
       <c r="B10" s="48" t="s">
         <v>9</v>
       </c>
       <c r="C10" s="48" t="s">
         <v>10</v>
       </c>
       <c r="D10" s="48" t="s">
         <v>11</v>
       </c>
       <c r="E10" s="69" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="11" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A11" s="16" t="s">
         <v>75</v>
       </c>
       <c r="B11" s="16" t="s">
         <v>14</v>
       </c>
       <c r="C11" s="30">
         <v>3</v>
       </c>
       <c r="D11" s="18">
-        <v>3454.54</v>
+        <f>'[1] Referência Alho'!D6</f>
+        <v>4097.4525000000003</v>
       </c>
       <c r="E11" s="18">
         <f>C11*D11</f>
-        <v>10363.619999999999</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:5" x14ac:dyDescent="0.25">
+        <v>12292.357500000002</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A12" s="16" t="s">
         <v>76</v>
       </c>
       <c r="B12" s="16" t="s">
         <v>14</v>
       </c>
       <c r="C12" s="16">
         <v>6</v>
       </c>
       <c r="D12" s="18">
         <v>379</v>
       </c>
       <c r="E12" s="18">
         <f>C12*D12</f>
         <v>2274</v>
       </c>
     </row>
-    <row r="13" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A13" s="16" t="s">
         <v>77</v>
       </c>
       <c r="B13" s="16" t="s">
         <v>14</v>
       </c>
       <c r="C13" s="16">
         <v>3</v>
       </c>
       <c r="D13" s="18">
-        <v>2217.105</v>
+        <f>'[1] Referência Alho'!D8</f>
+        <v>2055.0425</v>
       </c>
       <c r="E13" s="18">
         <f>C13*D13</f>
-        <v>6651.3150000000005</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6165.1275000000005</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A14" s="16" t="s">
         <v>67</v>
       </c>
       <c r="B14" s="16" t="s">
         <v>14</v>
       </c>
       <c r="C14" s="16">
         <v>10</v>
       </c>
       <c r="D14" s="18">
-        <v>407</v>
+        <f>'[1] Referência Alho'!D9</f>
+        <v>416.66666666666669</v>
       </c>
       <c r="E14" s="18">
         <f>C14*D14</f>
-        <v>4070</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4166.666666666667</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A15" s="16" t="s">
         <v>78</v>
       </c>
       <c r="B15" s="16" t="s">
         <v>79</v>
       </c>
       <c r="C15" s="16">
         <v>2500</v>
       </c>
       <c r="D15" s="18">
+        <f>'[1] Referência Alho'!D10</f>
         <v>22.5</v>
       </c>
       <c r="E15" s="18">
         <f>C15*D15</f>
         <v>56250</v>
       </c>
     </row>
-    <row r="16" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A16" s="3" t="s">
         <v>36</v>
       </c>
       <c r="B16" s="31"/>
       <c r="C16" s="32"/>
       <c r="D16" s="32"/>
       <c r="E16" s="4">
         <f>SUM(E11:E15)</f>
-        <v>79608.934999999998</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+        <v>81148.151666666672</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A17" s="22" t="s">
         <v>80</v>
       </c>
       <c r="B17" s="22"/>
       <c r="C17" s="33"/>
       <c r="D17" s="22"/>
       <c r="E17" s="5"/>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A18" s="16" t="s">
         <v>81</v>
       </c>
       <c r="B18" s="16" t="s">
         <v>82</v>
       </c>
-      <c r="C18" s="123">
+      <c r="C18" s="110">
         <v>6</v>
       </c>
-      <c r="D18" s="139">
+      <c r="D18" s="126">
         <v>150</v>
       </c>
       <c r="E18" s="23">
         <f t="shared" ref="E18:E24" si="0">C18*D18</f>
         <v>900</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A19" s="16" t="s">
         <v>83</v>
       </c>
       <c r="B19" s="16" t="s">
         <v>48</v>
       </c>
-      <c r="C19" s="123">
+      <c r="C19" s="110">
         <v>70</v>
       </c>
-      <c r="D19" s="139">
+      <c r="D19" s="126">
         <v>150</v>
       </c>
       <c r="E19" s="23">
         <f t="shared" si="0"/>
         <v>10500</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A20" s="34" t="s">
         <v>84</v>
       </c>
       <c r="B20" s="34" t="s">
         <v>82</v>
       </c>
       <c r="C20" s="35">
         <v>6</v>
       </c>
-      <c r="D20" s="139">
+      <c r="D20" s="126">
         <v>150</v>
       </c>
       <c r="E20" s="23">
         <f t="shared" si="0"/>
         <v>900</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A21" s="34" t="s">
         <v>85</v>
       </c>
       <c r="B21" s="16" t="s">
         <v>48</v>
       </c>
       <c r="C21" s="35">
         <v>80</v>
       </c>
-      <c r="D21" s="139">
+      <c r="D21" s="126">
         <v>150</v>
       </c>
       <c r="E21" s="23">
         <f>C21*D21</f>
         <v>12000</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A22" s="16" t="s">
         <v>86</v>
       </c>
       <c r="B22" s="16" t="s">
         <v>48</v>
       </c>
-      <c r="C22" s="123">
+      <c r="C22" s="110">
         <v>50</v>
       </c>
       <c r="D22" s="36">
         <v>150</v>
       </c>
       <c r="E22" s="23">
         <f t="shared" si="0"/>
         <v>7500</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A23" s="34" t="s">
         <v>87</v>
       </c>
       <c r="B23" s="34" t="s">
         <v>82</v>
       </c>
       <c r="C23" s="35">
         <v>20</v>
       </c>
       <c r="D23" s="36">
         <v>126</v>
       </c>
       <c r="E23" s="23">
         <f t="shared" si="0"/>
         <v>2520</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A24" s="16" t="s">
         <v>88</v>
       </c>
       <c r="B24" s="16" t="s">
         <v>89</v>
       </c>
-      <c r="C24" s="123">
+      <c r="C24" s="110">
         <v>10</v>
       </c>
       <c r="D24" s="23">
         <v>1300</v>
       </c>
       <c r="E24" s="23">
         <f t="shared" si="0"/>
         <v>13000</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A25" s="3" t="s">
         <v>45</v>
       </c>
       <c r="B25" s="31"/>
       <c r="C25" s="32"/>
       <c r="D25" s="32"/>
       <c r="E25" s="4">
         <f>SUM(E18:E24)</f>
         <v>47320</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A26" s="22" t="s">
         <v>90</v>
       </c>
       <c r="B26" s="22"/>
       <c r="C26" s="33"/>
       <c r="D26" s="22"/>
       <c r="E26" s="5"/>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A27" s="16" t="s">
         <v>91</v>
       </c>
       <c r="B27" s="16" t="s">
         <v>79</v>
       </c>
-      <c r="C27" s="123">
+      <c r="C27" s="110">
         <v>25</v>
       </c>
       <c r="D27" s="23">
-        <v>8.5</v>
+        <f>'[1] Referência Alho'!D19</f>
+        <v>10</v>
       </c>
       <c r="E27" s="23">
         <f>C27*D27</f>
-        <v>212.5</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A28" s="16" t="s">
         <v>32</v>
       </c>
       <c r="B28" s="16" t="s">
         <v>79</v>
       </c>
-      <c r="C28" s="123">
+      <c r="C28" s="110">
         <v>6</v>
       </c>
       <c r="D28" s="23">
-        <v>22</v>
+        <f>'[1] Referência Alho'!D20</f>
+        <v>18.643999999999998</v>
       </c>
       <c r="E28" s="23">
         <f t="shared" ref="E28:E39" si="1">C28*D28</f>
-        <v>132</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+        <v>111.86399999999999</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A29" s="16" t="s">
         <v>33</v>
       </c>
       <c r="B29" s="16" t="s">
         <v>92</v>
       </c>
-      <c r="C29" s="123">
+      <c r="C29" s="110">
         <v>3</v>
       </c>
       <c r="D29" s="23">
-        <v>20</v>
+        <f>'[1] Referência Alho'!D21</f>
+        <v>19.015000000000001</v>
       </c>
       <c r="E29" s="23">
         <f t="shared" si="1"/>
-        <v>60</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+        <v>57.045000000000002</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A30" s="16" t="s">
         <v>34</v>
       </c>
       <c r="B30" s="16" t="s">
         <v>92</v>
       </c>
-      <c r="C30" s="123">
+      <c r="C30" s="110">
         <v>1.2</v>
       </c>
       <c r="D30" s="23">
-        <v>15</v>
+        <f>'[1] Referência Alho'!D22</f>
+        <v>39.5</v>
       </c>
       <c r="E30" s="23">
         <f t="shared" si="1"/>
-        <v>18</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+        <v>47.4</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A31" s="16" t="s">
         <v>93</v>
       </c>
       <c r="B31" s="16" t="s">
         <v>14</v>
       </c>
-      <c r="C31" s="123">
+      <c r="C31" s="110">
         <v>2</v>
       </c>
       <c r="D31" s="23">
-        <v>3700</v>
+        <f>'[1] Referência Alho'!D23</f>
+        <v>3200.94</v>
       </c>
       <c r="E31" s="23">
         <f t="shared" si="1"/>
-        <v>7400</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6401.88</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A32" s="16" t="s">
         <v>94</v>
       </c>
       <c r="B32" s="16" t="s">
         <v>14</v>
       </c>
-      <c r="C32" s="123">
+      <c r="C32" s="110">
         <v>1.6</v>
       </c>
       <c r="D32" s="23">
-        <v>3845</v>
+        <f>'[1] Referência Alho'!D24</f>
+        <v>4270</v>
       </c>
       <c r="E32" s="23">
         <f t="shared" si="1"/>
-        <v>6152</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6832</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A33" s="16" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="B33" s="16" t="s">
         <v>14</v>
       </c>
-      <c r="C33" s="123">
+      <c r="C33" s="110">
         <v>0.35</v>
       </c>
       <c r="D33" s="23">
-        <v>2969.02</v>
+        <f>'[1] Referência Alho'!D25</f>
+        <v>2904.25</v>
       </c>
       <c r="E33" s="23">
         <f t="shared" si="1"/>
-        <v>1039.1569999999999</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1016.4875</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A34" s="16" t="s">
         <v>16</v>
       </c>
       <c r="B34" s="16" t="s">
         <v>79</v>
       </c>
       <c r="C34" s="16">
         <v>6.15</v>
       </c>
       <c r="D34" s="23">
-        <v>91.6</v>
+        <f>'[1] Referência Alho'!D26</f>
+        <v>98.75333333333333</v>
       </c>
       <c r="E34" s="23">
         <f t="shared" si="1"/>
-        <v>563.34</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+        <v>607.33299999999997</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A35" s="16" t="s">
         <v>18</v>
       </c>
       <c r="B35" s="16" t="s">
         <v>79</v>
       </c>
       <c r="C35" s="16">
         <v>2</v>
       </c>
       <c r="D35" s="23">
+        <f>'[1] Referência Alho'!D27</f>
         <v>75</v>
       </c>
       <c r="E35" s="23">
         <f t="shared" si="1"/>
         <v>150</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A36" s="16" t="s">
         <v>21</v>
       </c>
       <c r="B36" s="16" t="s">
         <v>92</v>
       </c>
       <c r="C36" s="16">
         <v>2</v>
       </c>
       <c r="D36" s="23">
-        <v>41</v>
+        <f>'[1] Referência Alho'!D28</f>
+        <v>40.866666666666667</v>
       </c>
       <c r="E36" s="23">
         <f t="shared" si="1"/>
-        <v>82</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+        <v>81.733333333333334</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A37" s="16" t="s">
         <v>29</v>
       </c>
       <c r="B37" s="16" t="s">
         <v>79</v>
       </c>
       <c r="C37" s="16">
         <v>0.1</v>
       </c>
       <c r="D37" s="23">
-        <v>177.95</v>
+        <f>'[1] Referência Alho'!D29</f>
+        <v>121.04285714285713</v>
       </c>
       <c r="E37" s="23">
         <f t="shared" si="1"/>
-        <v>17.794999999999998</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+        <v>12.104285714285714</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A38" s="16" t="s">
         <v>30</v>
       </c>
       <c r="B38" s="16" t="s">
         <v>92</v>
       </c>
       <c r="C38" s="16">
         <v>0.5</v>
       </c>
       <c r="D38" s="23">
-        <v>152.44999999999999</v>
+        <f>'[1] Referência Alho'!D30</f>
+        <v>124.75</v>
       </c>
       <c r="E38" s="23">
         <f t="shared" si="1"/>
-        <v>76.224999999999994</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+        <v>62.375</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A39" s="16" t="s">
         <v>22</v>
       </c>
       <c r="B39" s="16" t="s">
         <v>79</v>
       </c>
       <c r="C39" s="16">
         <v>3</v>
       </c>
       <c r="D39" s="23">
         <v>50</v>
       </c>
       <c r="E39" s="23">
         <f t="shared" si="1"/>
         <v>150</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A40" s="3" t="s">
         <v>51</v>
       </c>
       <c r="B40" s="31"/>
       <c r="C40" s="32"/>
       <c r="D40" s="32"/>
       <c r="E40" s="4">
         <f>SUM(E27,E28:E39)</f>
-        <v>16053.017</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+        <v>15780.222119047619</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A41" s="22" t="s">
         <v>95</v>
       </c>
       <c r="B41" s="22"/>
       <c r="C41" s="33"/>
       <c r="D41" s="22"/>
       <c r="E41" s="5"/>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A42" s="16" t="s">
         <v>96</v>
       </c>
       <c r="B42" s="16" t="s">
         <v>82</v>
       </c>
       <c r="C42" s="16">
         <v>6</v>
       </c>
       <c r="D42" s="23">
         <v>150</v>
       </c>
       <c r="E42" s="23">
         <f>C42*D42</f>
         <v>900</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A43" s="16" t="s">
         <v>97</v>
       </c>
       <c r="B43" s="16" t="s">
         <v>82</v>
       </c>
       <c r="C43" s="16">
         <v>6</v>
       </c>
       <c r="D43" s="23">
         <v>150</v>
       </c>
       <c r="E43" s="23">
         <f t="shared" ref="E43:E49" si="2">C43*D43</f>
         <v>900</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A44" s="16" t="s">
         <v>98</v>
       </c>
       <c r="B44" s="16" t="s">
         <v>82</v>
       </c>
       <c r="C44" s="16">
         <v>6</v>
       </c>
       <c r="D44" s="23">
         <v>150</v>
       </c>
       <c r="E44" s="23">
         <f t="shared" si="2"/>
         <v>900</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A45" s="16" t="s">
         <v>99</v>
       </c>
       <c r="B45" s="16" t="s">
         <v>82</v>
       </c>
       <c r="C45" s="16">
         <v>6</v>
       </c>
       <c r="D45" s="23">
         <v>150</v>
       </c>
       <c r="E45" s="23">
         <f t="shared" si="2"/>
         <v>900</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>538</v>
+    <row r="46" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A46" s="124" t="s">
+        <v>527</v>
       </c>
       <c r="B46" s="16" t="s">
         <v>82</v>
       </c>
       <c r="C46" s="16">
         <v>6</v>
       </c>
       <c r="D46" s="23">
         <v>150</v>
       </c>
       <c r="E46" s="23">
         <f t="shared" si="2"/>
         <v>900</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A47" s="16" t="s">
         <v>100</v>
       </c>
       <c r="B47" s="16" t="s">
         <v>48</v>
       </c>
       <c r="C47" s="16">
         <v>10</v>
       </c>
       <c r="D47" s="23">
         <v>126</v>
       </c>
       <c r="E47" s="23">
         <f t="shared" si="2"/>
         <v>1260</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A48" s="16" t="s">
         <v>101</v>
       </c>
       <c r="B48" s="16" t="s">
         <v>82</v>
       </c>
       <c r="C48" s="16">
         <v>5</v>
       </c>
       <c r="D48" s="23">
         <v>150</v>
       </c>
       <c r="E48" s="23">
         <f t="shared" si="2"/>
         <v>750</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A49" s="16" t="s">
         <v>44</v>
       </c>
       <c r="B49" s="16" t="s">
-        <v>450</v>
+        <v>442</v>
       </c>
       <c r="C49" s="16">
         <v>1</v>
       </c>
       <c r="D49" s="23">
         <v>3000</v>
       </c>
       <c r="E49" s="23">
         <f t="shared" si="2"/>
         <v>3000</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A50" s="3" t="s">
         <v>102</v>
       </c>
       <c r="B50" s="3"/>
       <c r="C50" s="4"/>
       <c r="D50" s="4"/>
       <c r="E50" s="4">
         <f>SUM(E42:E49)</f>
         <v>9510</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A51" s="15" t="s">
         <v>103</v>
       </c>
       <c r="B51" s="15"/>
       <c r="C51" s="25"/>
       <c r="D51" s="25"/>
       <c r="E51" s="25"/>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A52" s="16" t="s">
         <v>104</v>
       </c>
       <c r="B52" s="16" t="s">
         <v>105</v>
       </c>
       <c r="C52" s="16">
         <v>1800</v>
       </c>
       <c r="D52" s="23">
         <v>5.8</v>
       </c>
       <c r="E52" s="23">
         <f>C52*D52</f>
         <v>10440</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A53" s="16" t="s">
         <v>106</v>
       </c>
       <c r="B53" s="16" t="s">
         <v>63</v>
       </c>
       <c r="C53" s="16">
         <v>16</v>
       </c>
       <c r="D53" s="23">
         <v>150</v>
       </c>
       <c r="E53" s="23">
         <f>C53*D53</f>
         <v>2400</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A54" s="16" t="s">
         <v>107</v>
       </c>
       <c r="B54" s="16" t="s">
         <v>48</v>
       </c>
       <c r="C54" s="16">
         <v>60</v>
       </c>
       <c r="D54" s="23">
         <v>150</v>
       </c>
       <c r="E54" s="23">
         <f>C54*D54</f>
         <v>9000</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A55" s="16" t="s">
         <v>108</v>
       </c>
       <c r="B55" s="16" t="s">
         <v>48</v>
       </c>
       <c r="C55" s="16">
         <v>1</v>
       </c>
       <c r="D55" s="23">
         <v>2550</v>
       </c>
       <c r="E55" s="23">
         <f>C55*D55</f>
         <v>2550</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A56" s="16" t="s">
         <v>109</v>
       </c>
       <c r="B56" s="16" t="s">
         <v>48</v>
       </c>
       <c r="C56" s="16">
         <v>60</v>
       </c>
       <c r="D56" s="23">
         <v>150</v>
       </c>
       <c r="E56" s="23">
         <f>C56*D56</f>
         <v>9000</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A57" s="3" t="s">
         <v>110</v>
       </c>
       <c r="B57" s="31"/>
       <c r="C57" s="32"/>
       <c r="D57" s="32"/>
       <c r="E57" s="4">
         <f>SUM(E52:E56)</f>
         <v>33390</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A58" s="37" t="s">
         <v>52</v>
       </c>
       <c r="B58" s="37"/>
       <c r="C58" s="37"/>
       <c r="D58" s="37"/>
       <c r="E58" s="38">
         <f>SUM(E16,E25,E40,E50,E57)</f>
-        <v>185881.95199999999</v>
-[...3 lines deleted...]
-      <c r="A61" s="260" t="s">
+        <v>187148.3737857143</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A61" s="235" t="s">
         <v>53</v>
       </c>
-      <c r="B61" s="261"/>
-[...1 lines deleted...]
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B61" s="236"/>
+    </row>
+    <row r="62" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A62" s="15" t="str">
         <f>A10</f>
         <v>1-Preparo de solo/Plantio</v>
       </c>
       <c r="B62" s="25">
         <f>E16</f>
-        <v>79608.934999999998</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+        <v>81148.151666666672</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A63" s="22" t="str">
         <f>A17</f>
         <v>2-Serviços</v>
       </c>
       <c r="B63" s="25">
         <f>E25</f>
         <v>47320</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A64" s="22" t="str">
         <f>A26</f>
         <v>3-Tratos Culturais</v>
       </c>
       <c r="B64" s="25">
         <f>E40</f>
-        <v>16053.017</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:4" x14ac:dyDescent="0.25">
+        <v>15780.222119047619</v>
+      </c>
+    </row>
+    <row r="65" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A65" s="22" t="str">
         <f>A41</f>
         <v>4-Serviços</v>
       </c>
       <c r="B65" s="25">
         <f>E50</f>
         <v>9510</v>
       </c>
     </row>
-    <row r="66" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A66" s="22" t="str">
         <f>A51</f>
         <v>5-Outros Custos</v>
       </c>
       <c r="B66" s="25">
         <f>E57</f>
         <v>33390</v>
       </c>
     </row>
-    <row r="67" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A67" s="11" t="s">
         <v>52</v>
       </c>
       <c r="B67" s="38">
         <f>E58</f>
-        <v>185881.95199999999</v>
-[...10 lines deleted...]
-    <row r="71" spans="1:4" x14ac:dyDescent="0.25">
+        <v>187148.3737857143</v>
+      </c>
+    </row>
+    <row r="70" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A70" s="221" t="s">
+        <v>556</v>
+      </c>
+      <c r="B70" s="221"/>
+      <c r="C70" s="221"/>
+      <c r="D70" s="221"/>
+    </row>
+    <row r="71" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A71" t="s">
         <v>54</v>
       </c>
     </row>
-    <row r="72" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A72" s="240" t="s">
+    <row r="72" spans="1:4" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A72" s="237" t="s">
         <v>55</v>
       </c>
-      <c r="B72" s="240"/>
-[...12 lines deleted...]
-      <c r="A74" s="240" t="s">
+      <c r="B72" s="237"/>
+      <c r="C72" s="237"/>
+      <c r="D72" s="237"/>
+    </row>
+    <row r="73" spans="1:4" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A73" s="98" t="s">
+        <v>507</v>
+      </c>
+      <c r="B73" s="98"/>
+      <c r="C73" s="237"/>
+      <c r="D73" s="237"/>
+    </row>
+    <row r="74" spans="1:4" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A74" s="237" t="s">
         <v>57</v>
       </c>
-      <c r="B74" s="240"/>
-[...7 lines deleted...]
-      <c r="B75" s="240"/>
+      <c r="B74" s="237"/>
+      <c r="C74" s="237"/>
+      <c r="D74" s="237"/>
+    </row>
+    <row r="75" spans="1:4" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A75" s="237" t="s">
+        <v>508</v>
+      </c>
+      <c r="B75" s="237"/>
     </row>
   </sheetData>
   <mergeCells count="22">
-    <mergeCell ref="A1:A2"/>
-[...4 lines deleted...]
-    <mergeCell ref="C3:E3"/>
     <mergeCell ref="A75:B75"/>
     <mergeCell ref="C5:E5"/>
     <mergeCell ref="C6:E6"/>
     <mergeCell ref="A5:B5"/>
     <mergeCell ref="A7:E7"/>
     <mergeCell ref="A8:E8"/>
     <mergeCell ref="A6:B6"/>
     <mergeCell ref="A74:B74"/>
     <mergeCell ref="C74:D74"/>
     <mergeCell ref="C73:D73"/>
     <mergeCell ref="A9:E9"/>
     <mergeCell ref="A72:B72"/>
     <mergeCell ref="C72:D72"/>
     <mergeCell ref="A61:B61"/>
     <mergeCell ref="A70:B70"/>
     <mergeCell ref="C70:D70"/>
+    <mergeCell ref="A1:A2"/>
+    <mergeCell ref="B1:E2"/>
+    <mergeCell ref="A3:B3"/>
+    <mergeCell ref="A4:B4"/>
+    <mergeCell ref="C4:E4"/>
+    <mergeCell ref="C3:E3"/>
   </mergeCells>
   <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{059211E4-48EF-40D0-894E-D3494E7A8D60}">
   <dimension ref="A1:E74"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection sqref="A1:E87"/>
+    <sheetView topLeftCell="A54" workbookViewId="0">
+      <selection sqref="A1:E74"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="37.140625" customWidth="1"/>
+    <col min="1" max="1" width="37.109375" customWidth="1"/>
     <col min="2" max="2" width="15" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
-    <col min="4" max="4" width="13.42578125" bestFit="1" customWidth="1"/>
-    <col min="5" max="5" width="13.28515625" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="13.44140625" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="13.33203125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B1" s="243" t="s">
+    <row r="1" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="222"/>
+      <c r="B1" s="223" t="s">
         <v>0</v>
       </c>
-      <c r="C1" s="243"/>
-[...22 lines deleted...]
-      <c r="A4" s="277" t="s">
+      <c r="C1" s="223"/>
+      <c r="D1" s="223"/>
+      <c r="E1" s="223"/>
+    </row>
+    <row r="2" spans="1:5" ht="27" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="222"/>
+      <c r="B2" s="223"/>
+      <c r="C2" s="223"/>
+      <c r="D2" s="223"/>
+      <c r="E2" s="223"/>
+    </row>
+    <row r="3" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A3" s="280" t="s">
+        <v>512</v>
+      </c>
+      <c r="B3" s="280"/>
+      <c r="C3" s="260" t="s">
+        <v>511</v>
+      </c>
+      <c r="D3" s="261"/>
+      <c r="E3" s="262"/>
+    </row>
+    <row r="4" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A4" s="281" t="s">
         <v>66</v>
       </c>
-      <c r="B4" s="277"/>
-[...38 lines deleted...]
-      <c r="A8" s="241" t="s">
+      <c r="B4" s="281"/>
+      <c r="C4" s="260" t="s">
+        <v>544</v>
+      </c>
+      <c r="D4" s="261"/>
+      <c r="E4" s="262"/>
+    </row>
+    <row r="5" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A5" s="259" t="s">
+        <v>554</v>
+      </c>
+      <c r="B5" s="259"/>
+      <c r="C5" s="260" t="s">
+        <v>513</v>
+      </c>
+      <c r="D5" s="261"/>
+      <c r="E5" s="262"/>
+    </row>
+    <row r="6" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A6" s="230" t="s">
+        <v>570</v>
+      </c>
+      <c r="B6" s="232"/>
+      <c r="C6" s="260" t="s">
+        <v>514</v>
+      </c>
+      <c r="D6" s="261"/>
+      <c r="E6" s="262"/>
+    </row>
+    <row r="7" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A7" s="265" t="s">
+        <v>571</v>
+      </c>
+      <c r="B7" s="266"/>
+      <c r="C7" s="266"/>
+      <c r="D7" s="266"/>
+      <c r="E7" s="267"/>
+    </row>
+    <row r="8" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A8" s="233" t="s">
         <v>6</v>
       </c>
-      <c r="B8" s="241"/>
-[...5 lines deleted...]
-      <c r="A9" s="259" t="s">
+      <c r="B8" s="233"/>
+      <c r="C8" s="233"/>
+      <c r="D8" s="233"/>
+      <c r="E8" s="233"/>
+    </row>
+    <row r="9" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A9" s="234" t="s">
         <v>7</v>
       </c>
-      <c r="B9" s="259"/>
-[...4 lines deleted...]
-    <row r="10" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B9" s="234"/>
+      <c r="C9" s="234"/>
+      <c r="D9" s="234"/>
+      <c r="E9" s="234"/>
+    </row>
+    <row r="10" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A10" s="15" t="s">
         <v>74</v>
       </c>
       <c r="B10" s="48" t="s">
         <v>9</v>
       </c>
       <c r="C10" s="48" t="s">
         <v>10</v>
       </c>
       <c r="D10" s="48" t="s">
         <v>11</v>
       </c>
       <c r="E10" s="69" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="11" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A11" s="16" t="s">
         <v>78</v>
       </c>
       <c r="B11" s="16" t="s">
         <v>111</v>
       </c>
       <c r="C11" s="39">
         <v>0.85</v>
       </c>
       <c r="D11" s="18">
         <v>6647.32</v>
       </c>
       <c r="E11" s="18">
         <f>C11*D11</f>
         <v>5650.2219999999998</v>
       </c>
     </row>
-    <row r="12" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A12" s="16" t="s">
         <v>75</v>
       </c>
       <c r="B12" s="16" t="s">
         <v>14</v>
       </c>
       <c r="C12" s="39">
         <v>0.8</v>
       </c>
       <c r="D12" s="18">
-        <v>3705.7100000000005</v>
+        <f>'[1]Referência Cenoura'!D8</f>
+        <v>4755.7460000000001</v>
       </c>
       <c r="E12" s="18">
         <f>C12*D12</f>
-        <v>2964.5680000000007</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3804.5968000000003</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A13" s="16" t="s">
         <v>77</v>
       </c>
       <c r="B13" s="16" t="s">
         <v>14</v>
       </c>
       <c r="C13" s="39">
         <v>1.5</v>
       </c>
       <c r="D13" s="18">
-        <v>3700</v>
+        <f>'[1]Referência Cenoura'!D9</f>
+        <v>3200.94</v>
       </c>
       <c r="E13" s="18">
         <f>C13*D13</f>
-        <v>5550</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4801.41</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A14" s="3" t="s">
         <v>36</v>
       </c>
       <c r="B14" s="31"/>
       <c r="C14" s="32"/>
       <c r="D14" s="32"/>
       <c r="E14" s="4">
         <f>SUM(E11:E13)</f>
-        <v>14164.79</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:5" x14ac:dyDescent="0.25">
+        <v>14256.228800000001</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A15" s="22" t="s">
         <v>80</v>
       </c>
       <c r="B15" s="22"/>
       <c r="C15" s="33"/>
       <c r="D15" s="22"/>
       <c r="E15" s="5"/>
     </row>
-    <row r="16" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A16" s="118" t="s">
+    <row r="16" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A16" s="105" t="s">
         <v>81</v>
       </c>
-      <c r="B16" s="118" t="s">
+      <c r="B16" s="105" t="s">
         <v>112</v>
       </c>
       <c r="C16" s="40">
         <v>5</v>
       </c>
       <c r="D16" s="41">
         <v>150</v>
       </c>
       <c r="E16" s="42">
         <f>C16*D16</f>
         <v>750</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A17" s="118" t="s">
+    <row r="17" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A17" s="105" t="s">
         <v>113</v>
       </c>
-      <c r="B17" s="118" t="s">
+      <c r="B17" s="105" t="s">
         <v>112</v>
       </c>
       <c r="C17" s="40">
         <v>3</v>
       </c>
       <c r="D17" s="41">
         <v>150</v>
       </c>
       <c r="E17" s="42">
         <f t="shared" ref="E17:E22" si="0">C17*D17</f>
         <v>450</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A18" s="118" t="s">
+    <row r="18" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A18" s="105" t="s">
         <v>114</v>
       </c>
-      <c r="B18" s="118" t="s">
+      <c r="B18" s="105" t="s">
         <v>112</v>
       </c>
       <c r="C18" s="40">
         <v>3</v>
       </c>
       <c r="D18" s="41">
         <v>150</v>
       </c>
       <c r="E18" s="42">
         <f t="shared" si="0"/>
         <v>450</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A19" s="118" t="s">
+    <row r="19" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A19" s="105" t="s">
         <v>115</v>
       </c>
-      <c r="B19" s="118" t="s">
+      <c r="B19" s="105" t="s">
         <v>112</v>
       </c>
       <c r="C19" s="40">
         <v>2</v>
       </c>
       <c r="D19" s="41">
         <v>150</v>
       </c>
       <c r="E19" s="42">
         <f t="shared" si="0"/>
         <v>300</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A20" s="118" t="s">
+    <row r="20" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A20" s="105" t="s">
         <v>116</v>
       </c>
-      <c r="B20" s="118" t="s">
+      <c r="B20" s="105" t="s">
         <v>112</v>
       </c>
       <c r="C20" s="40">
         <v>3</v>
       </c>
       <c r="D20" s="41">
         <v>150</v>
       </c>
       <c r="E20" s="42">
         <f t="shared" si="0"/>
         <v>450</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A21" s="118" t="s">
+    <row r="21" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A21" s="105" t="s">
         <v>117</v>
       </c>
-      <c r="B21" s="118" t="s">
+      <c r="B21" s="105" t="s">
         <v>112</v>
       </c>
       <c r="C21" s="40">
         <v>6</v>
       </c>
       <c r="D21" s="41">
         <v>150</v>
       </c>
       <c r="E21" s="42">
         <f t="shared" si="0"/>
         <v>900</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A22" s="118" t="s">
+    <row r="22" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A22" s="105" t="s">
         <v>86</v>
       </c>
-      <c r="B22" s="118" t="s">
+      <c r="B22" s="105" t="s">
         <v>112</v>
       </c>
       <c r="C22" s="40">
         <v>4</v>
       </c>
       <c r="D22" s="41">
         <v>150</v>
       </c>
       <c r="E22" s="42">
         <f t="shared" si="0"/>
         <v>600</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A23" s="3" t="s">
         <v>45</v>
       </c>
       <c r="B23" s="31"/>
       <c r="C23" s="32"/>
       <c r="D23" s="32"/>
       <c r="E23" s="4">
         <f>SUM(E16:E22)</f>
         <v>3900</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A24" s="22" t="s">
         <v>90</v>
       </c>
       <c r="B24" s="22"/>
       <c r="C24" s="33"/>
       <c r="D24" s="22"/>
       <c r="E24" s="5"/>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A25" s="118" t="s">
+    <row r="25" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A25" s="105" t="s">
         <v>91</v>
       </c>
-      <c r="B25" s="117" t="s">
+      <c r="B25" s="104" t="s">
         <v>14</v>
       </c>
       <c r="C25" s="40">
         <v>0.8</v>
       </c>
       <c r="D25" s="41">
-        <v>3132.55</v>
+        <f>'[1]Referência Cenoura'!D11</f>
+        <v>3654.25</v>
       </c>
       <c r="E25" s="42">
         <f>C25*D25</f>
-        <v>2506.0400000000004</v>
-[...3 lines deleted...]
-      <c r="A26" s="118" t="s">
+        <v>2923.4</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A26" s="105" t="s">
         <v>118</v>
       </c>
-      <c r="B26" s="117" t="s">
+      <c r="B26" s="104" t="s">
         <v>92</v>
       </c>
       <c r="C26" s="40">
         <v>4</v>
       </c>
       <c r="D26" s="41">
-        <v>21.925000000000001</v>
+        <f>'[1]Referência Cenoura'!D12</f>
+        <v>19.015000000000001</v>
       </c>
       <c r="E26" s="42">
         <f t="shared" ref="E26:E37" si="1">C26*D26</f>
-        <v>87.7</v>
-[...3 lines deleted...]
-      <c r="A27" s="133" t="s">
+        <v>76.06</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A27" s="120" t="s">
         <v>29</v>
       </c>
-      <c r="B27" s="117" t="s">
+      <c r="B27" s="104" t="s">
         <v>79</v>
       </c>
       <c r="C27" s="40">
         <v>3</v>
       </c>
       <c r="D27" s="41">
-        <v>353.33599999999996</v>
+        <f>'[1]Referência Cenoura'!D13</f>
+        <v>345.13750000000005</v>
       </c>
       <c r="E27" s="42">
         <f t="shared" si="1"/>
-        <v>1060.0079999999998</v>
-[...3 lines deleted...]
-      <c r="A28" s="118" t="s">
+        <v>1035.4125000000001</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A28" s="105" t="s">
         <v>30</v>
       </c>
-      <c r="B28" s="117" t="s">
+      <c r="B28" s="104" t="s">
         <v>92</v>
       </c>
       <c r="C28" s="40">
         <v>1.5</v>
       </c>
       <c r="D28" s="41">
-        <v>152.44999999999999</v>
+        <f>'[1]Referência Cenoura'!D14</f>
+        <v>118.33</v>
       </c>
       <c r="E28" s="42">
         <f t="shared" si="1"/>
-        <v>228.67499999999998</v>
-[...3 lines deleted...]
-      <c r="A29" s="118" t="s">
+        <v>177.495</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A29" s="105" t="s">
         <v>119</v>
       </c>
-      <c r="B29" s="117" t="s">
+      <c r="B29" s="104" t="s">
         <v>92</v>
       </c>
       <c r="C29" s="40">
         <v>1</v>
       </c>
       <c r="D29" s="41">
-        <v>55</v>
+        <f>'[1]Referência Cenoura'!D15</f>
+        <v>65.75</v>
       </c>
       <c r="E29" s="42">
         <f t="shared" si="1"/>
-        <v>55</v>
-[...3 lines deleted...]
-      <c r="A30" s="118" t="s">
+        <v>65.75</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A30" s="105" t="s">
         <v>16</v>
       </c>
-      <c r="B30" s="117" t="s">
+      <c r="B30" s="104" t="s">
         <v>92</v>
       </c>
       <c r="C30" s="40">
         <v>6</v>
       </c>
       <c r="D30" s="41">
-        <v>21.925000000000001</v>
+        <f>'[1]Referência Cenoura'!D16</f>
+        <v>19.015000000000001</v>
       </c>
       <c r="E30" s="42">
         <f t="shared" si="1"/>
-        <v>131.55000000000001</v>
-[...3 lines deleted...]
-      <c r="A31" s="118" t="s">
+        <v>114.09</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A31" s="105" t="s">
         <v>120</v>
       </c>
-      <c r="B31" s="117" t="s">
+      <c r="B31" s="104" t="s">
         <v>79</v>
       </c>
       <c r="C31" s="40">
         <v>10</v>
       </c>
       <c r="D31" s="41">
-        <v>31.04</v>
+        <f>'[1]Referência Cenoura'!D17</f>
+        <v>31.692857142857143</v>
       </c>
       <c r="E31" s="42">
         <f t="shared" si="1"/>
-        <v>310.39999999999998</v>
-[...3 lines deleted...]
-      <c r="A32" s="118" t="s">
+        <v>316.92857142857144</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A32" s="105" t="s">
         <v>19</v>
       </c>
-      <c r="B32" s="117" t="s">
+      <c r="B32" s="104" t="s">
         <v>79</v>
       </c>
       <c r="C32" s="40">
         <v>6</v>
       </c>
       <c r="D32" s="41">
-        <v>27.5</v>
+        <f>'[1]Referência Cenoura'!D18</f>
+        <v>29.24</v>
       </c>
       <c r="E32" s="42">
         <f t="shared" si="1"/>
-        <v>165</v>
-[...3 lines deleted...]
-      <c r="A33" s="118" t="s">
+        <v>175.44</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A33" s="105" t="s">
         <v>20</v>
       </c>
-      <c r="B33" s="117" t="s">
+      <c r="B33" s="104" t="s">
         <v>79</v>
       </c>
       <c r="C33" s="40">
         <v>8</v>
       </c>
       <c r="D33" s="41">
-        <v>164.8</v>
+        <f>'[1]Referência Cenoura'!D19</f>
+        <v>190.41249999999999</v>
       </c>
       <c r="E33" s="42">
         <f t="shared" si="1"/>
-        <v>1318.4</v>
-[...3 lines deleted...]
-      <c r="A34" s="118" t="s">
+        <v>1523.3</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A34" s="105" t="s">
         <v>68</v>
       </c>
-      <c r="B34" s="117" t="s">
+      <c r="B34" s="104" t="s">
         <v>92</v>
       </c>
       <c r="C34" s="40">
         <v>1.5</v>
       </c>
       <c r="D34" s="41">
-        <v>73.674999999999997</v>
+        <f>'[1]Referência Cenoura'!D20</f>
+        <v>59.272499999999994</v>
       </c>
       <c r="E34" s="42">
         <f t="shared" si="1"/>
-        <v>110.51249999999999</v>
-[...3 lines deleted...]
-      <c r="A35" s="118" t="s">
+        <v>88.908749999999998</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A35" s="105" t="s">
         <v>121</v>
       </c>
-      <c r="B35" s="117" t="s">
+      <c r="B35" s="104" t="s">
         <v>79</v>
       </c>
       <c r="C35" s="40">
         <v>4.5</v>
       </c>
       <c r="D35" s="41">
-        <v>73.183333333333337</v>
+        <f>'[1]Referência Cenoura'!D21</f>
+        <v>74.316666666666663</v>
       </c>
       <c r="E35" s="42">
         <f t="shared" si="1"/>
-        <v>329.32500000000005</v>
-[...3 lines deleted...]
-      <c r="A36" s="118" t="s">
+        <v>334.42499999999995</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A36" s="105" t="s">
         <v>21</v>
       </c>
-      <c r="B36" s="117" t="s">
+      <c r="B36" s="104" t="s">
         <v>92</v>
       </c>
       <c r="C36" s="40">
         <v>0.8</v>
       </c>
       <c r="D36" s="41">
-        <v>89</v>
+        <f>'[1]Referência Cenoura'!D22</f>
+        <v>112.16666666666667</v>
       </c>
       <c r="E36" s="42">
         <f t="shared" si="1"/>
-        <v>71.2</v>
-[...3 lines deleted...]
-      <c r="A37" s="118" t="s">
+        <v>89.733333333333348</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A37" s="105" t="s">
         <v>22</v>
       </c>
-      <c r="B37" s="118" t="s">
+      <c r="B37" s="105" t="s">
         <v>92</v>
       </c>
       <c r="C37" s="40">
         <v>2</v>
       </c>
       <c r="D37" s="41">
-        <v>46.65</v>
+        <f>'[1]Referência Cenoura'!D23</f>
+        <v>42.22</v>
       </c>
       <c r="E37" s="42">
         <f t="shared" si="1"/>
-        <v>93.3</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+        <v>84.44</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A38" s="3" t="s">
         <v>51</v>
       </c>
       <c r="B38" s="31"/>
       <c r="C38" s="32"/>
       <c r="D38" s="32"/>
       <c r="E38" s="4">
         <f>SUM(E25:E37)</f>
-        <v>6467.1105000000007</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7005.3831547619047</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A39" s="22" t="s">
         <v>95</v>
       </c>
       <c r="B39" s="22"/>
       <c r="C39" s="33"/>
       <c r="D39" s="22"/>
       <c r="E39" s="5"/>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A40" s="118" t="s">
+    <row r="40" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A40" s="105" t="s">
         <v>123</v>
       </c>
-      <c r="B40" s="118" t="s">
+      <c r="B40" s="105" t="s">
         <v>112</v>
       </c>
       <c r="C40" s="40">
         <v>4</v>
       </c>
       <c r="D40" s="41">
         <v>150</v>
       </c>
       <c r="E40" s="42">
         <f>C40*D40</f>
         <v>600</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A41" s="118" t="s">
+    <row r="41" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A41" s="105" t="s">
         <v>124</v>
       </c>
-      <c r="B41" s="118" t="s">
+      <c r="B41" s="105" t="s">
         <v>112</v>
       </c>
       <c r="C41" s="40">
         <v>7</v>
       </c>
       <c r="D41" s="41">
         <v>150</v>
       </c>
       <c r="E41" s="42">
         <f>C41*D41</f>
         <v>1050</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A42" s="118" t="s">
+    <row r="42" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A42" s="105" t="s">
         <v>125</v>
       </c>
-      <c r="B42" s="118" t="s">
+      <c r="B42" s="105" t="s">
         <v>112</v>
       </c>
       <c r="C42" s="40">
         <v>19</v>
       </c>
       <c r="D42" s="41">
         <v>150</v>
       </c>
       <c r="E42" s="42">
         <f>C42*D42</f>
         <v>2850</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A43" s="118" t="s">
+    <row r="43" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A43" s="105" t="s">
         <v>44</v>
       </c>
-      <c r="B43" s="118" t="s">
+      <c r="B43" s="105" t="s">
         <v>122</v>
       </c>
       <c r="C43" s="40">
         <v>1</v>
       </c>
       <c r="D43" s="41">
         <v>1950</v>
       </c>
       <c r="E43" s="42">
         <f t="shared" ref="E43" si="2">C43*D43</f>
         <v>1950</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A44" s="118" t="s">
+    <row r="44" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A44" s="105" t="s">
         <v>126</v>
       </c>
-      <c r="B44" s="118" t="s">
+      <c r="B44" s="105" t="s">
         <v>48</v>
       </c>
       <c r="C44" s="40">
         <v>20</v>
       </c>
       <c r="D44" s="41">
         <v>150</v>
       </c>
       <c r="E44" s="42">
         <f>C44*D44</f>
         <v>3000</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A45" s="118" t="s">
+    <row r="45" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A45" s="105" t="s">
         <v>127</v>
       </c>
-      <c r="B45" s="118" t="s">
+      <c r="B45" s="105" t="s">
         <v>48</v>
       </c>
       <c r="C45" s="40">
         <v>2.2000000000000002</v>
       </c>
       <c r="D45" s="41">
         <v>150</v>
       </c>
       <c r="E45" s="42">
         <f>C45*D45</f>
         <v>330</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A46" s="3" t="s">
         <v>102</v>
       </c>
       <c r="B46" s="3"/>
       <c r="C46" s="4"/>
       <c r="D46" s="4"/>
       <c r="E46" s="4">
         <f>SUM(E40:E45)</f>
         <v>9780</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A47" s="15" t="s">
         <v>128</v>
       </c>
       <c r="B47" s="15"/>
       <c r="C47" s="25"/>
       <c r="D47" s="25"/>
       <c r="E47" s="25"/>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A48" s="118" t="s">
+    <row r="48" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A48" s="105" t="s">
         <v>129</v>
       </c>
-      <c r="B48" s="118" t="s">
+      <c r="B48" s="105" t="s">
         <v>130</v>
       </c>
-      <c r="C48" s="134">
+      <c r="C48" s="121">
         <v>76</v>
       </c>
       <c r="D48" s="43">
         <v>150</v>
       </c>
       <c r="E48" s="43">
         <f>C48*D48</f>
         <v>11400</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A49" s="118" t="s">
+    <row r="49" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A49" s="105" t="s">
         <v>127</v>
       </c>
-      <c r="B49" s="118" t="s">
+      <c r="B49" s="105" t="s">
         <v>130</v>
       </c>
-      <c r="C49" s="134">
+      <c r="C49" s="121">
         <v>4</v>
       </c>
       <c r="D49" s="43">
         <v>150</v>
       </c>
       <c r="E49" s="43">
         <f>C49*D49</f>
         <v>600</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A50" s="118" t="s">
+    <row r="50" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A50" s="105" t="s">
         <v>131</v>
       </c>
-      <c r="B50" s="118" t="s">
+      <c r="B50" s="105" t="s">
         <v>130</v>
       </c>
-      <c r="C50" s="134">
+      <c r="C50" s="121">
         <v>9</v>
       </c>
       <c r="D50" s="43">
         <v>150</v>
       </c>
       <c r="E50" s="43">
         <f>C50*D50</f>
         <v>1350</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A51" s="118" t="s">
+    <row r="51" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A51" s="105" t="s">
         <v>132</v>
       </c>
-      <c r="B51" s="118" t="s">
+      <c r="B51" s="105" t="s">
         <v>130</v>
       </c>
-      <c r="C51" s="134">
+      <c r="C51" s="121">
         <v>4</v>
       </c>
       <c r="D51" s="43">
         <v>150</v>
       </c>
       <c r="E51" s="43">
         <f>C51*D51</f>
         <v>600</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A52" s="3" t="s">
         <v>110</v>
       </c>
       <c r="B52" s="31"/>
       <c r="C52" s="32"/>
       <c r="D52" s="32"/>
       <c r="E52" s="4">
         <f>SUM(E48:E51)</f>
         <v>13950</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A53" s="15" t="s">
         <v>133</v>
       </c>
       <c r="B53" s="15"/>
       <c r="C53" s="25"/>
       <c r="D53" s="25"/>
       <c r="E53" s="28"/>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A54" s="118" t="s">
+    <row r="54" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A54" s="105" t="s">
         <v>108</v>
       </c>
-      <c r="B54" s="118" t="s">
+      <c r="B54" s="105" t="s">
         <v>50</v>
       </c>
-      <c r="C54" s="134">
+      <c r="C54" s="121">
         <v>1</v>
       </c>
       <c r="D54" s="43">
         <v>2050</v>
       </c>
       <c r="E54" s="44">
         <f>C54*D54</f>
         <v>2050</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A55" s="3" t="s">
         <v>134</v>
       </c>
       <c r="B55" s="31"/>
       <c r="C55" s="32"/>
       <c r="D55" s="32"/>
       <c r="E55" s="4">
         <f>E54</f>
         <v>2050</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A56" s="37" t="s">
         <v>52</v>
       </c>
       <c r="B56" s="37"/>
       <c r="C56" s="37"/>
       <c r="D56" s="37"/>
       <c r="E56" s="38">
         <f>SUM(E14,E23,E38,E46,E52,E55)</f>
-        <v>50311.900500000003</v>
-[...3 lines deleted...]
-      <c r="A59" s="260" t="s">
+        <v>50941.611954761902</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A59" s="235" t="s">
         <v>53</v>
       </c>
-      <c r="B59" s="261"/>
-[...1 lines deleted...]
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B59" s="236"/>
+    </row>
+    <row r="60" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A60" s="15" t="str">
         <f>A10</f>
         <v>1-Preparo de solo/Plantio</v>
       </c>
       <c r="B60" s="25">
         <f>E14</f>
-        <v>14164.79</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+        <v>14256.228800000001</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A61" s="22" t="str">
         <f>A15</f>
         <v>2-Serviços</v>
       </c>
       <c r="B61" s="25">
         <f>E23</f>
         <v>3900</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A62" s="22" t="str">
         <f>A24</f>
         <v>3-Tratos Culturais</v>
       </c>
       <c r="B62" s="25">
         <f>E38</f>
-        <v>6467.1105000000007</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7005.3831547619047</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A63" s="22" t="str">
         <f>A39</f>
         <v>4-Serviços</v>
       </c>
       <c r="B63" s="25">
         <f>E46</f>
         <v>9780</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A64" s="22" t="str">
         <f>A47</f>
         <v>5-Colheita</v>
       </c>
       <c r="B64" s="25">
         <f>E52</f>
         <v>13950</v>
       </c>
     </row>
-    <row r="65" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A65" s="22" t="str">
         <f>A53</f>
         <v>6-Outros custos</v>
       </c>
       <c r="B65" s="25">
         <f>E54</f>
         <v>2050</v>
       </c>
     </row>
-    <row r="66" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A66" s="11" t="s">
         <v>65</v>
       </c>
       <c r="B66" s="38">
         <f>SUM(B60:B65)</f>
-        <v>50311.900500000003</v>
-[...10 lines deleted...]
-    <row r="70" spans="1:4" x14ac:dyDescent="0.25">
+        <v>50941.611954761902</v>
+      </c>
+    </row>
+    <row r="69" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A69" s="221" t="s">
+        <v>556</v>
+      </c>
+      <c r="B69" s="221"/>
+      <c r="C69" s="221"/>
+      <c r="D69" s="221"/>
+    </row>
+    <row r="70" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A70" t="s">
         <v>54</v>
       </c>
     </row>
-    <row r="71" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A71" s="240" t="s">
+    <row r="71" spans="1:4" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A71" s="237" t="s">
         <v>55</v>
       </c>
-      <c r="B71" s="240"/>
-[...12 lines deleted...]
-      <c r="A73" s="240" t="s">
+      <c r="B71" s="237"/>
+      <c r="C71" s="237"/>
+      <c r="D71" s="237"/>
+    </row>
+    <row r="72" spans="1:4" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A72" s="98" t="s">
+        <v>507</v>
+      </c>
+      <c r="B72" s="98"/>
+      <c r="C72" s="237"/>
+      <c r="D72" s="237"/>
+    </row>
+    <row r="73" spans="1:4" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A73" s="237" t="s">
         <v>57</v>
       </c>
-      <c r="B73" s="240"/>
-[...7 lines deleted...]
-      <c r="B74" s="240"/>
+      <c r="B73" s="237"/>
+      <c r="C73" s="237"/>
+      <c r="D73" s="237"/>
+    </row>
+    <row r="74" spans="1:4" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A74" s="237" t="s">
+        <v>508</v>
+      </c>
+      <c r="B74" s="237"/>
     </row>
   </sheetData>
   <mergeCells count="22">
-    <mergeCell ref="A74:B74"/>
-[...7 lines deleted...]
-    <mergeCell ref="C72:D72"/>
     <mergeCell ref="A9:E9"/>
     <mergeCell ref="A1:A2"/>
     <mergeCell ref="B1:E2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="C3:E3"/>
     <mergeCell ref="A4:B4"/>
     <mergeCell ref="C4:E4"/>
     <mergeCell ref="C5:E5"/>
     <mergeCell ref="C6:E6"/>
     <mergeCell ref="A7:E7"/>
     <mergeCell ref="A8:E8"/>
     <mergeCell ref="A6:B6"/>
     <mergeCell ref="A5:B5"/>
+    <mergeCell ref="A74:B74"/>
+    <mergeCell ref="A73:B73"/>
+    <mergeCell ref="C73:D73"/>
+    <mergeCell ref="A59:B59"/>
+    <mergeCell ref="A69:B69"/>
+    <mergeCell ref="C69:D69"/>
+    <mergeCell ref="A71:B71"/>
+    <mergeCell ref="C71:D71"/>
+    <mergeCell ref="C72:D72"/>
   </mergeCells>
   <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A47A1B77-0215-454C-9838-BE6AA14D0CB7}">
   <dimension ref="A1:E74"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
+    <sheetView topLeftCell="A54" workbookViewId="0">
       <selection sqref="A1:E76"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="37.42578125" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="5" width="13.5703125" customWidth="1"/>
+    <col min="1" max="1" width="37.44140625" customWidth="1"/>
+    <col min="2" max="2" width="14.109375" customWidth="1"/>
+    <col min="3" max="3" width="14.44140625" customWidth="1"/>
+    <col min="4" max="4" width="13.109375" customWidth="1"/>
+    <col min="5" max="5" width="13.5546875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B1" s="243" t="s">
+    <row r="1" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="222"/>
+      <c r="B1" s="223" t="s">
         <v>0</v>
       </c>
-      <c r="C1" s="243"/>
-[...11 lines deleted...]
-      <c r="A3" s="276" t="s">
+      <c r="C1" s="223"/>
+      <c r="D1" s="223"/>
+      <c r="E1" s="223"/>
+    </row>
+    <row r="2" spans="1:5" ht="30.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="222"/>
+      <c r="B2" s="223"/>
+      <c r="C2" s="223"/>
+      <c r="D2" s="223"/>
+      <c r="E2" s="223"/>
+    </row>
+    <row r="3" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A3" s="280" t="s">
         <v>135</v>
       </c>
-      <c r="B3" s="276"/>
-[...7 lines deleted...]
-      <c r="A4" s="277" t="s">
+      <c r="B3" s="280"/>
+      <c r="C3" s="260" t="s">
+        <v>257</v>
+      </c>
+      <c r="D3" s="261"/>
+      <c r="E3" s="262"/>
+    </row>
+    <row r="4" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A4" s="281" t="s">
         <v>66</v>
       </c>
-      <c r="B4" s="277"/>
-[...38 lines deleted...]
-      <c r="A8" s="241" t="s">
+      <c r="B4" s="281"/>
+      <c r="C4" s="260" t="s">
+        <v>524</v>
+      </c>
+      <c r="D4" s="261"/>
+      <c r="E4" s="262"/>
+    </row>
+    <row r="5" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A5" s="259" t="s">
+        <v>554</v>
+      </c>
+      <c r="B5" s="259"/>
+      <c r="C5" s="260" t="s">
+        <v>515</v>
+      </c>
+      <c r="D5" s="261"/>
+      <c r="E5" s="262"/>
+    </row>
+    <row r="6" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A6" s="230" t="s">
+        <v>570</v>
+      </c>
+      <c r="B6" s="232"/>
+      <c r="C6" s="272" t="s">
+        <v>387</v>
+      </c>
+      <c r="D6" s="273"/>
+      <c r="E6" s="274"/>
+    </row>
+    <row r="7" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A7" s="265" t="s">
+        <v>571</v>
+      </c>
+      <c r="B7" s="266"/>
+      <c r="C7" s="266"/>
+      <c r="D7" s="266"/>
+      <c r="E7" s="267"/>
+    </row>
+    <row r="8" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A8" s="233" t="s">
         <v>6</v>
       </c>
-      <c r="B8" s="241"/>
-[...5 lines deleted...]
-      <c r="A9" s="259" t="s">
+      <c r="B8" s="233"/>
+      <c r="C8" s="233"/>
+      <c r="D8" s="233"/>
+      <c r="E8" s="233"/>
+    </row>
+    <row r="9" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A9" s="234" t="s">
         <v>7</v>
       </c>
-      <c r="B9" s="259"/>
-[...4 lines deleted...]
-    <row r="10" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B9" s="234"/>
+      <c r="C9" s="234"/>
+      <c r="D9" s="234"/>
+      <c r="E9" s="234"/>
+    </row>
+    <row r="10" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A10" s="15" t="s">
         <v>74</v>
       </c>
       <c r="B10" s="48" t="s">
         <v>9</v>
       </c>
       <c r="C10" s="48" t="s">
         <v>10</v>
       </c>
       <c r="D10" s="48" t="s">
         <v>11</v>
       </c>
       <c r="E10" s="69" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="11" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A11" s="16" t="s">
         <v>78</v>
       </c>
       <c r="B11" s="16" t="s">
         <v>111</v>
       </c>
       <c r="C11" s="39">
         <v>0.85</v>
       </c>
       <c r="D11" s="18">
         <v>6503.5</v>
       </c>
       <c r="E11" s="18">
         <f>C11*D11</f>
         <v>5527.9749999999995</v>
       </c>
     </row>
-    <row r="12" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A12" s="16" t="s">
         <v>75</v>
       </c>
       <c r="B12" s="16" t="s">
         <v>14</v>
       </c>
       <c r="C12" s="39">
         <v>0.8</v>
       </c>
       <c r="D12" s="18">
-        <v>3705.7100000000005</v>
+        <f>'[1]Referência Cenoura'!D8</f>
+        <v>4755.7460000000001</v>
       </c>
       <c r="E12" s="18">
         <f>C12*D12</f>
-        <v>2964.5680000000007</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3804.5968000000003</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A13" s="16" t="s">
         <v>77</v>
       </c>
       <c r="B13" s="16" t="s">
         <v>14</v>
       </c>
       <c r="C13" s="39">
         <v>1.5</v>
       </c>
       <c r="D13" s="18">
-        <v>3700</v>
+        <f>'[1]Referência Cenoura'!D9</f>
+        <v>3200.94</v>
       </c>
       <c r="E13" s="18">
         <f>C13*D13</f>
-        <v>5550</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4801.41</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A14" s="3" t="s">
         <v>36</v>
       </c>
       <c r="B14" s="31"/>
       <c r="C14" s="32"/>
       <c r="D14" s="32"/>
       <c r="E14" s="4">
         <f>SUM(E11:E13)</f>
-        <v>14042.543</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:5" x14ac:dyDescent="0.25">
+        <v>14133.9818</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A15" s="22" t="s">
         <v>80</v>
       </c>
       <c r="B15" s="22"/>
       <c r="C15" s="33"/>
       <c r="D15" s="22"/>
       <c r="E15" s="5"/>
     </row>
-    <row r="16" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A16" s="118" t="s">
+    <row r="16" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A16" s="105" t="s">
         <v>81</v>
       </c>
-      <c r="B16" s="118" t="s">
+      <c r="B16" s="105" t="s">
         <v>112</v>
       </c>
       <c r="C16" s="40">
         <v>5</v>
       </c>
       <c r="D16" s="41">
         <v>150</v>
       </c>
       <c r="E16" s="42">
         <f>C16*D16</f>
         <v>750</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A17" s="118" t="s">
+    <row r="17" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A17" s="105" t="s">
         <v>113</v>
       </c>
-      <c r="B17" s="118" t="s">
+      <c r="B17" s="105" t="s">
         <v>112</v>
       </c>
       <c r="C17" s="40">
         <v>3</v>
       </c>
       <c r="D17" s="41">
         <v>150</v>
       </c>
       <c r="E17" s="42">
         <f t="shared" ref="E17:E22" si="0">C17*D17</f>
         <v>450</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A18" s="118" t="s">
+    <row r="18" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A18" s="105" t="s">
         <v>114</v>
       </c>
-      <c r="B18" s="118" t="s">
+      <c r="B18" s="105" t="s">
         <v>112</v>
       </c>
       <c r="C18" s="40">
         <v>3</v>
       </c>
       <c r="D18" s="41">
         <v>150</v>
       </c>
       <c r="E18" s="42">
         <f t="shared" si="0"/>
         <v>450</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A19" s="118" t="s">
+    <row r="19" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A19" s="105" t="s">
         <v>115</v>
       </c>
-      <c r="B19" s="118" t="s">
+      <c r="B19" s="105" t="s">
         <v>112</v>
       </c>
       <c r="C19" s="40">
         <v>2</v>
       </c>
       <c r="D19" s="41">
         <v>150</v>
       </c>
       <c r="E19" s="42">
         <f t="shared" si="0"/>
         <v>300</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A20" s="118" t="s">
+    <row r="20" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A20" s="105" t="s">
         <v>116</v>
       </c>
-      <c r="B20" s="118" t="s">
+      <c r="B20" s="105" t="s">
         <v>112</v>
       </c>
       <c r="C20" s="40">
         <v>3</v>
       </c>
       <c r="D20" s="41">
         <v>150</v>
       </c>
       <c r="E20" s="42">
         <f t="shared" si="0"/>
         <v>450</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A21" s="118" t="s">
+    <row r="21" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A21" s="105" t="s">
         <v>117</v>
       </c>
-      <c r="B21" s="118" t="s">
+      <c r="B21" s="105" t="s">
         <v>112</v>
       </c>
       <c r="C21" s="40">
         <v>6</v>
       </c>
       <c r="D21" s="41">
         <v>150</v>
       </c>
       <c r="E21" s="42">
         <f t="shared" si="0"/>
         <v>900</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A22" s="118" t="s">
+    <row r="22" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A22" s="105" t="s">
         <v>86</v>
       </c>
-      <c r="B22" s="118" t="s">
+      <c r="B22" s="105" t="s">
         <v>112</v>
       </c>
       <c r="C22" s="40">
         <v>4</v>
       </c>
       <c r="D22" s="41">
         <v>150</v>
       </c>
       <c r="E22" s="42">
         <f t="shared" si="0"/>
         <v>600</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A23" s="3" t="s">
         <v>45</v>
       </c>
       <c r="B23" s="31"/>
       <c r="C23" s="32"/>
       <c r="D23" s="32"/>
       <c r="E23" s="4">
         <f>SUM(E16:E22)</f>
         <v>3900</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A24" s="22" t="s">
         <v>90</v>
       </c>
       <c r="B24" s="22"/>
       <c r="C24" s="33"/>
       <c r="D24" s="22"/>
       <c r="E24" s="5"/>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A25" s="118" t="s">
+    <row r="25" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A25" s="105" t="s">
         <v>91</v>
       </c>
-      <c r="B25" s="117" t="s">
+      <c r="B25" s="104" t="s">
         <v>14</v>
       </c>
       <c r="C25" s="40">
         <v>0.8</v>
       </c>
       <c r="D25" s="41">
-        <v>3132.55</v>
+        <f>'[1]Referência Cenoura'!D11</f>
+        <v>3654.25</v>
       </c>
       <c r="E25" s="42">
         <f>C25*D25</f>
-        <v>2506.0400000000004</v>
-[...3 lines deleted...]
-      <c r="A26" s="118" t="s">
+        <v>2923.4</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A26" s="105" t="s">
         <v>118</v>
       </c>
-      <c r="B26" s="117" t="s">
+      <c r="B26" s="104" t="s">
         <v>92</v>
       </c>
       <c r="C26" s="40">
         <v>4</v>
       </c>
       <c r="D26" s="41">
-        <v>21.925000000000001</v>
+        <f>'[1]Referência Cenoura'!D12</f>
+        <v>19.015000000000001</v>
       </c>
       <c r="E26" s="42">
         <f t="shared" ref="E26:E37" si="1">C26*D26</f>
-        <v>87.7</v>
-[...3 lines deleted...]
-      <c r="A27" s="133" t="s">
+        <v>76.06</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A27" s="120" t="s">
         <v>29</v>
       </c>
-      <c r="B27" s="117" t="s">
+      <c r="B27" s="104" t="s">
         <v>79</v>
       </c>
       <c r="C27" s="40">
         <v>3</v>
       </c>
       <c r="D27" s="41">
-        <v>353.33599999999996</v>
+        <f>'[1]Referência Cenoura'!D13</f>
+        <v>345.13750000000005</v>
       </c>
       <c r="E27" s="42">
         <f t="shared" si="1"/>
-        <v>1060.0079999999998</v>
-[...3 lines deleted...]
-      <c r="A28" s="118" t="s">
+        <v>1035.4125000000001</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A28" s="105" t="s">
         <v>30</v>
       </c>
-      <c r="B28" s="117" t="s">
+      <c r="B28" s="104" t="s">
         <v>92</v>
       </c>
       <c r="C28" s="40">
         <v>1.5</v>
       </c>
       <c r="D28" s="41">
-        <v>152.44999999999999</v>
+        <f>'[1]Referência Cenoura'!D14</f>
+        <v>118.33</v>
       </c>
       <c r="E28" s="42">
         <f t="shared" si="1"/>
-        <v>228.67499999999998</v>
-[...3 lines deleted...]
-      <c r="A29" s="118" t="s">
+        <v>177.495</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A29" s="105" t="s">
         <v>119</v>
       </c>
-      <c r="B29" s="117" t="s">
+      <c r="B29" s="104" t="s">
         <v>92</v>
       </c>
       <c r="C29" s="40">
         <v>1</v>
       </c>
       <c r="D29" s="41">
-        <v>55</v>
+        <f>'[1]Referência Cenoura'!D15</f>
+        <v>65.75</v>
       </c>
       <c r="E29" s="42">
         <f t="shared" si="1"/>
-        <v>55</v>
-[...3 lines deleted...]
-      <c r="A30" s="118" t="s">
+        <v>65.75</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A30" s="105" t="s">
         <v>16</v>
       </c>
-      <c r="B30" s="117" t="s">
+      <c r="B30" s="104" t="s">
         <v>92</v>
       </c>
       <c r="C30" s="40">
         <v>6</v>
       </c>
       <c r="D30" s="41">
-        <v>21.925000000000001</v>
+        <f>'[1]Referência Cenoura'!D16</f>
+        <v>19.015000000000001</v>
       </c>
       <c r="E30" s="42">
         <f t="shared" si="1"/>
-        <v>131.55000000000001</v>
-[...3 lines deleted...]
-      <c r="A31" s="118" t="s">
+        <v>114.09</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A31" s="105" t="s">
         <v>120</v>
       </c>
-      <c r="B31" s="117" t="s">
+      <c r="B31" s="104" t="s">
         <v>79</v>
       </c>
       <c r="C31" s="40">
         <v>10</v>
       </c>
       <c r="D31" s="41">
-        <v>31.04</v>
+        <f>'[1]Referência Cenoura'!D17</f>
+        <v>31.692857142857143</v>
       </c>
       <c r="E31" s="42">
         <f t="shared" si="1"/>
-        <v>310.39999999999998</v>
-[...3 lines deleted...]
-      <c r="A32" s="118" t="s">
+        <v>316.92857142857144</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A32" s="105" t="s">
         <v>19</v>
       </c>
-      <c r="B32" s="117" t="s">
+      <c r="B32" s="104" t="s">
         <v>79</v>
       </c>
       <c r="C32" s="40">
         <v>6</v>
       </c>
       <c r="D32" s="41">
-        <v>27.5</v>
+        <f>'[1]Referência Cenoura'!D18</f>
+        <v>29.24</v>
       </c>
       <c r="E32" s="42">
         <f t="shared" si="1"/>
-        <v>165</v>
-[...3 lines deleted...]
-      <c r="A33" s="118" t="s">
+        <v>175.44</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A33" s="105" t="s">
         <v>20</v>
       </c>
-      <c r="B33" s="117" t="s">
+      <c r="B33" s="104" t="s">
         <v>79</v>
       </c>
       <c r="C33" s="40">
         <v>8</v>
       </c>
       <c r="D33" s="41">
-        <v>164.8</v>
+        <f>'[1]Referência Cenoura'!D19</f>
+        <v>190.41249999999999</v>
       </c>
       <c r="E33" s="42">
         <f t="shared" si="1"/>
-        <v>1318.4</v>
-[...3 lines deleted...]
-      <c r="A34" s="118" t="s">
+        <v>1523.3</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A34" s="105" t="s">
         <v>68</v>
       </c>
-      <c r="B34" s="117" t="s">
+      <c r="B34" s="104" t="s">
         <v>92</v>
       </c>
       <c r="C34" s="40">
         <v>1.5</v>
       </c>
       <c r="D34" s="41">
-        <v>73.674999999999997</v>
+        <f>'[1]Referência Cenoura'!D20</f>
+        <v>59.272499999999994</v>
       </c>
       <c r="E34" s="42">
         <f t="shared" si="1"/>
-        <v>110.51249999999999</v>
-[...3 lines deleted...]
-      <c r="A35" s="118" t="s">
+        <v>88.908749999999998</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A35" s="105" t="s">
         <v>121</v>
       </c>
-      <c r="B35" s="117" t="s">
+      <c r="B35" s="104" t="s">
         <v>79</v>
       </c>
       <c r="C35" s="40">
         <v>4.5</v>
       </c>
       <c r="D35" s="41">
-        <v>73.183333333333337</v>
+        <f>'[1]Referência Cenoura'!D21</f>
+        <v>74.316666666666663</v>
       </c>
       <c r="E35" s="42">
         <f t="shared" si="1"/>
-        <v>329.32500000000005</v>
-[...3 lines deleted...]
-      <c r="A36" s="118" t="s">
+        <v>334.42499999999995</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A36" s="105" t="s">
         <v>21</v>
       </c>
-      <c r="B36" s="117" t="s">
+      <c r="B36" s="104" t="s">
         <v>92</v>
       </c>
       <c r="C36" s="40">
         <v>0.8</v>
       </c>
       <c r="D36" s="41">
-        <v>89</v>
+        <f>'[1]Referência Cenoura'!D22</f>
+        <v>112.16666666666667</v>
       </c>
       <c r="E36" s="42">
         <f t="shared" si="1"/>
-        <v>71.2</v>
-[...3 lines deleted...]
-      <c r="A37" s="118" t="s">
+        <v>89.733333333333348</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A37" s="105" t="s">
         <v>22</v>
       </c>
-      <c r="B37" s="118" t="s">
+      <c r="B37" s="105" t="s">
         <v>92</v>
       </c>
       <c r="C37" s="40">
         <v>2</v>
       </c>
       <c r="D37" s="41">
-        <v>46.65</v>
+        <f>'[1]Referência Cenoura'!D23</f>
+        <v>42.22</v>
       </c>
       <c r="E37" s="42">
         <f t="shared" si="1"/>
-        <v>93.3</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+        <v>84.44</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A38" s="3" t="s">
         <v>51</v>
       </c>
       <c r="B38" s="31"/>
       <c r="C38" s="32"/>
       <c r="D38" s="32"/>
       <c r="E38" s="4">
         <f>SUM(E25:E37)</f>
-        <v>6467.1105000000007</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7005.3831547619047</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A39" s="22" t="s">
         <v>95</v>
       </c>
       <c r="B39" s="22"/>
       <c r="C39" s="33"/>
       <c r="D39" s="22"/>
       <c r="E39" s="5"/>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A40" s="118" t="s">
+    <row r="40" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A40" s="105" t="s">
         <v>123</v>
       </c>
-      <c r="B40" s="118" t="s">
+      <c r="B40" s="105" t="s">
         <v>112</v>
       </c>
       <c r="C40" s="40">
         <v>4</v>
       </c>
       <c r="D40" s="41">
         <v>150</v>
       </c>
       <c r="E40" s="42">
         <f>C40*D40</f>
         <v>600</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A41" s="118" t="s">
+    <row r="41" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A41" s="105" t="s">
         <v>124</v>
       </c>
-      <c r="B41" s="118" t="s">
+      <c r="B41" s="105" t="s">
         <v>112</v>
       </c>
       <c r="C41" s="40">
         <v>7</v>
       </c>
       <c r="D41" s="41">
         <v>150</v>
       </c>
       <c r="E41" s="42">
         <f>C41*D41</f>
         <v>1050</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A42" s="118" t="s">
+    <row r="42" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A42" s="105" t="s">
         <v>125</v>
       </c>
-      <c r="B42" s="118" t="s">
+      <c r="B42" s="105" t="s">
         <v>112</v>
       </c>
       <c r="C42" s="40">
         <v>19</v>
       </c>
       <c r="D42" s="41">
         <v>150</v>
       </c>
       <c r="E42" s="42">
         <f>C42*D42</f>
         <v>2850</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A43" s="118" t="s">
+    <row r="43" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A43" s="105" t="s">
         <v>44</v>
       </c>
-      <c r="B43" s="118" t="s">
+      <c r="B43" s="105" t="s">
         <v>122</v>
       </c>
       <c r="C43" s="40">
         <v>1</v>
       </c>
       <c r="D43" s="41">
         <v>1950</v>
       </c>
       <c r="E43" s="42">
         <f t="shared" ref="E43" si="2">C43*D43</f>
         <v>1950</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A44" s="118" t="s">
+    <row r="44" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A44" s="105" t="s">
         <v>126</v>
       </c>
-      <c r="B44" s="118" t="s">
+      <c r="B44" s="105" t="s">
         <v>48</v>
       </c>
       <c r="C44" s="40">
         <v>20</v>
       </c>
       <c r="D44" s="41">
         <v>150</v>
       </c>
       <c r="E44" s="42">
         <f>C44*D44</f>
         <v>3000</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A45" s="118" t="s">
+    <row r="45" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A45" s="105" t="s">
         <v>127</v>
       </c>
-      <c r="B45" s="118" t="s">
+      <c r="B45" s="105" t="s">
         <v>48</v>
       </c>
       <c r="C45" s="40">
         <v>2.2000000000000002</v>
       </c>
       <c r="D45" s="41">
         <v>150</v>
       </c>
       <c r="E45" s="42">
         <f>C45*D45</f>
         <v>330</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A46" s="3" t="s">
         <v>102</v>
       </c>
       <c r="B46" s="3"/>
       <c r="C46" s="4"/>
       <c r="D46" s="4"/>
       <c r="E46" s="4">
         <f>SUM(E40:E45)</f>
         <v>9780</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A47" s="15" t="s">
         <v>128</v>
       </c>
       <c r="B47" s="15"/>
       <c r="C47" s="25"/>
       <c r="D47" s="25"/>
       <c r="E47" s="25"/>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A48" s="118" t="s">
+    <row r="48" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A48" s="105" t="s">
         <v>129</v>
       </c>
-      <c r="B48" s="118" t="s">
+      <c r="B48" s="105" t="s">
         <v>130</v>
       </c>
-      <c r="C48" s="134">
+      <c r="C48" s="121">
         <v>76</v>
       </c>
       <c r="D48" s="43">
         <v>150</v>
       </c>
       <c r="E48" s="43">
         <f>C48*D48</f>
         <v>11400</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A49" s="118" t="s">
+    <row r="49" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A49" s="105" t="s">
         <v>127</v>
       </c>
-      <c r="B49" s="118" t="s">
+      <c r="B49" s="105" t="s">
         <v>130</v>
       </c>
-      <c r="C49" s="134">
+      <c r="C49" s="121">
         <v>4</v>
       </c>
       <c r="D49" s="43">
         <v>150</v>
       </c>
       <c r="E49" s="43">
         <f>C49*D49</f>
         <v>600</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A50" s="118" t="s">
+    <row r="50" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A50" s="105" t="s">
         <v>131</v>
       </c>
-      <c r="B50" s="118" t="s">
+      <c r="B50" s="105" t="s">
         <v>130</v>
       </c>
-      <c r="C50" s="134">
+      <c r="C50" s="121">
         <v>9</v>
       </c>
       <c r="D50" s="43">
         <v>150</v>
       </c>
       <c r="E50" s="43">
         <f>C50*D50</f>
         <v>1350</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A51" s="118" t="s">
+    <row r="51" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A51" s="105" t="s">
         <v>132</v>
       </c>
-      <c r="B51" s="118" t="s">
+      <c r="B51" s="105" t="s">
         <v>130</v>
       </c>
-      <c r="C51" s="134">
+      <c r="C51" s="121">
         <v>4</v>
       </c>
       <c r="D51" s="43">
         <v>150</v>
       </c>
       <c r="E51" s="43">
         <f>C51*D51</f>
         <v>600</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A52" s="3" t="s">
         <v>110</v>
       </c>
       <c r="B52" s="31"/>
       <c r="C52" s="32"/>
       <c r="D52" s="32"/>
       <c r="E52" s="4">
         <f>SUM(E48:E51)</f>
         <v>13950</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A53" s="15" t="s">
         <v>133</v>
       </c>
       <c r="B53" s="15"/>
       <c r="C53" s="25"/>
       <c r="D53" s="25"/>
       <c r="E53" s="28"/>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A54" s="118" t="s">
+    <row r="54" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A54" s="105" t="s">
         <v>108</v>
       </c>
-      <c r="B54" s="118" t="s">
+      <c r="B54" s="105" t="s">
         <v>50</v>
       </c>
-      <c r="C54" s="134">
+      <c r="C54" s="121">
         <v>1</v>
       </c>
       <c r="D54" s="43">
         <v>2050</v>
       </c>
       <c r="E54" s="44">
         <f>C54*D54</f>
         <v>2050</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A55" s="3" t="s">
         <v>134</v>
       </c>
       <c r="B55" s="31"/>
       <c r="C55" s="32"/>
       <c r="D55" s="32"/>
       <c r="E55" s="4">
         <f>E54</f>
         <v>2050</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A56" s="37" t="s">
         <v>52</v>
       </c>
       <c r="B56" s="37"/>
       <c r="C56" s="37"/>
       <c r="D56" s="37"/>
       <c r="E56" s="38">
         <f>SUM(E14,E23,E38,E46,E52,E55)</f>
-        <v>50189.6535</v>
-[...3 lines deleted...]
-      <c r="A59" s="260" t="s">
+        <v>50819.364954761906</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A59" s="235" t="s">
         <v>53</v>
       </c>
-      <c r="B59" s="261"/>
-[...1 lines deleted...]
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B59" s="236"/>
+    </row>
+    <row r="60" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A60" s="15" t="str">
         <f>A10</f>
         <v>1-Preparo de solo/Plantio</v>
       </c>
       <c r="B60" s="25">
         <f>E14</f>
-        <v>14042.543</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+        <v>14133.9818</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A61" s="22" t="str">
         <f>A15</f>
         <v>2-Serviços</v>
       </c>
       <c r="B61" s="25">
         <f>E23</f>
         <v>3900</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A62" s="22" t="str">
         <f>A24</f>
         <v>3-Tratos Culturais</v>
       </c>
       <c r="B62" s="25">
         <f>E38</f>
-        <v>6467.1105000000007</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7005.3831547619047</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A63" s="22" t="str">
         <f>A39</f>
         <v>4-Serviços</v>
       </c>
       <c r="B63" s="25">
         <f>E46</f>
         <v>9780</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A64" s="22" t="str">
         <f>A47</f>
         <v>5-Colheita</v>
       </c>
       <c r="B64" s="25">
         <f>E52</f>
         <v>13950</v>
       </c>
     </row>
-    <row r="65" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A65" s="22" t="str">
         <f>A53</f>
         <v>6-Outros custos</v>
       </c>
       <c r="B65" s="25">
         <f>E54</f>
         <v>2050</v>
       </c>
     </row>
-    <row r="66" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A66" s="11" t="s">
         <v>65</v>
       </c>
       <c r="B66" s="38">
         <f>SUM(B60:B65)</f>
-        <v>50189.6535</v>
-[...10 lines deleted...]
-    <row r="70" spans="1:4" x14ac:dyDescent="0.25">
+        <v>50819.364954761906</v>
+      </c>
+    </row>
+    <row r="69" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A69" s="221" t="s">
+        <v>556</v>
+      </c>
+      <c r="B69" s="221"/>
+      <c r="C69" s="221"/>
+      <c r="D69" s="221"/>
+    </row>
+    <row r="70" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A70" t="s">
         <v>54</v>
       </c>
     </row>
-    <row r="71" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A71" s="240" t="s">
+    <row r="71" spans="1:4" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A71" s="237" t="s">
         <v>55</v>
       </c>
-      <c r="B71" s="240"/>
-[...12 lines deleted...]
-      <c r="A73" s="240" t="s">
+      <c r="B71" s="237"/>
+      <c r="C71" s="237"/>
+      <c r="D71" s="237"/>
+    </row>
+    <row r="72" spans="1:4" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A72" s="98" t="s">
+        <v>507</v>
+      </c>
+      <c r="B72" s="98"/>
+      <c r="C72" s="237"/>
+      <c r="D72" s="237"/>
+    </row>
+    <row r="73" spans="1:4" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A73" s="237" t="s">
         <v>57</v>
       </c>
-      <c r="B73" s="240"/>
-[...7 lines deleted...]
-      <c r="B74" s="240"/>
+      <c r="B73" s="237"/>
+      <c r="C73" s="237"/>
+      <c r="D73" s="237"/>
+    </row>
+    <row r="74" spans="1:4" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A74" s="237" t="s">
+        <v>508</v>
+      </c>
+      <c r="B74" s="237"/>
     </row>
   </sheetData>
   <mergeCells count="22">
-    <mergeCell ref="A9:E9"/>
-[...4 lines deleted...]
-    <mergeCell ref="C71:D71"/>
     <mergeCell ref="A5:B5"/>
     <mergeCell ref="A74:B74"/>
     <mergeCell ref="A8:E8"/>
     <mergeCell ref="A1:A2"/>
     <mergeCell ref="B1:E2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A4:B4"/>
     <mergeCell ref="C4:E4"/>
     <mergeCell ref="C3:E3"/>
     <mergeCell ref="C5:E5"/>
     <mergeCell ref="C6:E6"/>
     <mergeCell ref="A7:E7"/>
     <mergeCell ref="A6:B6"/>
     <mergeCell ref="C72:D72"/>
     <mergeCell ref="A73:B73"/>
     <mergeCell ref="C73:D73"/>
+    <mergeCell ref="A9:E9"/>
+    <mergeCell ref="A59:B59"/>
+    <mergeCell ref="A69:B69"/>
+    <mergeCell ref="C69:D69"/>
+    <mergeCell ref="A71:B71"/>
+    <mergeCell ref="C71:D71"/>
   </mergeCells>
   <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="360" verticalDpi="360" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F6332A39-69A9-4374-B9BA-BC167F3B8AD3}">
   <dimension ref="A1:E59"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
+    <sheetView topLeftCell="A39" workbookViewId="0">
       <selection sqref="A1:E61"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="32.42578125" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="5" width="16.5703125" customWidth="1"/>
+    <col min="1" max="1" width="32.44140625" customWidth="1"/>
+    <col min="2" max="2" width="13.88671875" customWidth="1"/>
+    <col min="3" max="3" width="14.5546875" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="14.5546875" customWidth="1"/>
+    <col min="5" max="5" width="16.5546875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B1" s="243" t="s">
+    <row r="1" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="222"/>
+      <c r="B1" s="223" t="s">
         <v>0</v>
       </c>
-      <c r="C1" s="243"/>
-[...11 lines deleted...]
-      <c r="A3" s="276" t="s">
+      <c r="C1" s="223"/>
+      <c r="D1" s="223"/>
+      <c r="E1" s="223"/>
+    </row>
+    <row r="2" spans="1:5" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="222"/>
+      <c r="B2" s="223"/>
+      <c r="C2" s="223"/>
+      <c r="D2" s="223"/>
+      <c r="E2" s="223"/>
+    </row>
+    <row r="3" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A3" s="280" t="s">
         <v>136</v>
       </c>
-      <c r="B3" s="276"/>
-      <c r="C3" s="251" t="s">
+      <c r="B3" s="280"/>
+      <c r="C3" s="260" t="s">
+        <v>258</v>
+      </c>
+      <c r="D3" s="261"/>
+      <c r="E3" s="262"/>
+    </row>
+    <row r="4" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A4" s="281" t="s">
+        <v>3</v>
+      </c>
+      <c r="B4" s="281"/>
+      <c r="C4" s="260" t="s">
+        <v>494</v>
+      </c>
+      <c r="D4" s="261"/>
+      <c r="E4" s="262"/>
+    </row>
+    <row r="5" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A5" s="259" t="s">
+        <v>554</v>
+      </c>
+      <c r="B5" s="259"/>
+      <c r="C5" s="260" t="s">
+        <v>259</v>
+      </c>
+      <c r="D5" s="261"/>
+      <c r="E5" s="262"/>
+    </row>
+    <row r="6" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A6" s="285" t="s">
+        <v>572</v>
+      </c>
+      <c r="B6" s="286"/>
+      <c r="C6" s="260" t="s">
         <v>260</v>
       </c>
-      <c r="D3" s="252"/>
-[...18 lines deleted...]
-      <c r="C5" s="251" t="s">
+      <c r="D6" s="261"/>
+      <c r="E6" s="262"/>
+    </row>
+    <row r="7" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A7" s="265" t="s">
+        <v>371</v>
+      </c>
+      <c r="B7" s="266"/>
+      <c r="C7" s="266"/>
+      <c r="D7" s="266"/>
+      <c r="E7" s="267"/>
+    </row>
+    <row r="8" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A8" s="287" t="s">
         <v>261</v>
       </c>
-      <c r="D5" s="252"/>
-[...32 lines deleted...]
-      <c r="A9" s="259" t="s">
+      <c r="B8" s="233"/>
+      <c r="C8" s="233"/>
+      <c r="D8" s="233"/>
+      <c r="E8" s="233"/>
+    </row>
+    <row r="9" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A9" s="234" t="s">
         <v>7</v>
       </c>
-      <c r="B9" s="259"/>
-[...4 lines deleted...]
-    <row r="10" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B9" s="234"/>
+      <c r="C9" s="234"/>
+      <c r="D9" s="234"/>
+      <c r="E9" s="234"/>
+    </row>
+    <row r="10" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A10" s="15" t="s">
         <v>138</v>
       </c>
       <c r="B10" s="48" t="s">
         <v>9</v>
       </c>
       <c r="C10" s="48" t="s">
         <v>10</v>
       </c>
       <c r="D10" s="48" t="s">
         <v>11</v>
       </c>
       <c r="E10" s="69" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="11" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A11" s="16" t="s">
         <v>139</v>
       </c>
-      <c r="B11" s="45" t="s">
-        <v>14</v>
+      <c r="B11" s="45" t="str">
+        <f>'[1]Referencia Milho'!B6</f>
+        <v>Ton</v>
       </c>
       <c r="C11" s="16">
         <v>1</v>
       </c>
       <c r="D11" s="18">
-        <v>379</v>
+        <f>'[1]Referencia Milho'!D6</f>
+        <v>290</v>
       </c>
       <c r="E11" s="18">
         <f>C11*D11</f>
-        <v>379</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:5" x14ac:dyDescent="0.25">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A12" s="16" t="s">
         <v>75</v>
       </c>
-      <c r="B12" s="45" t="s">
-        <v>14</v>
+      <c r="B12" s="45" t="str">
+        <f>'[1]Referencia Milho'!B7</f>
+        <v>Ton</v>
       </c>
       <c r="C12" s="16">
         <v>0.3</v>
       </c>
       <c r="D12" s="18">
-        <v>2934.5450000000001</v>
+        <f>'[1]Referencia Milho'!D7</f>
+        <v>3637.15</v>
       </c>
       <c r="E12" s="18">
         <f>C12*D12</f>
-        <v>880.36350000000004</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1091.145</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A13" s="16" t="s">
         <v>78</v>
       </c>
       <c r="B13" s="45" t="s">
         <v>140</v>
       </c>
       <c r="C13" s="16">
         <v>1</v>
       </c>
       <c r="D13" s="18">
-        <v>782.06666666666661</v>
+        <f>'[1]LISTA INSUMOS 03-2026'!B93</f>
+        <v>1014.1666666666666</v>
       </c>
       <c r="E13" s="18">
         <f>C13*D13</f>
-        <v>782.06666666666661</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1014.1666666666666</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A14" s="3" t="s">
         <v>36</v>
       </c>
       <c r="B14" s="31"/>
       <c r="C14" s="32"/>
       <c r="D14" s="32"/>
       <c r="E14" s="4">
         <f>SUM(E11:E13)</f>
-        <v>2041.4301666666665</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2395.3116666666665</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A15" s="22" t="s">
         <v>141</v>
       </c>
       <c r="B15" s="22"/>
       <c r="C15" s="33"/>
       <c r="D15" s="22"/>
       <c r="E15" s="5"/>
     </row>
-    <row r="16" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A16" s="16" t="s">
         <v>69</v>
       </c>
-      <c r="B16" s="45" t="s">
-        <v>92</v>
+      <c r="B16" s="45" t="str">
+        <f>'[1]Referencia Milho'!B11</f>
+        <v>L</v>
       </c>
       <c r="C16" s="35">
         <v>2</v>
       </c>
       <c r="D16" s="46">
-        <v>26.15</v>
+        <f>'[1]Referencia Milho'!D11</f>
+        <v>34.193333333333335</v>
       </c>
       <c r="E16" s="36">
         <f>C16*D16</f>
-        <v>52.3</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+        <v>68.38666666666667</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A17" s="16" t="s">
         <v>29</v>
       </c>
-      <c r="B17" s="45" t="s">
-        <v>79</v>
+      <c r="B17" s="45" t="str">
+        <f>'[1]Referencia Milho'!B12</f>
+        <v>Kg</v>
       </c>
       <c r="C17" s="35">
+        <f>'[1]Referencia Milho'!C12</f>
         <v>1.8</v>
       </c>
       <c r="D17" s="46">
-        <v>25.95</v>
+        <f>'[1]Referencia Milho'!D12</f>
+        <v>31.34375</v>
       </c>
       <c r="E17" s="36">
         <f t="shared" ref="E17:E29" si="0">C17*D17</f>
-        <v>46.71</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+        <v>56.418750000000003</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A18" s="34" t="s">
         <v>31</v>
       </c>
-      <c r="B18" s="45" t="s">
-        <v>79</v>
+      <c r="B18" s="45" t="str">
+        <f>'[1]Referencia Milho'!B14</f>
+        <v>Kg</v>
       </c>
       <c r="C18" s="35">
+        <f>'[1]Referencia Milho'!C14</f>
         <v>0.08</v>
       </c>
       <c r="D18" s="46">
-        <v>175.95166666666668</v>
+        <f>'[1]Referencia Milho'!D14</f>
+        <v>121.04285714285713</v>
       </c>
       <c r="E18" s="36">
         <f t="shared" si="0"/>
-        <v>14.076133333333335</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.6834285714285713</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A19" s="16" t="s">
         <v>21</v>
       </c>
-      <c r="B19" s="45" t="s">
-        <v>92</v>
+      <c r="B19" s="45" t="str">
+        <f>'[1]Referencia Milho'!B15</f>
+        <v>L</v>
       </c>
       <c r="C19" s="35">
+        <f>'[1]Referencia Milho'!C15</f>
         <v>1</v>
       </c>
       <c r="D19" s="46">
-        <v>28</v>
+        <f>'[1]Referencia Milho'!D15</f>
+        <v>40</v>
       </c>
       <c r="E19" s="36">
         <f t="shared" si="0"/>
-        <v>28</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A20" s="16" t="s">
         <v>23</v>
       </c>
-      <c r="B20" s="45" t="s">
-        <v>92</v>
+      <c r="B20" s="45" t="str">
+        <f>'[1]Referencia Milho'!B17</f>
+        <v>L</v>
       </c>
       <c r="C20" s="35">
+        <f>'[1]Referencia Milho'!C17</f>
         <v>1</v>
       </c>
       <c r="D20" s="46">
-        <v>22.35</v>
+        <f>'[1]Referencia Milho'!D17</f>
+        <v>25.002000000000002</v>
       </c>
       <c r="E20" s="36">
         <f t="shared" si="0"/>
-        <v>22.35</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+        <v>25.002000000000002</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A21" s="16" t="s">
         <v>142</v>
       </c>
-      <c r="B21" s="45" t="s">
-        <v>92</v>
+      <c r="B21" s="45" t="str">
+        <f>'[1]Referencia Milho'!B18</f>
+        <v>L</v>
       </c>
       <c r="C21" s="35">
+        <f>'[1]Referencia Milho'!C18</f>
         <v>0.1</v>
       </c>
       <c r="D21" s="46">
-        <v>19.399999999999999</v>
+        <f>'[1]Referencia Milho'!D18</f>
+        <v>24.939999999999998</v>
       </c>
       <c r="E21" s="36">
         <f t="shared" si="0"/>
-        <v>1.94</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.4939999999999998</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A22" s="16" t="s">
         <v>24</v>
       </c>
-      <c r="B22" s="45" t="s">
-        <v>92</v>
+      <c r="B22" s="45" t="str">
+        <f>'[1]Referencia Milho'!B20</f>
+        <v>L</v>
       </c>
       <c r="C22" s="35">
+        <f>'[1]Referencia Milho'!C20</f>
         <v>0.15</v>
       </c>
       <c r="D22" s="46">
-        <v>140</v>
+        <f>'[1]Referencia Milho'!D20</f>
+        <v>136.82000000000002</v>
       </c>
       <c r="E22" s="36">
         <f t="shared" si="0"/>
-        <v>21</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+        <v>20.523000000000003</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A23" s="16" t="s">
         <v>32</v>
       </c>
-      <c r="B23" s="45" t="s">
-        <v>92</v>
+      <c r="B23" s="45" t="str">
+        <f>'[1]Referencia Milho'!B22</f>
+        <v>L</v>
       </c>
       <c r="C23" s="35">
+        <f>'[1]Referencia Milho'!C22</f>
         <v>0.2</v>
       </c>
       <c r="D23" s="46">
-        <v>147.25</v>
+        <f>'[1]Referencia Milho'!D22</f>
+        <v>170.74166666666667</v>
       </c>
       <c r="E23" s="36">
         <f t="shared" si="0"/>
-        <v>29.450000000000003</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+        <v>34.148333333333333</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A24" s="16" t="s">
         <v>33</v>
       </c>
-      <c r="B24" s="45" t="s">
-        <v>92</v>
+      <c r="B24" s="45" t="str">
+        <f>'[1]Referencia Milho'!B23</f>
+        <v>L</v>
       </c>
       <c r="C24" s="35">
+        <f>'[1]Referencia Milho'!C23</f>
         <v>1</v>
       </c>
       <c r="D24" s="46">
-        <v>16.5</v>
+        <f>'[1]Referencia Milho'!D23</f>
+        <v>39.5</v>
       </c>
       <c r="E24" s="36">
         <f t="shared" si="0"/>
-        <v>16.5</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+        <v>39.5</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A25" s="16" t="s">
         <v>61</v>
       </c>
-      <c r="B25" s="45" t="s">
-        <v>92</v>
+      <c r="B25" s="45" t="str">
+        <f>'[1]Referencia Milho'!B24</f>
+        <v>L</v>
       </c>
       <c r="C25" s="35">
+        <f>'[1]Referencia Milho'!C24</f>
         <v>1.5</v>
       </c>
       <c r="D25" s="46">
-        <v>25.466666666666669</v>
+        <f>'[1]Referencia Milho'!D24</f>
+        <v>25.635000000000002</v>
       </c>
       <c r="E25" s="36">
         <f t="shared" si="0"/>
-        <v>38.200000000000003</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+        <v>38.452500000000001</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A26" s="16" t="s">
         <v>20</v>
       </c>
-      <c r="B26" s="45" t="s">
-        <v>79</v>
+      <c r="B26" s="45" t="str">
+        <f>'[1]Referencia Milho'!B25</f>
+        <v>Kg</v>
       </c>
       <c r="C26" s="35">
+        <f>'[1]Referencia Milho'!C25</f>
         <v>0.6</v>
       </c>
       <c r="D26" s="46">
-        <v>55.266666666666659</v>
+        <f>'[1]Referencia Milho'!D25</f>
+        <v>53.883749999999999</v>
       </c>
       <c r="E26" s="36">
         <f t="shared" si="0"/>
-        <v>33.159999999999997</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+        <v>32.330249999999999</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A27" s="16" t="s">
-        <v>365</v>
-[...2 lines deleted...]
-        <v>92</v>
+        <v>359</v>
+      </c>
+      <c r="B27" s="45" t="str">
+        <f>'[1]Referencia Milho'!B26</f>
+        <v>L</v>
       </c>
       <c r="C27" s="35">
+        <f>'[1]Referencia Milho'!C26</f>
         <v>0.4</v>
       </c>
       <c r="D27" s="46">
-        <v>106</v>
+        <f>'[1]Referencia Milho'!D26</f>
+        <v>54</v>
       </c>
       <c r="E27" s="36">
         <f t="shared" si="0"/>
-        <v>42.400000000000006</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+        <v>21.6</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A28" s="16" t="s">
         <v>91</v>
       </c>
       <c r="B28" s="45" t="s">
         <v>79</v>
       </c>
       <c r="C28" s="35">
         <v>0.1</v>
       </c>
       <c r="D28" s="46">
-        <v>2747.2550000000001</v>
+        <f>'[1]Referencia Milho'!D28</f>
+        <v>3201.65</v>
       </c>
       <c r="E28" s="36">
         <f t="shared" si="0"/>
-        <v>274.72550000000001</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+        <v>320.16500000000002</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A29" s="16" t="s">
         <v>142</v>
       </c>
-      <c r="B29" s="45" t="s">
-        <v>92</v>
+      <c r="B29" s="45" t="str">
+        <f>'[1]Referencia Milho'!B27</f>
+        <v>L</v>
       </c>
       <c r="C29" s="35">
+        <f>'[1]Referencia Milho'!C27</f>
         <v>0.1</v>
       </c>
       <c r="D29" s="46">
-        <v>19.399999999999999</v>
+        <f>'[1]Referencia Milho'!D27</f>
+        <v>24.939999999999998</v>
       </c>
       <c r="E29" s="36">
         <f t="shared" si="0"/>
-        <v>1.94</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.4939999999999998</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A30" s="3" t="s">
         <v>45</v>
       </c>
       <c r="B30" s="31"/>
       <c r="C30" s="32"/>
       <c r="D30" s="32"/>
       <c r="E30" s="47">
         <f>SUM(E16:E29)</f>
-        <v>622.7516333333333</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+        <v>711.19792857142863</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A31" s="22" t="s">
         <v>143</v>
       </c>
       <c r="B31" s="22"/>
       <c r="C31" s="33"/>
       <c r="D31" s="22"/>
       <c r="E31" s="5"/>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A32" s="16" t="s">
         <v>144</v>
       </c>
       <c r="B32" s="45" t="s">
         <v>145</v>
       </c>
       <c r="C32" s="35">
         <v>2</v>
       </c>
       <c r="D32" s="41">
         <v>140</v>
       </c>
       <c r="E32" s="46">
         <f>C32*D32</f>
         <v>280</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A33" s="34" t="s">
         <v>146</v>
       </c>
       <c r="B33" s="45" t="s">
         <v>145</v>
       </c>
       <c r="C33" s="35">
         <v>2</v>
       </c>
       <c r="D33" s="41">
         <v>140</v>
       </c>
       <c r="E33" s="46">
         <f t="shared" ref="E33:E37" si="1">C33*D33</f>
         <v>280</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A34" s="34" t="s">
         <v>147</v>
       </c>
       <c r="B34" s="45" t="s">
         <v>145</v>
       </c>
       <c r="C34" s="35">
         <v>2</v>
       </c>
       <c r="D34" s="41">
         <v>140</v>
       </c>
       <c r="E34" s="46">
         <f t="shared" si="1"/>
         <v>280</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A35" s="34" t="s">
         <v>148</v>
       </c>
       <c r="B35" s="45" t="s">
         <v>145</v>
       </c>
       <c r="C35" s="35">
         <v>2</v>
       </c>
       <c r="D35" s="41">
         <v>140</v>
       </c>
       <c r="E35" s="46">
         <f t="shared" si="1"/>
         <v>280</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A36" s="34" t="s">
         <v>149</v>
       </c>
       <c r="B36" s="45" t="s">
         <v>145</v>
       </c>
       <c r="C36" s="35">
         <v>2</v>
       </c>
       <c r="D36" s="41">
         <v>140</v>
       </c>
       <c r="E36" s="46">
         <f t="shared" si="1"/>
         <v>280</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A37" s="34" t="s">
         <v>150</v>
       </c>
       <c r="B37" s="45" t="s">
         <v>145</v>
       </c>
       <c r="C37" s="35">
         <v>1</v>
       </c>
       <c r="D37" s="41">
         <v>140</v>
       </c>
       <c r="E37" s="46">
         <f t="shared" si="1"/>
         <v>140</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A38" s="3" t="s">
         <v>51</v>
       </c>
       <c r="B38" s="31"/>
       <c r="C38" s="32"/>
       <c r="D38" s="32"/>
       <c r="E38" s="4">
         <f>SUM(E32:E37)</f>
         <v>1540</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A39" s="22" t="s">
         <v>151</v>
       </c>
       <c r="B39" s="48"/>
       <c r="C39" s="49"/>
       <c r="D39" s="33"/>
       <c r="E39" s="5"/>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A40" s="34" t="s">
         <v>108</v>
       </c>
       <c r="B40" s="45" t="s">
         <v>105</v>
       </c>
       <c r="C40" s="35">
         <v>1</v>
       </c>
       <c r="D40" s="36">
         <v>350</v>
       </c>
       <c r="E40" s="36">
         <f>C40*D40</f>
         <v>350</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A41" s="34" t="s">
         <v>152</v>
       </c>
       <c r="B41" s="45" t="s">
         <v>153</v>
       </c>
       <c r="C41" s="35">
         <v>2</v>
       </c>
       <c r="D41" s="36">
         <v>280</v>
       </c>
       <c r="E41" s="36">
         <f>C41*D41</f>
         <v>560</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A42" s="50" t="s">
         <v>102</v>
       </c>
       <c r="B42" s="51"/>
       <c r="C42" s="52"/>
       <c r="D42" s="53"/>
       <c r="E42" s="54">
         <f>SUM(E40:E41)</f>
         <v>910</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A43" s="37" t="s">
         <v>65</v>
       </c>
       <c r="B43" s="37"/>
       <c r="C43" s="37"/>
       <c r="D43" s="37"/>
       <c r="E43" s="38">
         <f>SUM(E14,E30,E38,E42)</f>
-        <v>5114.1818000000003</v>
-[...3 lines deleted...]
-      <c r="A46" s="260" t="s">
+        <v>5556.5095952380952</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A46" s="235" t="s">
         <v>53</v>
       </c>
-      <c r="B46" s="261"/>
-[...1 lines deleted...]
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B46" s="236"/>
+    </row>
+    <row r="47" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A47" s="15" t="str">
         <f>A10</f>
         <v>1-Insumos</v>
       </c>
       <c r="B47" s="25">
         <f>E14</f>
-        <v>2041.4301666666665</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2395.3116666666665</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A48" s="22" t="str">
         <f>A15</f>
         <v>2-Tratos Culturais</v>
       </c>
       <c r="B48" s="25">
         <f>E30</f>
-        <v>622.7516333333333</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:4" x14ac:dyDescent="0.25">
+        <v>711.19792857142863</v>
+      </c>
+    </row>
+    <row r="49" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A49" s="22" t="str">
         <f>A31</f>
         <v>3-Serviços</v>
       </c>
       <c r="B49" s="25">
         <f>E38</f>
         <v>1540</v>
       </c>
     </row>
-    <row r="50" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A50" s="22" t="str">
         <f>A39</f>
         <v>4-Outros custos</v>
       </c>
       <c r="B50" s="25">
         <f>E42</f>
         <v>910</v>
       </c>
     </row>
-    <row r="51" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A51" s="11" t="s">
         <v>65</v>
       </c>
       <c r="B51" s="38">
         <f>SUM(B47:B50)</f>
-        <v>5114.1818000000003</v>
-[...10 lines deleted...]
-    <row r="55" spans="1:4" x14ac:dyDescent="0.25">
+        <v>5556.5095952380952</v>
+      </c>
+    </row>
+    <row r="54" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A54" s="221" t="s">
+        <v>556</v>
+      </c>
+      <c r="B54" s="221"/>
+      <c r="C54" s="221"/>
+      <c r="D54" s="221"/>
+    </row>
+    <row r="55" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A55" t="s">
         <v>54</v>
       </c>
     </row>
-    <row r="56" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A56" s="240" t="s">
+    <row r="56" spans="1:4" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A56" s="237" t="s">
         <v>55</v>
       </c>
-      <c r="B56" s="240"/>
-[...12 lines deleted...]
-      <c r="A58" s="240" t="s">
+      <c r="B56" s="237"/>
+      <c r="C56" s="237"/>
+      <c r="D56" s="237"/>
+    </row>
+    <row r="57" spans="1:4" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A57" s="98" t="s">
+        <v>507</v>
+      </c>
+      <c r="B57" s="98"/>
+      <c r="C57" s="237"/>
+      <c r="D57" s="237"/>
+    </row>
+    <row r="58" spans="1:4" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A58" s="237" t="s">
         <v>57</v>
       </c>
-      <c r="B58" s="240"/>
-[...7 lines deleted...]
-      <c r="B59" s="240"/>
+      <c r="B58" s="237"/>
+      <c r="C58" s="237"/>
+      <c r="D58" s="237"/>
+    </row>
+    <row r="59" spans="1:4" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A59" s="237" t="s">
+        <v>508</v>
+      </c>
+      <c r="B59" s="237"/>
     </row>
   </sheetData>
   <mergeCells count="22">
-    <mergeCell ref="C58:D58"/>
-[...4 lines deleted...]
-    <mergeCell ref="C57:D57"/>
     <mergeCell ref="A6:B6"/>
     <mergeCell ref="A59:B59"/>
     <mergeCell ref="A9:E9"/>
     <mergeCell ref="A1:A2"/>
     <mergeCell ref="B1:E2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A4:B4"/>
     <mergeCell ref="C4:E4"/>
     <mergeCell ref="C3:E3"/>
     <mergeCell ref="C5:E5"/>
     <mergeCell ref="C6:E6"/>
     <mergeCell ref="A5:B5"/>
     <mergeCell ref="A7:E7"/>
     <mergeCell ref="A8:E8"/>
     <mergeCell ref="A46:B46"/>
     <mergeCell ref="A58:B58"/>
+    <mergeCell ref="C58:D58"/>
+    <mergeCell ref="A54:B54"/>
+    <mergeCell ref="C54:D54"/>
+    <mergeCell ref="A56:B56"/>
+    <mergeCell ref="C56:D56"/>
+    <mergeCell ref="C57:D57"/>
   </mergeCells>
   <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="360" verticalDpi="360" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9AFC0529-C9F5-453F-843F-1A4677A7F539}">
   <dimension ref="A1:E63"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection sqref="A1:E64"/>
+    <sheetView topLeftCell="A38" workbookViewId="0">
+      <selection sqref="A1:E63"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="33.85546875" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="5" width="14.140625" customWidth="1"/>
+    <col min="1" max="1" width="33.88671875" customWidth="1"/>
+    <col min="2" max="2" width="16.5546875" customWidth="1"/>
+    <col min="3" max="3" width="14.5546875" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="14.33203125" customWidth="1"/>
+    <col min="5" max="5" width="14.109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B1" s="243" t="s">
+    <row r="1" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="222"/>
+      <c r="B1" s="223" t="s">
         <v>0</v>
       </c>
-      <c r="C1" s="243"/>
-[...11 lines deleted...]
-      <c r="A3" s="276" t="s">
+      <c r="C1" s="223"/>
+      <c r="D1" s="223"/>
+      <c r="E1" s="223"/>
+    </row>
+    <row r="2" spans="1:5" ht="27.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="222"/>
+      <c r="B2" s="223"/>
+      <c r="C2" s="223"/>
+      <c r="D2" s="223"/>
+      <c r="E2" s="223"/>
+    </row>
+    <row r="3" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A3" s="280" t="s">
         <v>136</v>
       </c>
-      <c r="B3" s="276"/>
-[...7 lines deleted...]
-      <c r="A4" s="277" t="s">
+      <c r="B3" s="280"/>
+      <c r="C3" s="260" t="s">
+        <v>262</v>
+      </c>
+      <c r="D3" s="261"/>
+      <c r="E3" s="262"/>
+    </row>
+    <row r="4" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A4" s="281" t="s">
         <v>59</v>
       </c>
-      <c r="B4" s="277"/>
-[...11 lines deleted...]
-      <c r="C5" s="251" t="s">
+      <c r="B4" s="281"/>
+      <c r="C4" s="260" t="s">
+        <v>495</v>
+      </c>
+      <c r="D4" s="261"/>
+      <c r="E4" s="262"/>
+    </row>
+    <row r="5" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A5" s="259" t="s">
+        <v>554</v>
+      </c>
+      <c r="B5" s="259"/>
+      <c r="C5" s="260" t="s">
+        <v>259</v>
+      </c>
+      <c r="D5" s="261"/>
+      <c r="E5" s="262"/>
+    </row>
+    <row r="6" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A6" s="285" t="s">
+        <v>572</v>
+      </c>
+      <c r="B6" s="286"/>
+      <c r="C6" s="260" t="s">
+        <v>260</v>
+      </c>
+      <c r="D6" s="261"/>
+      <c r="E6" s="262"/>
+    </row>
+    <row r="7" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A7" s="265" t="s">
+        <v>497</v>
+      </c>
+      <c r="B7" s="266"/>
+      <c r="C7" s="266"/>
+      <c r="D7" s="266"/>
+      <c r="E7" s="267"/>
+    </row>
+    <row r="8" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A8" s="287" t="s">
         <v>261</v>
       </c>
-      <c r="D5" s="252"/>
-[...32 lines deleted...]
-      <c r="A9" s="259" t="s">
+      <c r="B8" s="233"/>
+      <c r="C8" s="233"/>
+      <c r="D8" s="233"/>
+      <c r="E8" s="233"/>
+    </row>
+    <row r="9" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A9" s="234" t="s">
         <v>7</v>
       </c>
-      <c r="B9" s="259"/>
-[...4 lines deleted...]
-    <row r="10" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B9" s="234"/>
+      <c r="C9" s="234"/>
+      <c r="D9" s="234"/>
+      <c r="E9" s="234"/>
+    </row>
+    <row r="10" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A10" s="15" t="s">
         <v>138</v>
       </c>
       <c r="B10" s="48" t="s">
         <v>9</v>
       </c>
       <c r="C10" s="48" t="s">
         <v>10</v>
       </c>
       <c r="D10" s="48" t="s">
         <v>11</v>
       </c>
       <c r="E10" s="69" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="11" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A11" s="16" t="s">
         <v>139</v>
       </c>
-      <c r="B11" s="45" t="s">
-        <v>14</v>
+      <c r="B11" s="45" t="str">
+        <f>'[1]Referencia Milho'!B6</f>
+        <v>Ton</v>
       </c>
       <c r="C11" s="16">
         <v>1</v>
       </c>
       <c r="D11" s="18">
-        <v>379</v>
+        <f>'[1]Referencia Milho'!D6</f>
+        <v>290</v>
       </c>
       <c r="E11" s="18">
         <f t="shared" ref="E11:E12" si="0">C11*D11</f>
-        <v>379</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:5" x14ac:dyDescent="0.25">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A12" s="16" t="s">
         <v>75</v>
       </c>
-      <c r="B12" s="45" t="s">
-        <v>14</v>
+      <c r="B12" s="45" t="str">
+        <f>'[1]Referencia Milho'!B7</f>
+        <v>Ton</v>
       </c>
       <c r="C12" s="16">
         <v>0.35</v>
       </c>
       <c r="D12" s="18">
-        <v>2934.5450000000001</v>
+        <f>'[1]Referencia Milho'!D7</f>
+        <v>3637.15</v>
       </c>
       <c r="E12" s="18">
         <f t="shared" si="0"/>
-        <v>1027.0907500000001</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1273.0025000000001</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A13" s="16" t="s">
         <v>78</v>
       </c>
       <c r="B13" s="45" t="s">
         <v>140</v>
       </c>
       <c r="C13" s="16">
         <v>1</v>
       </c>
       <c r="D13" s="18">
-        <v>1071.4749999999999</v>
+        <f>'[1]LISTA INSUMOS 03-2026'!B92</f>
+        <v>1213.3333333333333</v>
       </c>
       <c r="E13" s="18">
         <f>C13*D13</f>
-        <v>1071.4749999999999</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1213.3333333333333</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A14" s="3" t="s">
         <v>36</v>
       </c>
       <c r="B14" s="31"/>
       <c r="C14" s="32"/>
       <c r="D14" s="32"/>
       <c r="E14" s="4">
         <f>SUM(E11:E13)</f>
-        <v>2477.5657499999998</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2776.3358333333335</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A15" s="22" t="s">
         <v>141</v>
       </c>
       <c r="B15" s="22"/>
       <c r="C15" s="33"/>
       <c r="D15" s="22"/>
       <c r="E15" s="5"/>
     </row>
-    <row r="16" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A16" s="16" t="s">
         <v>69</v>
       </c>
-      <c r="B16" s="45" t="s">
-        <v>92</v>
+      <c r="B16" s="45" t="str">
+        <f>'[1]Referencia Milho'!B11</f>
+        <v>L</v>
       </c>
       <c r="C16" s="35">
         <v>2</v>
       </c>
       <c r="D16" s="46">
-        <v>26.15</v>
+        <f>'[1]Referencia Milho'!D11</f>
+        <v>34.193333333333335</v>
       </c>
       <c r="E16" s="36">
         <f>C16*D16</f>
-        <v>52.3</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+        <v>68.38666666666667</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A17" s="16" t="s">
         <v>29</v>
       </c>
-      <c r="B17" s="45" t="s">
-        <v>79</v>
+      <c r="B17" s="45" t="str">
+        <f>'[1]Referencia Milho'!B12</f>
+        <v>Kg</v>
       </c>
       <c r="C17" s="35">
+        <f>'[1]Referencia Milho'!C12</f>
         <v>1.8</v>
       </c>
       <c r="D17" s="46">
-        <v>25.95</v>
+        <f>'[1]Referencia Milho'!D12</f>
+        <v>31.34375</v>
       </c>
       <c r="E17" s="36">
         <f t="shared" ref="E17:E33" si="1">C17*D17</f>
-        <v>46.71</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+        <v>56.418750000000003</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A18" s="16" t="s">
         <v>30</v>
       </c>
-      <c r="B18" s="45" t="s">
-        <v>92</v>
+      <c r="B18" s="45" t="str">
+        <f>'[1]Referencia Milho'!B13</f>
+        <v>L</v>
       </c>
       <c r="C18" s="35">
+        <f>'[1]Referencia Milho'!C13</f>
         <v>2</v>
       </c>
       <c r="D18" s="46">
-        <v>63.5</v>
+        <f>'[1]Referencia Milho'!D13</f>
+        <v>67.67</v>
       </c>
       <c r="E18" s="36">
         <f t="shared" si="1"/>
-        <v>127</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+        <v>135.34</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A19" s="34" t="s">
         <v>31</v>
       </c>
-      <c r="B19" s="45" t="s">
-        <v>79</v>
+      <c r="B19" s="45" t="str">
+        <f>'[1]Referencia Milho'!B14</f>
+        <v>Kg</v>
       </c>
       <c r="C19" s="35">
+        <f>'[1]Referencia Milho'!C14</f>
         <v>0.08</v>
       </c>
       <c r="D19" s="46">
-        <v>175.95166666666668</v>
+        <f>'[1]Referencia Milho'!D14</f>
+        <v>121.04285714285713</v>
       </c>
       <c r="E19" s="36">
         <f t="shared" si="1"/>
-        <v>14.076133333333335</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.6834285714285713</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A20" s="16" t="s">
         <v>21</v>
       </c>
-      <c r="B20" s="45" t="s">
-        <v>92</v>
+      <c r="B20" s="45" t="str">
+        <f>'[1]Referencia Milho'!B15</f>
+        <v>L</v>
       </c>
       <c r="C20" s="35">
+        <f>'[1]Referencia Milho'!C15</f>
         <v>1</v>
       </c>
       <c r="D20" s="46">
-        <v>28</v>
+        <f>'[1]Referencia Milho'!D15</f>
+        <v>40</v>
       </c>
       <c r="E20" s="36">
         <f t="shared" si="1"/>
-        <v>28</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A21" s="16" t="s">
         <v>22</v>
       </c>
-      <c r="B21" s="45" t="s">
-        <v>92</v>
+      <c r="B21" s="45" t="str">
+        <f>'[1]Referencia Milho'!B16</f>
+        <v>L</v>
       </c>
       <c r="C21" s="35">
+        <f>'[1]Referencia Milho'!C16</f>
         <v>0.2</v>
       </c>
       <c r="D21" s="46">
-        <v>136</v>
+        <f>'[1]Referencia Milho'!D16</f>
+        <v>133.47499999999999</v>
       </c>
       <c r="E21" s="36">
         <f t="shared" si="1"/>
-        <v>27.200000000000003</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+        <v>26.695</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A22" s="16" t="s">
         <v>23</v>
       </c>
-      <c r="B22" s="45" t="s">
-        <v>92</v>
+      <c r="B22" s="45" t="str">
+        <f>'[1]Referencia Milho'!B17</f>
+        <v>L</v>
       </c>
       <c r="C22" s="35">
+        <f>'[1]Referencia Milho'!C17</f>
         <v>1</v>
       </c>
       <c r="D22" s="46">
-        <v>22.35</v>
+        <f>'[1]Referencia Milho'!D17</f>
+        <v>25.002000000000002</v>
       </c>
       <c r="E22" s="36">
         <f t="shared" si="1"/>
-        <v>22.35</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+        <v>25.002000000000002</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A23" s="16" t="s">
         <v>142</v>
       </c>
-      <c r="B23" s="45" t="s">
-        <v>92</v>
+      <c r="B23" s="45" t="str">
+        <f>'[1]Referencia Milho'!B18</f>
+        <v>L</v>
       </c>
       <c r="C23" s="35">
+        <f>'[1]Referencia Milho'!C18</f>
         <v>0.1</v>
       </c>
       <c r="D23" s="46">
-        <v>19.399999999999999</v>
+        <f>'[1]Referencia Milho'!D18</f>
+        <v>24.939999999999998</v>
       </c>
       <c r="E23" s="36">
         <f t="shared" si="1"/>
-        <v>1.94</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.4939999999999998</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A24" s="16" t="s">
         <v>24</v>
       </c>
-      <c r="B24" s="45" t="s">
-        <v>92</v>
+      <c r="B24" s="45" t="str">
+        <f>'[1]Referencia Milho'!B20</f>
+        <v>L</v>
       </c>
       <c r="C24" s="35">
+        <f>'[1]Referencia Milho'!C20</f>
         <v>0.15</v>
       </c>
       <c r="D24" s="46">
-        <v>140</v>
+        <f>'[1]Referencia Milho'!D20</f>
+        <v>136.82000000000002</v>
       </c>
       <c r="E24" s="36">
         <f t="shared" si="1"/>
-        <v>21</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+        <v>20.523000000000003</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A25" s="16" t="s">
         <v>25</v>
       </c>
-      <c r="B25" s="45" t="s">
-        <v>92</v>
+      <c r="B25" s="45" t="str">
+        <f>'[1]Referencia Milho'!B21</f>
+        <v>L</v>
       </c>
       <c r="C25" s="35">
+        <f>'[1]Referencia Milho'!C21</f>
         <v>0.4</v>
       </c>
       <c r="D25" s="46">
-        <v>272</v>
+        <f>'[1]Referencia Milho'!D21</f>
+        <v>261.87</v>
       </c>
       <c r="E25" s="36">
         <f t="shared" si="1"/>
-        <v>108.80000000000001</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+        <v>104.748</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A26" s="16" t="s">
         <v>32</v>
       </c>
-      <c r="B26" s="45" t="s">
-        <v>92</v>
+      <c r="B26" s="45" t="str">
+        <f>'[1]Referencia Milho'!B22</f>
+        <v>L</v>
       </c>
       <c r="C26" s="35">
+        <f>'[1]Referencia Milho'!C22</f>
         <v>0.2</v>
       </c>
       <c r="D26" s="46">
-        <v>147.25</v>
+        <f>'[1]Referencia Milho'!D22</f>
+        <v>170.74166666666667</v>
       </c>
       <c r="E26" s="36">
         <f t="shared" si="1"/>
-        <v>29.450000000000003</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+        <v>34.148333333333333</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A27" s="16" t="s">
         <v>33</v>
       </c>
-      <c r="B27" s="45" t="s">
-        <v>92</v>
+      <c r="B27" s="45" t="str">
+        <f>'[1]Referencia Milho'!B23</f>
+        <v>L</v>
       </c>
       <c r="C27" s="35">
+        <f>'[1]Referencia Milho'!C23</f>
         <v>1</v>
       </c>
       <c r="D27" s="46">
-        <v>16.5</v>
+        <f>'[1]Referencia Milho'!D23</f>
+        <v>39.5</v>
       </c>
       <c r="E27" s="36">
         <f t="shared" si="1"/>
-        <v>16.5</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+        <v>39.5</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A28" s="16" t="s">
         <v>61</v>
       </c>
-      <c r="B28" s="45" t="s">
-        <v>92</v>
+      <c r="B28" s="45" t="str">
+        <f>'[1]Referencia Milho'!B24</f>
+        <v>L</v>
       </c>
       <c r="C28" s="35">
+        <f>'[1]Referencia Milho'!C24</f>
         <v>1.5</v>
       </c>
       <c r="D28" s="46">
-        <v>25.466666666666669</v>
+        <f>'[1]Referencia Milho'!D24</f>
+        <v>25.635000000000002</v>
       </c>
       <c r="E28" s="36">
         <f t="shared" si="1"/>
-        <v>38.200000000000003</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+        <v>38.452500000000001</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A29" s="16" t="s">
         <v>20</v>
       </c>
-      <c r="B29" s="45" t="s">
-        <v>79</v>
+      <c r="B29" s="45" t="str">
+        <f>'[1]Referencia Milho'!B25</f>
+        <v>Kg</v>
       </c>
       <c r="C29" s="35">
+        <f>'[1]Referencia Milho'!C25</f>
         <v>0.6</v>
       </c>
       <c r="D29" s="46">
-        <v>55.266666666666659</v>
+        <f>'[1]Referencia Milho'!D25</f>
+        <v>53.883749999999999</v>
       </c>
       <c r="E29" s="36">
         <f t="shared" si="1"/>
-        <v>33.159999999999997</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+        <v>32.330249999999999</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A30" s="16" t="s">
-        <v>365</v>
-[...2 lines deleted...]
-        <v>92</v>
+        <v>359</v>
+      </c>
+      <c r="B30" s="45" t="str">
+        <f>'[1]Referencia Milho'!B26</f>
+        <v>L</v>
       </c>
       <c r="C30" s="35">
+        <f>'[1]Referencia Milho'!C26</f>
         <v>0.4</v>
       </c>
       <c r="D30" s="46">
-        <v>106</v>
+        <f>'[1]Referencia Milho'!D26</f>
+        <v>54</v>
       </c>
       <c r="E30" s="36">
         <f t="shared" si="1"/>
-        <v>42.400000000000006</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+        <v>21.6</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A31" s="16" t="s">
         <v>91</v>
       </c>
       <c r="B31" s="45" t="s">
         <v>79</v>
       </c>
       <c r="C31" s="35">
         <v>0.15</v>
       </c>
       <c r="D31" s="46">
-        <v>2747.2550000000001</v>
+        <f>'[1]Referencia Milho'!D28</f>
+        <v>3201.65</v>
       </c>
       <c r="E31" s="36">
         <f t="shared" si="1"/>
-        <v>412.08825000000002</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+        <v>480.2475</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A32" s="16" t="s">
         <v>93</v>
       </c>
       <c r="B32" s="45" t="s">
         <v>79</v>
       </c>
       <c r="C32" s="35">
         <v>0.2</v>
       </c>
       <c r="D32" s="46">
-        <v>3300</v>
+        <f>'[1]Referencia Milho'!D29</f>
+        <v>3806.0966666666668</v>
       </c>
       <c r="E32" s="36">
         <f t="shared" si="1"/>
-        <v>660</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+        <v>761.21933333333345</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A33" s="16" t="s">
         <v>142</v>
       </c>
-      <c r="B33" s="45" t="s">
-        <v>92</v>
+      <c r="B33" s="45" t="str">
+        <f>'[1]Referencia Milho'!B27</f>
+        <v>L</v>
       </c>
       <c r="C33" s="35">
+        <f>'[1]Referencia Milho'!C27</f>
         <v>0.1</v>
       </c>
       <c r="D33" s="46">
-        <v>19.399999999999999</v>
+        <f>'[1]Referencia Milho'!D27</f>
+        <v>24.939999999999998</v>
       </c>
       <c r="E33" s="36">
         <f t="shared" si="1"/>
-        <v>1.94</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.4939999999999998</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A34" s="3" t="s">
         <v>45</v>
       </c>
       <c r="B34" s="31"/>
       <c r="C34" s="32"/>
       <c r="D34" s="32"/>
       <c r="E34" s="47">
         <f>SUM(E16:E33)</f>
-        <v>1683.1143833333335</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1899.2827619047621</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A35" s="22" t="s">
         <v>143</v>
       </c>
       <c r="B35" s="22"/>
       <c r="C35" s="33"/>
       <c r="D35" s="22"/>
       <c r="E35" s="5"/>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A36" s="16" t="s">
         <v>144</v>
       </c>
       <c r="B36" s="45" t="s">
         <v>145</v>
       </c>
       <c r="C36" s="35">
         <v>2</v>
       </c>
       <c r="D36" s="41">
         <v>140</v>
       </c>
       <c r="E36" s="46">
         <f>C36*D36</f>
         <v>280</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A37" s="34" t="s">
         <v>146</v>
       </c>
       <c r="B37" s="45" t="s">
         <v>145</v>
       </c>
       <c r="C37" s="35">
         <v>2</v>
       </c>
       <c r="D37" s="41">
         <v>140</v>
       </c>
       <c r="E37" s="46">
         <f t="shared" ref="E37:E41" si="2">C37*D37</f>
         <v>280</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A38" s="34" t="s">
         <v>147</v>
       </c>
       <c r="B38" s="45" t="s">
         <v>145</v>
       </c>
       <c r="C38" s="35">
         <v>2</v>
       </c>
       <c r="D38" s="41">
         <v>140</v>
       </c>
       <c r="E38" s="46">
         <f t="shared" si="2"/>
         <v>280</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A39" s="34" t="s">
         <v>148</v>
       </c>
       <c r="B39" s="45" t="s">
         <v>145</v>
       </c>
       <c r="C39" s="35">
         <v>2</v>
       </c>
       <c r="D39" s="41">
         <v>140</v>
       </c>
       <c r="E39" s="46">
         <f t="shared" si="2"/>
         <v>280</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A40" s="34" t="s">
         <v>149</v>
       </c>
       <c r="B40" s="45" t="s">
         <v>145</v>
       </c>
       <c r="C40" s="35">
         <v>2</v>
       </c>
       <c r="D40" s="41">
         <v>140</v>
       </c>
       <c r="E40" s="46">
         <f t="shared" si="2"/>
         <v>280</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A41" s="34" t="s">
         <v>150</v>
       </c>
       <c r="B41" s="45" t="s">
         <v>145</v>
       </c>
       <c r="C41" s="35">
         <v>2</v>
       </c>
       <c r="D41" s="41">
         <v>140</v>
       </c>
       <c r="E41" s="46">
         <f t="shared" si="2"/>
         <v>280</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A42" s="3" t="s">
         <v>51</v>
       </c>
       <c r="B42" s="31"/>
       <c r="C42" s="32"/>
       <c r="D42" s="32"/>
       <c r="E42" s="4">
         <f>SUM(E36:E41)</f>
         <v>1680</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A43" s="22" t="s">
         <v>151</v>
       </c>
       <c r="B43" s="48"/>
       <c r="C43" s="49"/>
       <c r="D43" s="33"/>
       <c r="E43" s="5"/>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A44" s="34" t="s">
         <v>108</v>
       </c>
       <c r="B44" s="45" t="s">
         <v>105</v>
       </c>
       <c r="C44" s="35">
         <v>1</v>
       </c>
       <c r="D44" s="36">
         <v>450</v>
       </c>
       <c r="E44" s="36">
         <f>C44*D44</f>
         <v>450</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A45" s="34" t="s">
         <v>152</v>
       </c>
       <c r="B45" s="45" t="s">
         <v>153</v>
       </c>
       <c r="C45" s="35">
         <v>2</v>
       </c>
       <c r="D45" s="36">
         <v>280</v>
       </c>
       <c r="E45" s="36">
         <f>C45*D45</f>
         <v>560</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A46" s="50" t="s">
         <v>102</v>
       </c>
       <c r="B46" s="51"/>
       <c r="C46" s="52"/>
       <c r="D46" s="53"/>
       <c r="E46" s="54">
         <f>SUM(E44:E45)</f>
         <v>1010</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A47" s="37" t="s">
         <v>65</v>
       </c>
       <c r="B47" s="37"/>
       <c r="C47" s="37"/>
       <c r="D47" s="37"/>
       <c r="E47" s="38">
         <f>SUM(E14,E34,E42,E46)</f>
-        <v>6850.6801333333333</v>
-[...3 lines deleted...]
-      <c r="A50" s="260" t="s">
+        <v>7365.6185952380956</v>
+      </c>
+    </row>
+    <row r="50" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A50" s="235" t="s">
         <v>53</v>
       </c>
-      <c r="B50" s="261"/>
-[...1 lines deleted...]
-    <row r="51" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B50" s="236"/>
+    </row>
+    <row r="51" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A51" s="15" t="str">
         <f>A10</f>
         <v>1-Insumos</v>
       </c>
       <c r="B51" s="25">
         <f>E14</f>
-        <v>2477.5657499999998</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:4" x14ac:dyDescent="0.25">
+        <v>2776.3358333333335</v>
+      </c>
+    </row>
+    <row r="52" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A52" s="22" t="str">
         <f>A15</f>
         <v>2-Tratos Culturais</v>
       </c>
       <c r="B52" s="25">
         <f>E34</f>
-        <v>1683.1143833333335</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:4" x14ac:dyDescent="0.25">
+        <v>1899.2827619047621</v>
+      </c>
+    </row>
+    <row r="53" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A53" s="22" t="str">
         <f>A35</f>
         <v>3-Serviços</v>
       </c>
       <c r="B53" s="25">
         <f>E42</f>
         <v>1680</v>
       </c>
     </row>
-    <row r="54" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A54" s="22" t="str">
         <f>A43</f>
         <v>4-Outros custos</v>
       </c>
       <c r="B54" s="25">
         <f>E46</f>
         <v>1010</v>
       </c>
     </row>
-    <row r="55" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A55" s="11" t="s">
         <v>65</v>
       </c>
       <c r="B55" s="38">
         <f>SUM(B51:B54)</f>
-        <v>6850.6801333333333</v>
-[...10 lines deleted...]
-    <row r="59" spans="1:4" x14ac:dyDescent="0.25">
+        <v>7365.6185952380956</v>
+      </c>
+    </row>
+    <row r="58" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A58" s="221" t="s">
+        <v>556</v>
+      </c>
+      <c r="B58" s="221"/>
+      <c r="C58" s="221"/>
+      <c r="D58" s="221"/>
+    </row>
+    <row r="59" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A59" t="s">
         <v>54</v>
       </c>
     </row>
-    <row r="60" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A60" s="240" t="s">
+    <row r="60" spans="1:4" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A60" s="237" t="s">
         <v>55</v>
       </c>
-      <c r="B60" s="240"/>
-[...12 lines deleted...]
-      <c r="A62" s="240" t="s">
+      <c r="B60" s="237"/>
+      <c r="C60" s="237"/>
+      <c r="D60" s="237"/>
+    </row>
+    <row r="61" spans="1:4" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A61" s="98" t="s">
+        <v>507</v>
+      </c>
+      <c r="B61" s="98"/>
+      <c r="C61" s="237"/>
+      <c r="D61" s="237"/>
+    </row>
+    <row r="62" spans="1:4" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A62" s="237" t="s">
         <v>57</v>
       </c>
-      <c r="B62" s="240"/>
-[...7 lines deleted...]
-      <c r="B63" s="240"/>
+      <c r="B62" s="237"/>
+      <c r="C62" s="237"/>
+      <c r="D62" s="237"/>
+    </row>
+    <row r="63" spans="1:4" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A63" s="237" t="s">
+        <v>508</v>
+      </c>
+      <c r="B63" s="237"/>
     </row>
   </sheetData>
   <mergeCells count="22">
-    <mergeCell ref="A63:B63"/>
-[...6 lines deleted...]
-    <mergeCell ref="C60:D60"/>
     <mergeCell ref="A50:B50"/>
     <mergeCell ref="A9:E9"/>
     <mergeCell ref="A1:A2"/>
     <mergeCell ref="B1:E2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="C3:E3"/>
     <mergeCell ref="A4:B4"/>
     <mergeCell ref="C4:E4"/>
     <mergeCell ref="C5:E5"/>
     <mergeCell ref="C6:E6"/>
     <mergeCell ref="A7:E7"/>
     <mergeCell ref="A8:E8"/>
     <mergeCell ref="A6:B6"/>
     <mergeCell ref="A5:B5"/>
+    <mergeCell ref="A63:B63"/>
+    <mergeCell ref="A62:B62"/>
+    <mergeCell ref="A58:B58"/>
+    <mergeCell ref="C58:D58"/>
+    <mergeCell ref="C61:D61"/>
+    <mergeCell ref="C62:D62"/>
+    <mergeCell ref="A60:B60"/>
+    <mergeCell ref="C60:D60"/>
   </mergeCells>
   <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A12A3C3F-FCE3-4F3C-9044-DDDF2CC39F60}">
   <dimension ref="A1:E65"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="H8" sqref="H8"/>
+    <sheetView topLeftCell="A45" workbookViewId="0">
+      <selection sqref="A1:E66"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="31.140625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="4" width="14.85546875" customWidth="1"/>
+    <col min="1" max="1" width="31.109375" customWidth="1"/>
+    <col min="2" max="2" width="14.109375" customWidth="1"/>
+    <col min="3" max="3" width="16.88671875" customWidth="1"/>
+    <col min="4" max="4" width="14.88671875" customWidth="1"/>
     <col min="5" max="5" width="14" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B1" s="243" t="s">
+    <row r="1" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="222"/>
+      <c r="B1" s="223" t="s">
         <v>0</v>
       </c>
-      <c r="C1" s="243"/>
-[...11 lines deleted...]
-      <c r="A3" s="276" t="s">
+      <c r="C1" s="223"/>
+      <c r="D1" s="223"/>
+      <c r="E1" s="223"/>
+    </row>
+    <row r="2" spans="1:5" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="222"/>
+      <c r="B2" s="223"/>
+      <c r="C2" s="223"/>
+      <c r="D2" s="223"/>
+      <c r="E2" s="223"/>
+    </row>
+    <row r="3" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A3" s="280" t="s">
         <v>136</v>
       </c>
-      <c r="B3" s="276"/>
-[...22 lines deleted...]
-      <c r="C5" s="251" t="s">
+      <c r="B3" s="280"/>
+      <c r="C3" s="260" t="s">
+        <v>262</v>
+      </c>
+      <c r="D3" s="261"/>
+      <c r="E3" s="262"/>
+    </row>
+    <row r="4" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A4" s="281" t="s">
+        <v>263</v>
+      </c>
+      <c r="B4" s="281"/>
+      <c r="C4" s="260" t="s">
+        <v>496</v>
+      </c>
+      <c r="D4" s="261"/>
+      <c r="E4" s="262"/>
+    </row>
+    <row r="5" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A5" s="259" t="s">
+        <v>554</v>
+      </c>
+      <c r="B5" s="259"/>
+      <c r="C5" s="260" t="s">
+        <v>259</v>
+      </c>
+      <c r="D5" s="261"/>
+      <c r="E5" s="262"/>
+    </row>
+    <row r="6" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A6" s="285" t="s">
+        <v>572</v>
+      </c>
+      <c r="B6" s="286"/>
+      <c r="C6" s="260" t="s">
+        <v>260</v>
+      </c>
+      <c r="D6" s="261"/>
+      <c r="E6" s="262"/>
+    </row>
+    <row r="7" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A7" s="265" t="s">
+        <v>459</v>
+      </c>
+      <c r="B7" s="266"/>
+      <c r="C7" s="266"/>
+      <c r="D7" s="266"/>
+      <c r="E7" s="267"/>
+    </row>
+    <row r="8" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A8" s="287" t="s">
         <v>261</v>
       </c>
-      <c r="D5" s="252"/>
-[...32 lines deleted...]
-      <c r="A9" s="259" t="s">
+      <c r="B8" s="233"/>
+      <c r="C8" s="233"/>
+      <c r="D8" s="233"/>
+      <c r="E8" s="233"/>
+    </row>
+    <row r="9" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A9" s="234" t="s">
         <v>7</v>
       </c>
-      <c r="B9" s="259"/>
-[...4 lines deleted...]
-    <row r="10" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B9" s="234"/>
+      <c r="C9" s="234"/>
+      <c r="D9" s="234"/>
+      <c r="E9" s="234"/>
+    </row>
+    <row r="10" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A10" s="15" t="s">
         <v>138</v>
       </c>
       <c r="B10" s="48" t="s">
         <v>9</v>
       </c>
       <c r="C10" s="48" t="s">
         <v>10</v>
       </c>
       <c r="D10" s="48" t="s">
         <v>11</v>
       </c>
       <c r="E10" s="69" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="11" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A11" s="16" t="s">
         <v>139</v>
       </c>
-      <c r="B11" s="45" t="s">
-        <v>14</v>
+      <c r="B11" s="45" t="str">
+        <f>'[1]Referencia Milho'!B6</f>
+        <v>Ton</v>
       </c>
       <c r="C11" s="16">
         <v>1</v>
       </c>
       <c r="D11" s="18">
-        <v>379</v>
+        <f>'[1]Referencia Milho'!D6</f>
+        <v>290</v>
       </c>
       <c r="E11" s="18">
         <f t="shared" ref="E11:E12" si="0">C11*D11</f>
-        <v>379</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:5" x14ac:dyDescent="0.25">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A12" s="16" t="s">
         <v>75</v>
       </c>
       <c r="B12" s="45" t="s">
         <v>14</v>
       </c>
       <c r="C12" s="16">
         <v>0.4</v>
       </c>
       <c r="D12" s="18">
-        <v>2934.5450000000001</v>
+        <f>'[1]Referencia Milho'!D7</f>
+        <v>3637.15</v>
       </c>
       <c r="E12" s="18">
         <f t="shared" si="0"/>
-        <v>1173.818</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1454.8600000000001</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A13" s="16" t="s">
         <v>78</v>
       </c>
       <c r="B13" s="45" t="s">
         <v>140</v>
       </c>
       <c r="C13" s="16">
         <v>1</v>
       </c>
       <c r="D13" s="18">
-        <v>1071.4749999999999</v>
+        <f>'[1]LISTA INSUMOS 03-2026'!B92</f>
+        <v>1213.3333333333333</v>
       </c>
       <c r="E13" s="18">
         <f>C13*D13</f>
-        <v>1071.4749999999999</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1213.3333333333333</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A14" s="3" t="s">
         <v>36</v>
       </c>
       <c r="B14" s="31"/>
       <c r="C14" s="32"/>
       <c r="D14" s="32"/>
       <c r="E14" s="4">
         <f>SUM(E11:E13)</f>
-        <v>2624.2929999999997</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2958.1933333333336</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A15" s="22" t="s">
         <v>141</v>
       </c>
       <c r="B15" s="22"/>
       <c r="C15" s="33"/>
       <c r="D15" s="22"/>
       <c r="E15" s="5"/>
     </row>
-    <row r="16" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A16" s="16" t="s">
         <v>69</v>
       </c>
-      <c r="B16" s="45" t="s">
-        <v>92</v>
+      <c r="B16" s="45" t="str">
+        <f>'[1]Referencia Milho'!B11</f>
+        <v>L</v>
       </c>
       <c r="C16" s="35">
+        <f>'[1]Referencia Milho'!C11</f>
         <v>2</v>
       </c>
       <c r="D16" s="46">
-        <v>26.15</v>
+        <f>'[1]Referencia Milho'!D11</f>
+        <v>34.193333333333335</v>
       </c>
       <c r="E16" s="36">
         <f>C16*D16</f>
-        <v>52.3</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+        <v>68.38666666666667</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A17" s="16" t="s">
         <v>29</v>
       </c>
-      <c r="B17" s="45" t="s">
-        <v>79</v>
+      <c r="B17" s="45" t="str">
+        <f>'[1]Referencia Milho'!B12</f>
+        <v>Kg</v>
       </c>
       <c r="C17" s="35">
+        <f>'[1]Referencia Milho'!C12</f>
         <v>1.8</v>
       </c>
       <c r="D17" s="46">
-        <v>25.95</v>
+        <f>'[1]Referencia Milho'!D12</f>
+        <v>31.34375</v>
       </c>
       <c r="E17" s="36">
         <f t="shared" ref="E17:E33" si="1">C17*D17</f>
-        <v>46.71</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+        <v>56.418750000000003</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A18" s="16" t="s">
         <v>30</v>
       </c>
-      <c r="B18" s="45" t="s">
-        <v>92</v>
+      <c r="B18" s="45" t="str">
+        <f>'[1]Referencia Milho'!B13</f>
+        <v>L</v>
       </c>
       <c r="C18" s="35">
+        <f>'[1]Referencia Milho'!C13</f>
         <v>2</v>
       </c>
       <c r="D18" s="46">
-        <v>63.5</v>
+        <f>'[1]Referencia Milho'!D13</f>
+        <v>67.67</v>
       </c>
       <c r="E18" s="36">
         <f t="shared" si="1"/>
-        <v>127</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+        <v>135.34</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A19" s="34" t="s">
         <v>31</v>
       </c>
-      <c r="B19" s="45" t="s">
-        <v>79</v>
+      <c r="B19" s="45" t="str">
+        <f>'[1]Referencia Milho'!B14</f>
+        <v>Kg</v>
       </c>
       <c r="C19" s="35">
+        <f>'[1]Referencia Milho'!C14</f>
         <v>0.08</v>
       </c>
       <c r="D19" s="46">
-        <v>175.95166666666668</v>
+        <f>'[1]Referencia Milho'!D14</f>
+        <v>121.04285714285713</v>
       </c>
       <c r="E19" s="36">
         <f t="shared" si="1"/>
-        <v>14.076133333333335</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.6834285714285713</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A20" s="16" t="s">
         <v>21</v>
       </c>
-      <c r="B20" s="45" t="s">
-        <v>92</v>
+      <c r="B20" s="45" t="str">
+        <f>'[1]Referencia Milho'!B15</f>
+        <v>L</v>
       </c>
       <c r="C20" s="35">
+        <f>'[1]Referencia Milho'!C15</f>
         <v>1</v>
       </c>
       <c r="D20" s="46">
-        <v>28</v>
+        <f>'[1]Referencia Milho'!D15</f>
+        <v>40</v>
       </c>
       <c r="E20" s="36">
         <f t="shared" si="1"/>
-        <v>28</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A21" s="16" t="s">
         <v>22</v>
       </c>
-      <c r="B21" s="45" t="s">
-        <v>92</v>
+      <c r="B21" s="45" t="str">
+        <f>'[1]Referencia Milho'!B16</f>
+        <v>L</v>
       </c>
       <c r="C21" s="35">
+        <f>'[1]Referencia Milho'!C16</f>
         <v>0.2</v>
       </c>
       <c r="D21" s="46">
-        <v>136</v>
+        <f>'[1]Referencia Milho'!D16</f>
+        <v>133.47499999999999</v>
       </c>
       <c r="E21" s="36">
         <f t="shared" si="1"/>
-        <v>27.200000000000003</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+        <v>26.695</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A22" s="16" t="s">
         <v>23</v>
       </c>
-      <c r="B22" s="45" t="s">
-        <v>92</v>
+      <c r="B22" s="45" t="str">
+        <f>'[1]Referencia Milho'!B17</f>
+        <v>L</v>
       </c>
       <c r="C22" s="35">
+        <f>'[1]Referencia Milho'!C17</f>
         <v>1</v>
       </c>
       <c r="D22" s="46">
-        <v>22.35</v>
+        <f>'[1]Referencia Milho'!D17</f>
+        <v>25.002000000000002</v>
       </c>
       <c r="E22" s="36">
         <f t="shared" si="1"/>
-        <v>22.35</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+        <v>25.002000000000002</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A23" s="16" t="s">
         <v>142</v>
       </c>
-      <c r="B23" s="45" t="s">
-        <v>92</v>
+      <c r="B23" s="45" t="str">
+        <f>'[1]Referencia Milho'!B18</f>
+        <v>L</v>
       </c>
       <c r="C23" s="35">
+        <f>'[1]Referencia Milho'!C18</f>
         <v>0.1</v>
       </c>
       <c r="D23" s="46">
-        <v>19.399999999999999</v>
+        <f>'[1]Referencia Milho'!D18</f>
+        <v>24.939999999999998</v>
       </c>
       <c r="E23" s="36">
         <f t="shared" si="1"/>
-        <v>1.94</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.4939999999999998</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A24" s="16" t="s">
         <v>24</v>
       </c>
-      <c r="B24" s="45" t="s">
-        <v>92</v>
+      <c r="B24" s="45" t="str">
+        <f>'[1]Referencia Milho'!B20</f>
+        <v>L</v>
       </c>
       <c r="C24" s="35">
+        <f>'[1]Referencia Milho'!C20</f>
         <v>0.15</v>
       </c>
       <c r="D24" s="46">
-        <v>140</v>
+        <f>'[1]Referencia Milho'!D20</f>
+        <v>136.82000000000002</v>
       </c>
       <c r="E24" s="36">
         <f t="shared" si="1"/>
-        <v>21</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+        <v>20.523000000000003</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A25" s="16" t="s">
         <v>25</v>
       </c>
-      <c r="B25" s="45" t="s">
-        <v>92</v>
+      <c r="B25" s="45" t="str">
+        <f>'[1]Referencia Milho'!B21</f>
+        <v>L</v>
       </c>
       <c r="C25" s="35">
+        <f>'[1]Referencia Milho'!C21</f>
         <v>0.4</v>
       </c>
       <c r="D25" s="46">
-        <v>272</v>
+        <f>'[1]Referencia Milho'!D21</f>
+        <v>261.87</v>
       </c>
       <c r="E25" s="36">
         <f t="shared" si="1"/>
-        <v>108.80000000000001</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+        <v>104.748</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A26" s="16" t="s">
         <v>32</v>
       </c>
-      <c r="B26" s="45" t="s">
-        <v>92</v>
+      <c r="B26" s="45" t="str">
+        <f>'[1]Referencia Milho'!B22</f>
+        <v>L</v>
       </c>
       <c r="C26" s="35">
+        <f>'[1]Referencia Milho'!C22</f>
         <v>0.2</v>
       </c>
       <c r="D26" s="46">
-        <v>147.25</v>
+        <f>'[1]Referencia Milho'!D22</f>
+        <v>170.74166666666667</v>
       </c>
       <c r="E26" s="36">
         <f t="shared" si="1"/>
-        <v>29.450000000000003</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+        <v>34.148333333333333</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A27" s="16" t="s">
         <v>33</v>
       </c>
-      <c r="B27" s="45" t="s">
-        <v>92</v>
+      <c r="B27" s="45" t="str">
+        <f>'[1]Referencia Milho'!B23</f>
+        <v>L</v>
       </c>
       <c r="C27" s="35">
+        <f>'[1]Referencia Milho'!C23</f>
         <v>1</v>
       </c>
       <c r="D27" s="46">
-        <v>16.5</v>
+        <f>'[1]Referencia Milho'!D23</f>
+        <v>39.5</v>
       </c>
       <c r="E27" s="36">
         <f t="shared" si="1"/>
-        <v>16.5</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+        <v>39.5</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A28" s="16" t="s">
         <v>61</v>
       </c>
-      <c r="B28" s="45" t="s">
-        <v>92</v>
+      <c r="B28" s="45" t="str">
+        <f>'[1]Referencia Milho'!B24</f>
+        <v>L</v>
       </c>
       <c r="C28" s="35">
+        <f>'[1]Referencia Milho'!C24</f>
         <v>1.5</v>
       </c>
       <c r="D28" s="46">
-        <v>25.466666666666669</v>
+        <f>'[1]Referencia Milho'!D24</f>
+        <v>25.635000000000002</v>
       </c>
       <c r="E28" s="36">
         <f t="shared" si="1"/>
-        <v>38.200000000000003</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+        <v>38.452500000000001</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A29" s="16" t="s">
         <v>20</v>
       </c>
-      <c r="B29" s="45" t="s">
-        <v>79</v>
+      <c r="B29" s="45" t="str">
+        <f>'[1]Referencia Milho'!B25</f>
+        <v>Kg</v>
       </c>
       <c r="C29" s="35">
+        <f>'[1]Referencia Milho'!C25</f>
         <v>0.6</v>
       </c>
       <c r="D29" s="46">
-        <v>55.266666666666659</v>
+        <f>'[1]Referencia Milho'!D25</f>
+        <v>53.883749999999999</v>
       </c>
       <c r="E29" s="36">
         <f t="shared" si="1"/>
-        <v>33.159999999999997</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+        <v>32.330249999999999</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A30" s="16" t="s">
-        <v>365</v>
-[...2 lines deleted...]
-        <v>92</v>
+        <v>359</v>
+      </c>
+      <c r="B30" s="45" t="str">
+        <f>'[1]Referencia Milho'!B26</f>
+        <v>L</v>
       </c>
       <c r="C30" s="35">
+        <f>'[1]Referencia Milho'!C26</f>
         <v>0.4</v>
       </c>
       <c r="D30" s="46">
-        <v>106</v>
+        <f>'[1]Referencia Milho'!D26</f>
+        <v>54</v>
       </c>
       <c r="E30" s="36">
         <f t="shared" si="1"/>
-        <v>42.400000000000006</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+        <v>21.6</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A31" s="16" t="s">
         <v>91</v>
       </c>
       <c r="B31" s="45" t="s">
         <v>79</v>
       </c>
       <c r="C31" s="35">
         <v>0.2</v>
       </c>
       <c r="D31" s="46">
-        <v>2747.2550000000001</v>
+        <f>'[1]Referencia Milho'!D28</f>
+        <v>3201.65</v>
       </c>
       <c r="E31" s="36">
         <f t="shared" si="1"/>
-        <v>549.45100000000002</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+        <v>640.33000000000004</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A32" s="16" t="s">
         <v>93</v>
       </c>
       <c r="B32" s="45" t="s">
         <v>79</v>
       </c>
       <c r="C32" s="35">
         <v>0.3</v>
       </c>
       <c r="D32" s="46">
-        <v>3300</v>
+        <f>'[1]Referencia Milho'!D29</f>
+        <v>3806.0966666666668</v>
       </c>
       <c r="E32" s="36">
         <f t="shared" si="1"/>
-        <v>990</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1141.829</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A33" s="16" t="s">
         <v>142</v>
       </c>
-      <c r="B33" s="45" t="s">
-        <v>92</v>
+      <c r="B33" s="45" t="str">
+        <f>'[1]Referencia Milho'!B27</f>
+        <v>L</v>
       </c>
       <c r="C33" s="35">
         <v>0.5</v>
       </c>
       <c r="D33" s="46">
-        <v>19.399999999999999</v>
+        <f>'[1]Referencia Milho'!D27</f>
+        <v>24.939999999999998</v>
       </c>
       <c r="E33" s="36">
         <f t="shared" si="1"/>
-        <v>9.6999999999999993</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+        <v>12.469999999999999</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A34" s="3" t="s">
         <v>45</v>
       </c>
       <c r="B34" s="31"/>
       <c r="C34" s="32"/>
       <c r="D34" s="32"/>
       <c r="E34" s="47">
         <f>SUM(E16:E33)</f>
-        <v>2158.2371333333331</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2449.9509285714284</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A35" s="22" t="s">
         <v>143</v>
       </c>
       <c r="B35" s="22"/>
       <c r="C35" s="33"/>
       <c r="D35" s="22"/>
       <c r="E35" s="5"/>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A36" s="16" t="s">
         <v>144</v>
       </c>
       <c r="B36" s="45" t="s">
         <v>145</v>
       </c>
       <c r="C36" s="35">
         <v>2</v>
       </c>
       <c r="D36" s="41">
         <v>140</v>
       </c>
       <c r="E36" s="46">
         <f>C36*D36</f>
         <v>280</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A37" s="34" t="s">
         <v>146</v>
       </c>
       <c r="B37" s="45" t="s">
         <v>145</v>
       </c>
       <c r="C37" s="35">
         <v>2</v>
       </c>
       <c r="D37" s="41">
         <v>140</v>
       </c>
       <c r="E37" s="46">
         <f t="shared" ref="E37:E41" si="2">C37*D37</f>
         <v>280</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A38" s="34" t="s">
         <v>147</v>
       </c>
       <c r="B38" s="45" t="s">
         <v>145</v>
       </c>
       <c r="C38" s="35">
         <v>2</v>
       </c>
       <c r="D38" s="41">
         <v>140</v>
       </c>
       <c r="E38" s="46">
         <f t="shared" si="2"/>
         <v>280</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A39" s="34" t="s">
         <v>148</v>
       </c>
       <c r="B39" s="45" t="s">
         <v>145</v>
       </c>
       <c r="C39" s="35">
         <v>2</v>
       </c>
       <c r="D39" s="41">
         <v>140</v>
       </c>
       <c r="E39" s="46">
         <f t="shared" si="2"/>
         <v>280</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A40" s="34" t="s">
         <v>149</v>
       </c>
       <c r="B40" s="45" t="s">
         <v>145</v>
       </c>
       <c r="C40" s="35">
         <v>2</v>
       </c>
       <c r="D40" s="41">
         <v>140</v>
       </c>
       <c r="E40" s="46">
         <f t="shared" si="2"/>
         <v>280</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A41" s="34" t="s">
         <v>150</v>
       </c>
       <c r="B41" s="45" t="s">
         <v>145</v>
       </c>
       <c r="C41" s="35">
         <v>2</v>
       </c>
       <c r="D41" s="41">
         <v>140</v>
       </c>
       <c r="E41" s="46">
         <f t="shared" si="2"/>
         <v>280</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A42" s="3" t="s">
         <v>51</v>
       </c>
       <c r="B42" s="31"/>
       <c r="C42" s="32"/>
       <c r="D42" s="32"/>
       <c r="E42" s="4">
         <f>SUM(E36:E41)</f>
         <v>1680</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A43" s="22" t="s">
         <v>151</v>
       </c>
       <c r="B43" s="48"/>
       <c r="C43" s="49"/>
       <c r="D43" s="33"/>
       <c r="E43" s="5"/>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A44" s="34" t="s">
         <v>108</v>
       </c>
       <c r="B44" s="45" t="s">
         <v>105</v>
       </c>
       <c r="C44" s="35">
         <v>1</v>
       </c>
       <c r="D44" s="36">
         <v>500</v>
       </c>
       <c r="E44" s="36">
         <f>C44*D44</f>
         <v>500</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A45" s="34" t="s">
         <v>154</v>
       </c>
-      <c r="B45" s="171" t="s">
+      <c r="B45" s="156" t="s">
         <v>155</v>
       </c>
       <c r="C45" s="35">
         <v>200</v>
       </c>
       <c r="D45" s="36">
         <v>4.5</v>
       </c>
       <c r="E45" s="36">
         <f>C45*D45</f>
         <v>900</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A46" s="34" t="s">
         <v>44</v>
       </c>
       <c r="B46" s="45" t="s">
         <v>155</v>
       </c>
       <c r="C46" s="35">
         <v>1</v>
       </c>
       <c r="D46" s="36">
         <v>350</v>
       </c>
       <c r="E46" s="36">
         <f>C46*D46</f>
         <v>350</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A47" s="34" t="s">
         <v>152</v>
       </c>
       <c r="B47" s="45" t="s">
         <v>153</v>
       </c>
       <c r="C47" s="35">
         <v>2</v>
       </c>
       <c r="D47" s="36">
         <v>280</v>
       </c>
       <c r="E47" s="36">
         <f>C47*D47</f>
         <v>560</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A48" s="50" t="s">
         <v>102</v>
       </c>
       <c r="B48" s="51"/>
       <c r="C48" s="52"/>
       <c r="D48" s="53"/>
       <c r="E48" s="54">
         <f>SUM(E44:E47)</f>
         <v>2310</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A49" s="37" t="s">
         <v>65</v>
       </c>
       <c r="B49" s="37"/>
       <c r="C49" s="37"/>
       <c r="D49" s="37"/>
       <c r="E49" s="38">
         <f>SUM(E14,E34,E42,E48)</f>
-        <v>8772.5301333333337</v>
-[...3 lines deleted...]
-      <c r="A52" s="260" t="s">
+        <v>9398.144261904763</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A52" s="235" t="s">
         <v>53</v>
       </c>
-      <c r="B52" s="261"/>
-[...1 lines deleted...]
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B52" s="236"/>
+    </row>
+    <row r="53" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A53" s="15" t="str">
         <f>A10</f>
         <v>1-Insumos</v>
       </c>
       <c r="B53" s="25">
         <f>E14</f>
-        <v>2624.2929999999997</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2958.1933333333336</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A54" s="22" t="str">
         <f>A15</f>
         <v>2-Tratos Culturais</v>
       </c>
       <c r="B54" s="25">
         <f>E34</f>
-        <v>2158.2371333333331</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2449.9509285714284</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A55" s="22" t="str">
         <f>A35</f>
         <v>3-Serviços</v>
       </c>
       <c r="B55" s="25">
         <f>E42</f>
         <v>1680</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A56" s="22" t="str">
         <f>A43</f>
         <v>4-Outros custos</v>
       </c>
       <c r="B56" s="25">
         <f>E48</f>
         <v>2310</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A57" s="11" t="s">
         <v>65</v>
       </c>
       <c r="B57" s="38">
         <f>SUM(B53:B56)</f>
-        <v>8772.5301333333337</v>
-[...10 lines deleted...]
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9398.144261904763</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A60" s="221" t="s">
+        <v>556</v>
+      </c>
+      <c r="B60" s="221"/>
+      <c r="C60" s="221"/>
+      <c r="D60" s="221"/>
+    </row>
+    <row r="61" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A61" t="s">
         <v>54</v>
       </c>
     </row>
-    <row r="62" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A62" s="240" t="s">
+    <row r="62" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A62" s="237" t="s">
         <v>55</v>
       </c>
-      <c r="B62" s="240"/>
-[...12 lines deleted...]
-      <c r="A64" s="240" t="s">
+      <c r="B62" s="237"/>
+      <c r="C62" s="237"/>
+      <c r="D62" s="237"/>
+    </row>
+    <row r="63" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A63" s="98" t="s">
+        <v>507</v>
+      </c>
+      <c r="B63" s="98"/>
+      <c r="C63" s="237"/>
+      <c r="D63" s="237"/>
+    </row>
+    <row r="64" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A64" s="237" t="s">
         <v>57</v>
       </c>
-      <c r="B64" s="240"/>
-[...7 lines deleted...]
-      <c r="B65" s="240"/>
+      <c r="B64" s="237"/>
+      <c r="C64" s="237"/>
+      <c r="D64" s="237"/>
+    </row>
+    <row r="65" spans="1:2" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A65" s="237" t="s">
+        <v>508</v>
+      </c>
+      <c r="B65" s="237"/>
     </row>
   </sheetData>
   <mergeCells count="22">
-    <mergeCell ref="C5:E5"/>
-[...10 lines deleted...]
-    <mergeCell ref="C3:E3"/>
     <mergeCell ref="A65:B65"/>
     <mergeCell ref="A62:B62"/>
     <mergeCell ref="C62:D62"/>
     <mergeCell ref="A9:E9"/>
     <mergeCell ref="A64:B64"/>
     <mergeCell ref="C64:D64"/>
     <mergeCell ref="A52:B52"/>
     <mergeCell ref="A60:B60"/>
     <mergeCell ref="C60:D60"/>
     <mergeCell ref="C63:D63"/>
+    <mergeCell ref="A1:A2"/>
+    <mergeCell ref="B1:E2"/>
+    <mergeCell ref="A3:B3"/>
+    <mergeCell ref="A4:B4"/>
+    <mergeCell ref="C4:E4"/>
+    <mergeCell ref="C3:E3"/>
+    <mergeCell ref="C5:E5"/>
+    <mergeCell ref="C6:E6"/>
+    <mergeCell ref="A7:E7"/>
+    <mergeCell ref="A8:E8"/>
+    <mergeCell ref="A6:B6"/>
+    <mergeCell ref="A5:B5"/>
   </mergeCells>
   <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2D3A78A6-3FF2-42C8-AFFB-611CFE81AB4E}">
   <dimension ref="A1:E57"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection sqref="A1:E52"/>
+    <sheetView topLeftCell="A22" zoomScaleNormal="100" workbookViewId="0">
+      <selection sqref="A1:E51"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="32.42578125" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="5" width="14.42578125" customWidth="1"/>
+    <col min="1" max="1" width="32.44140625" customWidth="1"/>
+    <col min="2" max="2" width="14.88671875" customWidth="1"/>
+    <col min="3" max="3" width="16.109375" customWidth="1"/>
+    <col min="4" max="4" width="14.5546875" customWidth="1"/>
+    <col min="5" max="5" width="14.44140625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B1" s="243" t="s">
+    <row r="1" spans="1:5" ht="20.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="222"/>
+      <c r="B1" s="223" t="s">
         <v>0</v>
       </c>
-      <c r="C1" s="243"/>
-[...22 lines deleted...]
-      <c r="A4" s="277" t="s">
+      <c r="C1" s="223"/>
+      <c r="D1" s="223"/>
+      <c r="E1" s="223"/>
+    </row>
+    <row r="2" spans="1:5" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="222"/>
+      <c r="B2" s="223"/>
+      <c r="C2" s="223"/>
+      <c r="D2" s="223"/>
+      <c r="E2" s="223"/>
+    </row>
+    <row r="3" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A3" s="280" t="s">
+        <v>516</v>
+      </c>
+      <c r="B3" s="280"/>
+      <c r="C3" s="260" t="s">
+        <v>277</v>
+      </c>
+      <c r="D3" s="261"/>
+      <c r="E3" s="262"/>
+    </row>
+    <row r="4" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A4" s="281" t="s">
         <v>59</v>
       </c>
-      <c r="B4" s="277"/>
-[...17 lines deleted...]
-    <row r="6" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B4" s="281"/>
+      <c r="C4" s="260" t="s">
+        <v>517</v>
+      </c>
+      <c r="D4" s="261"/>
+      <c r="E4" s="262"/>
+    </row>
+    <row r="5" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A5" s="259" t="s">
+        <v>554</v>
+      </c>
+      <c r="B5" s="259"/>
+      <c r="C5" s="260" t="s">
+        <v>518</v>
+      </c>
+      <c r="D5" s="261"/>
+      <c r="E5" s="262"/>
+    </row>
+    <row r="6" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A6" s="68" t="s">
-        <v>579</v>
-[...27 lines deleted...]
-      <c r="A9" s="259" t="s">
+        <v>573</v>
+      </c>
+      <c r="B6" s="190"/>
+      <c r="C6" s="260" t="s">
+        <v>519</v>
+      </c>
+      <c r="D6" s="261"/>
+      <c r="E6" s="262"/>
+    </row>
+    <row r="7" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A7" s="265" t="s">
+        <v>371</v>
+      </c>
+      <c r="B7" s="266"/>
+      <c r="C7" s="266"/>
+      <c r="D7" s="266"/>
+      <c r="E7" s="267"/>
+    </row>
+    <row r="8" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A8" s="287" t="s">
+        <v>261</v>
+      </c>
+      <c r="B8" s="233"/>
+      <c r="C8" s="233"/>
+      <c r="D8" s="233"/>
+      <c r="E8" s="233"/>
+    </row>
+    <row r="9" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A9" s="234" t="s">
         <v>7</v>
       </c>
-      <c r="B9" s="259"/>
-[...4 lines deleted...]
-    <row r="10" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B9" s="234"/>
+      <c r="C9" s="234"/>
+      <c r="D9" s="234"/>
+      <c r="E9" s="234"/>
+    </row>
+    <row r="10" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A10" s="15" t="s">
         <v>138</v>
       </c>
       <c r="B10" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C10" s="15" t="s">
         <v>10</v>
       </c>
       <c r="D10" s="15" t="s">
         <v>11</v>
       </c>
       <c r="E10" s="29" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="11" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A11" s="16" t="s">
         <v>139</v>
       </c>
       <c r="B11" s="45" t="s">
         <v>14</v>
       </c>
       <c r="C11" s="16">
         <v>1</v>
       </c>
       <c r="D11" s="18">
         <v>236.5</v>
       </c>
       <c r="E11" s="18">
         <f>C11*D11</f>
         <v>236.5</v>
       </c>
     </row>
-    <row r="12" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A12" s="16" t="s">
         <v>75</v>
       </c>
       <c r="B12" s="45" t="s">
         <v>14</v>
       </c>
       <c r="C12" s="16">
         <v>0.4</v>
       </c>
       <c r="D12" s="18">
         <v>5500</v>
       </c>
       <c r="E12" s="18">
         <f t="shared" ref="E12:E13" si="0">C12*D12</f>
         <v>2200</v>
       </c>
     </row>
-    <row r="13" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A13" s="16" t="s">
         <v>78</v>
       </c>
       <c r="B13" s="45" t="s">
         <v>140</v>
       </c>
       <c r="C13" s="16">
         <v>1</v>
       </c>
       <c r="D13" s="18">
-        <v>782.06666666666661</v>
+        <f>'[1]LISTA INSUMOS 03-2026'!B93</f>
+        <v>1014.1666666666666</v>
       </c>
       <c r="E13" s="18">
         <f t="shared" si="0"/>
-        <v>782.06666666666661</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1014.1666666666666</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A14" s="37" t="s">
         <v>36</v>
       </c>
-      <c r="B14" s="210"/>
-[...1 lines deleted...]
-      <c r="D14" s="211"/>
+      <c r="B14" s="191"/>
+      <c r="C14" s="192"/>
+      <c r="D14" s="192"/>
       <c r="E14" s="38">
         <f>SUM(E11:E13)</f>
-        <v>3218.5666666666666</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3450.6666666666665</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A15" s="15" t="s">
         <v>141</v>
       </c>
       <c r="B15" s="15"/>
-      <c r="C15" s="119"/>
+      <c r="C15" s="106"/>
       <c r="D15" s="15"/>
       <c r="E15" s="1"/>
     </row>
-    <row r="16" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A16" s="16" t="s">
         <v>29</v>
       </c>
       <c r="B16" s="45" t="s">
         <v>79</v>
       </c>
       <c r="C16" s="16">
         <v>1</v>
       </c>
       <c r="D16" s="18">
-        <v>25.95</v>
+        <f>'[1]Referencia Milho'!D12</f>
+        <v>31.34375</v>
       </c>
       <c r="E16" s="18">
         <f t="shared" ref="E16:E24" si="1">C16*D16</f>
-        <v>25.95</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+        <v>31.34375</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A17" s="16" t="s">
         <v>30</v>
       </c>
       <c r="B17" s="45" t="s">
         <v>92</v>
       </c>
       <c r="C17" s="16">
         <v>1</v>
       </c>
       <c r="D17" s="18">
-        <v>63.5</v>
+        <f>'[1]Referencia Milho'!D13</f>
+        <v>67.67</v>
       </c>
       <c r="E17" s="18">
         <f t="shared" si="1"/>
-        <v>63.5</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+        <v>67.67</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A18" s="16" t="s">
         <v>21</v>
       </c>
       <c r="B18" s="45" t="s">
         <v>92</v>
       </c>
       <c r="C18" s="16">
         <v>1</v>
       </c>
       <c r="D18" s="18">
-        <v>28</v>
+        <f>'[1]Referencia Milho'!D15</f>
+        <v>40</v>
       </c>
       <c r="E18" s="18">
         <f t="shared" si="1"/>
-        <v>28</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A19" s="16" t="s">
         <v>22</v>
       </c>
       <c r="B19" s="45" t="s">
         <v>92</v>
       </c>
       <c r="C19" s="16">
         <v>0.2</v>
       </c>
       <c r="D19" s="18">
-        <v>136</v>
+        <f>'[1]Referencia Milho'!D16</f>
+        <v>133.47499999999999</v>
       </c>
       <c r="E19" s="18">
         <f t="shared" si="1"/>
-        <v>27.200000000000003</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+        <v>26.695</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A20" s="16" t="s">
         <v>23</v>
       </c>
       <c r="B20" s="45" t="s">
         <v>92</v>
       </c>
       <c r="C20" s="16">
         <v>1.5</v>
       </c>
       <c r="D20" s="18">
-        <v>22.35</v>
+        <f>'[1]Referencia Milho'!D17</f>
+        <v>25.002000000000002</v>
       </c>
       <c r="E20" s="23">
         <f t="shared" si="1"/>
-        <v>33.525000000000006</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+        <v>37.503</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A21" s="16" t="s">
         <v>142</v>
       </c>
       <c r="B21" s="45" t="s">
         <v>92</v>
       </c>
       <c r="C21" s="16">
         <v>0.1</v>
       </c>
       <c r="D21" s="18">
-        <v>19.399999999999999</v>
+        <f>'[1]Referencia Milho'!D18</f>
+        <v>24.939999999999998</v>
       </c>
       <c r="E21" s="18">
         <f t="shared" si="1"/>
-        <v>1.94</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.4939999999999998</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A22" s="16" t="s">
         <v>16</v>
       </c>
       <c r="B22" s="45" t="s">
         <v>79</v>
       </c>
       <c r="C22" s="16">
         <v>0.6</v>
       </c>
       <c r="D22" s="18">
-        <v>195</v>
+        <f>'[1]Referencia Milho'!D19</f>
+        <v>176.96666666666667</v>
       </c>
       <c r="E22" s="18">
         <f t="shared" si="1"/>
-        <v>117</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+        <v>106.17999999999999</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A23" s="16" t="s">
         <v>93</v>
       </c>
       <c r="B23" s="45" t="s">
         <v>79</v>
       </c>
       <c r="C23" s="16">
         <v>0.2</v>
       </c>
       <c r="D23" s="18">
-        <v>2747.2550000000001</v>
+        <f>'[1]Referencia Milho'!D28</f>
+        <v>3201.65</v>
       </c>
       <c r="E23" s="18">
         <f t="shared" si="1"/>
-        <v>549.45100000000002</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+        <v>640.33000000000004</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A24" s="16" t="s">
         <v>157</v>
       </c>
       <c r="B24" s="45" t="s">
         <v>92</v>
       </c>
       <c r="C24" s="16">
         <v>0.1</v>
       </c>
       <c r="D24" s="18">
-        <v>25.466666666666669</v>
+        <f>'[1]Referencia Milho'!D24</f>
+        <v>25.635000000000002</v>
       </c>
       <c r="E24" s="18">
         <f t="shared" si="1"/>
-        <v>2.5466666666666669</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.5635000000000003</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A25" s="37" t="s">
         <v>45</v>
       </c>
-      <c r="B25" s="210"/>
-[...2 lines deleted...]
-      <c r="E25" s="212">
+      <c r="B25" s="191"/>
+      <c r="C25" s="192"/>
+      <c r="D25" s="192"/>
+      <c r="E25" s="193">
         <f>SUM(E16:E24)</f>
-        <v>849.11266666666666</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+        <v>954.77925000000005</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A26" s="15" t="s">
         <v>143</v>
       </c>
       <c r="B26" s="15"/>
-      <c r="C26" s="119"/>
+      <c r="C26" s="106"/>
       <c r="D26" s="15"/>
       <c r="E26" s="1"/>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A27" s="16" t="s">
         <v>146</v>
       </c>
       <c r="B27" s="45" t="s">
         <v>145</v>
       </c>
       <c r="C27" s="16">
         <v>1</v>
       </c>
       <c r="D27" s="41">
         <v>140</v>
       </c>
       <c r="E27" s="18">
         <f t="shared" ref="E27:E29" si="2">C27*D27</f>
         <v>140</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A28" s="16" t="s">
         <v>38</v>
       </c>
       <c r="B28" s="45" t="s">
         <v>145</v>
       </c>
       <c r="C28" s="16">
         <v>1.5</v>
       </c>
       <c r="D28" s="41">
         <v>140</v>
       </c>
       <c r="E28" s="18">
         <f t="shared" si="2"/>
         <v>210</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A29" s="16" t="s">
         <v>148</v>
       </c>
       <c r="B29" s="45" t="s">
         <v>145</v>
       </c>
       <c r="C29" s="16">
         <v>1.5</v>
       </c>
       <c r="D29" s="41">
         <v>140</v>
       </c>
       <c r="E29" s="18">
         <f t="shared" si="2"/>
         <v>210</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A30" s="37" t="s">
         <v>51</v>
       </c>
-      <c r="B30" s="210"/>
-[...1 lines deleted...]
-      <c r="D30" s="211"/>
+      <c r="B30" s="191"/>
+      <c r="C30" s="192"/>
+      <c r="D30" s="192"/>
       <c r="E30" s="38">
         <f>SUM(E27:E29)</f>
         <v>560</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A31" s="15" t="s">
         <v>151</v>
       </c>
       <c r="B31" s="48"/>
-      <c r="C31" s="213"/>
-      <c r="D31" s="119"/>
+      <c r="C31" s="194"/>
+      <c r="D31" s="106"/>
       <c r="E31" s="1"/>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A32" s="16" t="s">
         <v>108</v>
       </c>
       <c r="B32" s="45" t="s">
         <v>105</v>
       </c>
       <c r="C32" s="16">
         <v>1</v>
       </c>
       <c r="D32" s="23">
         <v>450</v>
       </c>
       <c r="E32" s="23">
         <f>C32*D32</f>
         <v>450</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A33" s="16" t="s">
-        <v>531</v>
+        <v>520</v>
       </c>
       <c r="B33" s="45" t="s">
         <v>145</v>
       </c>
       <c r="C33" s="16">
         <v>4</v>
       </c>
       <c r="D33" s="18">
         <v>400</v>
       </c>
       <c r="E33" s="18">
         <f t="shared" ref="E33" si="3">C33*D33</f>
         <v>1600</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A34" s="37" t="s">
         <v>102</v>
       </c>
-      <c r="B34" s="210"/>
-[...1 lines deleted...]
-      <c r="D34" s="211"/>
+      <c r="B34" s="191"/>
+      <c r="C34" s="191"/>
+      <c r="D34" s="192"/>
       <c r="E34" s="38">
         <f>SUM(E32:E33)</f>
         <v>2050</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A35" s="37" t="s">
         <v>65</v>
       </c>
       <c r="B35" s="37"/>
       <c r="C35" s="37"/>
       <c r="D35" s="37"/>
       <c r="E35" s="38">
         <f>SUM(E14,E25,E30,E34)</f>
-        <v>6677.6793333333335</v>
-[...3 lines deleted...]
-      <c r="A37" s="260" t="s">
+        <v>7015.4459166666666</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A37" s="235" t="s">
         <v>53</v>
       </c>
-      <c r="B37" s="261"/>
-[...1 lines deleted...]
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B37" s="236"/>
+    </row>
+    <row r="38" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A38" s="15" t="s">
         <v>138</v>
       </c>
       <c r="B38" s="25">
         <f>E14</f>
-        <v>3218.5666666666666</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3450.6666666666665</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A39" s="15" t="s">
         <v>141</v>
       </c>
       <c r="B39" s="25">
         <f>E25</f>
-        <v>849.11266666666666</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+        <v>954.77925000000005</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A40" s="15" t="s">
         <v>143</v>
       </c>
       <c r="B40" s="25">
         <f>E30</f>
         <v>560</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A41" s="15" t="s">
         <v>151</v>
       </c>
       <c r="B41" s="25">
         <f>E34</f>
         <v>2050</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A42" s="37" t="s">
         <v>65</v>
       </c>
       <c r="B42" s="38">
         <f>SUM(B38:B41)</f>
-        <v>6677.6793333333335</v>
-[...11 lines deleted...]
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7015.4459166666666</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5" ht="11.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="44" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A44" s="221" t="s">
+        <v>556</v>
+      </c>
+      <c r="B44" s="221"/>
+      <c r="C44" s="221"/>
+      <c r="D44" s="221"/>
+    </row>
+    <row r="45" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A45" t="s">
         <v>54</v>
       </c>
     </row>
-    <row r="46" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A46" s="240" t="s">
+    <row r="46" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A46" s="237" t="s">
         <v>55</v>
       </c>
-      <c r="B46" s="240"/>
-[...4 lines deleted...]
-      <c r="A47" s="240" t="s">
+      <c r="B46" s="237"/>
+      <c r="C46" s="237"/>
+      <c r="D46" s="237"/>
+    </row>
+    <row r="47" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A47" s="237" t="s">
         <v>56</v>
       </c>
-      <c r="B47" s="240"/>
-[...4 lines deleted...]
-      <c r="A48" s="240" t="s">
+      <c r="B47" s="237"/>
+      <c r="C47" s="237"/>
+      <c r="D47" s="237"/>
+    </row>
+    <row r="48" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A48" s="237" t="s">
         <v>57</v>
       </c>
-      <c r="B48" s="240"/>
-[...4 lines deleted...]
-      <c r="A49" s="240" t="s">
+      <c r="B48" s="237"/>
+      <c r="C48" s="237"/>
+      <c r="D48" s="237"/>
+    </row>
+    <row r="49" spans="1:4" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A49" s="237" t="s">
         <v>58</v>
       </c>
-      <c r="B49" s="240"/>
-[...21 lines deleted...]
-      <c r="B57" s="265"/>
+      <c r="B49" s="237"/>
+    </row>
+    <row r="54" spans="1:4" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A54" s="270"/>
+      <c r="B54" s="270"/>
+      <c r="C54" s="237"/>
+      <c r="D54" s="237"/>
+    </row>
+    <row r="55" spans="1:4" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A55" s="221"/>
+      <c r="B55" s="270"/>
+      <c r="C55" s="237"/>
+      <c r="D55" s="237"/>
+    </row>
+    <row r="56" spans="1:4" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A56" s="270"/>
+      <c r="B56" s="270"/>
+      <c r="C56" s="237"/>
+      <c r="D56" s="237"/>
+    </row>
+    <row r="57" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A57" s="270"/>
+      <c r="B57" s="270"/>
     </row>
   </sheetData>
   <mergeCells count="29">
-    <mergeCell ref="A55:B55"/>
-[...11 lines deleted...]
-    <mergeCell ref="C46:D46"/>
     <mergeCell ref="A57:B57"/>
     <mergeCell ref="A9:E9"/>
     <mergeCell ref="A1:A2"/>
     <mergeCell ref="B1:E2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="C3:E3"/>
     <mergeCell ref="A4:B4"/>
     <mergeCell ref="C4:E4"/>
     <mergeCell ref="C5:E5"/>
     <mergeCell ref="C6:E6"/>
     <mergeCell ref="A7:E7"/>
     <mergeCell ref="A8:E8"/>
     <mergeCell ref="A56:B56"/>
     <mergeCell ref="C56:D56"/>
     <mergeCell ref="A54:B54"/>
     <mergeCell ref="C54:D54"/>
+    <mergeCell ref="A55:B55"/>
+    <mergeCell ref="C55:D55"/>
+    <mergeCell ref="A49:B49"/>
+    <mergeCell ref="A5:B5"/>
+    <mergeCell ref="A47:B47"/>
+    <mergeCell ref="C47:D47"/>
+    <mergeCell ref="A48:B48"/>
+    <mergeCell ref="C48:D48"/>
+    <mergeCell ref="A37:B37"/>
+    <mergeCell ref="A44:B44"/>
+    <mergeCell ref="C44:D44"/>
+    <mergeCell ref="A46:B46"/>
+    <mergeCell ref="C46:D46"/>
   </mergeCells>
   <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CF59A739-D357-4D03-A712-0BA4D85D3855}">
   <dimension ref="A1:E50"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection sqref="A1:E50"/>
+    <sheetView topLeftCell="A30" workbookViewId="0">
+      <selection sqref="A1:E51"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="39.28515625" bestFit="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="5" width="12.140625" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="39.33203125" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="12.109375" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="14.5546875" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="13.44140625" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="12.109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B1" s="243" t="s">
+    <row r="1" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="222"/>
+      <c r="B1" s="223" t="s">
         <v>0</v>
       </c>
-      <c r="C1" s="243"/>
-[...11 lines deleted...]
-      <c r="A3" s="276" t="s">
+      <c r="C1" s="223"/>
+      <c r="D1" s="223"/>
+      <c r="E1" s="223"/>
+    </row>
+    <row r="2" spans="1:5" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="222"/>
+      <c r="B2" s="223"/>
+      <c r="C2" s="223"/>
+      <c r="D2" s="223"/>
+      <c r="E2" s="223"/>
+    </row>
+    <row r="3" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A3" s="280" t="s">
         <v>177</v>
       </c>
-      <c r="B3" s="276"/>
-[...49 lines deleted...]
-      <c r="A8" s="284" t="s">
+      <c r="B3" s="280"/>
+      <c r="C3" s="260" t="s">
+        <v>266</v>
+      </c>
+      <c r="D3" s="261"/>
+      <c r="E3" s="262"/>
+    </row>
+    <row r="4" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A4" s="281" t="s">
         <v>263</v>
       </c>
-      <c r="B8" s="241"/>
-[...5 lines deleted...]
-      <c r="A9" s="259" t="s">
+      <c r="B4" s="281"/>
+      <c r="C4" s="260" t="s">
+        <v>509</v>
+      </c>
+      <c r="D4" s="261"/>
+      <c r="E4" s="262"/>
+    </row>
+    <row r="5" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A5" s="259" t="s">
+        <v>554</v>
+      </c>
+      <c r="B5" s="259"/>
+      <c r="C5" s="260" t="s">
+        <v>390</v>
+      </c>
+      <c r="D5" s="261"/>
+      <c r="E5" s="262"/>
+    </row>
+    <row r="6" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A6" s="230" t="s">
+        <v>574</v>
+      </c>
+      <c r="B6" s="232"/>
+      <c r="C6" s="260" t="s">
+        <v>391</v>
+      </c>
+      <c r="D6" s="261"/>
+      <c r="E6" s="262"/>
+    </row>
+    <row r="7" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A7" s="265" t="s">
+        <v>371</v>
+      </c>
+      <c r="B7" s="266"/>
+      <c r="C7" s="266"/>
+      <c r="D7" s="266"/>
+      <c r="E7" s="267"/>
+    </row>
+    <row r="8" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A8" s="287" t="s">
+        <v>261</v>
+      </c>
+      <c r="B8" s="233"/>
+      <c r="C8" s="233"/>
+      <c r="D8" s="233"/>
+      <c r="E8" s="233"/>
+    </row>
+    <row r="9" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A9" s="234" t="s">
         <v>7</v>
       </c>
-      <c r="B9" s="259"/>
-[...4 lines deleted...]
-    <row r="10" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B9" s="234"/>
+      <c r="C9" s="234"/>
+      <c r="D9" s="234"/>
+      <c r="E9" s="234"/>
+    </row>
+    <row r="10" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A10" s="15" t="s">
         <v>138</v>
       </c>
       <c r="B10" s="48" t="s">
         <v>9</v>
       </c>
       <c r="C10" s="48" t="s">
         <v>10</v>
       </c>
       <c r="D10" s="48" t="s">
         <v>11</v>
       </c>
       <c r="E10" s="69" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="11" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A11" s="16" t="s">
         <v>75</v>
       </c>
       <c r="B11" s="55" t="s">
         <v>79</v>
       </c>
       <c r="C11" s="56">
         <v>0.4</v>
       </c>
       <c r="D11" s="18">
-        <v>3585.49</v>
+        <f>'[1]Referência Trigo'!D6</f>
+        <v>4424.1000000000004</v>
       </c>
       <c r="E11" s="18">
         <f>C11*D11</f>
-        <v>1434.1959999999999</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1769.6400000000003</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A12" s="16" t="s">
         <v>78</v>
       </c>
       <c r="B12" s="55" t="s">
         <v>79</v>
       </c>
       <c r="C12" s="56">
-        <v>135</v>
+        <f>'[1]Referência Trigo'!C7</f>
+        <v>150</v>
       </c>
       <c r="D12" s="18">
-        <v>5</v>
+        <v>3.5</v>
       </c>
       <c r="E12" s="18">
         <f>C12*D12</f>
-        <v>675</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:5" x14ac:dyDescent="0.25">
+        <v>525</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A13" s="3" t="s">
         <v>36</v>
       </c>
       <c r="B13" s="31"/>
       <c r="C13" s="32"/>
       <c r="D13" s="32"/>
       <c r="E13" s="38">
         <f>SUM(E11:E12)</f>
-        <v>2109.1959999999999</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2294.6400000000003</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A14" s="22" t="s">
         <v>141</v>
       </c>
       <c r="B14" s="22"/>
       <c r="C14" s="33"/>
       <c r="D14" s="22"/>
       <c r="E14" s="5"/>
     </row>
-    <row r="15" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A15" s="16" t="s">
         <v>29</v>
       </c>
-      <c r="B15" s="120" t="s">
+      <c r="B15" s="107" t="s">
         <v>92</v>
       </c>
       <c r="C15" s="45">
         <v>2</v>
       </c>
       <c r="D15" s="60">
-        <v>25.95</v>
+        <f>'[1]Referência Trigo'!D9</f>
+        <v>31.34375</v>
       </c>
       <c r="E15" s="36">
         <f>C15*D15</f>
-        <v>51.9</v>
-[...6 lines deleted...]
-      <c r="B16" s="120" t="s">
+        <v>62.6875</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A16" s="123" t="s">
+        <v>392</v>
+      </c>
+      <c r="B16" s="107" t="s">
         <v>92</v>
       </c>
       <c r="C16" s="56">
         <v>0.4</v>
       </c>
       <c r="D16" s="60">
-        <v>94.25</v>
+        <f>'[1]Referência Trigo'!D10</f>
+        <v>94.43</v>
       </c>
       <c r="E16" s="36">
         <f t="shared" ref="E16:E20" si="0">C16*D16</f>
-        <v>37.700000000000003</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+        <v>37.772000000000006</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A17" s="16" t="s">
         <v>16</v>
       </c>
-      <c r="B17" s="120" t="s">
+      <c r="B17" s="107" t="s">
         <v>92</v>
       </c>
       <c r="C17" s="56">
         <v>0.1</v>
       </c>
       <c r="D17" s="60">
-        <v>72.666666666666671</v>
+        <f>'[1]Referência Trigo'!D11</f>
+        <v>82.123333333333335</v>
       </c>
       <c r="E17" s="36">
         <f t="shared" si="0"/>
-        <v>7.2666666666666675</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.2123333333333335</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A18" s="16" t="s">
         <v>21</v>
       </c>
-      <c r="B18" s="120" t="s">
+      <c r="B18" s="107" t="s">
         <v>92</v>
       </c>
       <c r="C18" s="56">
         <v>0.1</v>
       </c>
       <c r="D18" s="60">
-        <v>140</v>
+        <f>'[1]Referência Trigo'!D12</f>
+        <v>136.82000000000002</v>
       </c>
       <c r="E18" s="36">
         <f t="shared" si="0"/>
-        <v>14</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+        <v>13.682000000000002</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A19" s="16" t="s">
         <v>18</v>
       </c>
-      <c r="B19" s="120" t="s">
+      <c r="B19" s="107" t="s">
         <v>79</v>
       </c>
       <c r="C19" s="56">
         <v>1</v>
       </c>
       <c r="D19" s="60">
-        <v>55.266666666666659</v>
+        <f>'[1]Referência Trigo'!D13</f>
+        <v>53.883749999999999</v>
       </c>
       <c r="E19" s="36">
         <f t="shared" si="0"/>
-        <v>55.266666666666659</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+        <v>53.883749999999999</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A20" s="16" t="s">
         <v>32</v>
       </c>
-      <c r="B20" s="120" t="s">
+      <c r="B20" s="107" t="s">
         <v>92</v>
       </c>
       <c r="C20" s="56">
         <v>1</v>
       </c>
       <c r="D20" s="60">
-        <v>25.3</v>
+        <f>'[1]Referência Trigo'!D14</f>
+        <v>17.75</v>
       </c>
       <c r="E20" s="36">
         <f t="shared" si="0"/>
-        <v>25.3</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+        <v>17.75</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A21" s="16" t="s">
         <v>178</v>
       </c>
       <c r="B21" s="55" t="s">
         <v>14</v>
       </c>
       <c r="C21" s="56">
         <v>0.25</v>
       </c>
       <c r="D21" s="60">
-        <v>3300</v>
+        <f>'[1]Referência Trigo'!D15</f>
+        <v>3806.0966666666668</v>
       </c>
       <c r="E21" s="36">
         <f>C21*D21</f>
-        <v>825</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+        <v>951.5241666666667</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A22" s="3" t="s">
         <v>45</v>
       </c>
       <c r="B22" s="31"/>
       <c r="C22" s="32"/>
       <c r="D22" s="32"/>
       <c r="E22" s="38">
         <f>SUM(E15:E21)</f>
-        <v>1016.4333333333334</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1145.5117500000001</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A23" s="22" t="s">
         <v>143</v>
       </c>
       <c r="B23" s="22"/>
       <c r="C23" s="33"/>
       <c r="D23" s="22"/>
       <c r="E23" s="5"/>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A24" s="16" t="s">
         <v>146</v>
       </c>
       <c r="B24" s="45" t="s">
         <v>145</v>
       </c>
       <c r="C24" s="35">
         <v>1.5</v>
       </c>
       <c r="D24" s="41">
         <v>150</v>
       </c>
       <c r="E24" s="36">
         <f>C24*D24</f>
         <v>225</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A25" s="34" t="s">
         <v>147</v>
       </c>
       <c r="B25" s="45" t="s">
         <v>145</v>
       </c>
       <c r="C25" s="35">
         <v>1.5</v>
       </c>
       <c r="D25" s="41">
         <v>150</v>
       </c>
       <c r="E25" s="36">
         <f t="shared" ref="E25:E27" si="1">C25*D25</f>
         <v>225</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A26" s="34" t="s">
         <v>148</v>
       </c>
       <c r="B26" s="45" t="s">
         <v>145</v>
       </c>
       <c r="C26" s="35">
         <v>1.5</v>
       </c>
       <c r="D26" s="41">
         <v>150</v>
       </c>
       <c r="E26" s="36">
         <f t="shared" si="1"/>
         <v>225</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A27" s="34" t="s">
         <v>149</v>
       </c>
       <c r="B27" s="45" t="s">
         <v>145</v>
       </c>
       <c r="C27" s="35">
         <v>1.5</v>
       </c>
       <c r="D27" s="41">
         <v>150</v>
       </c>
       <c r="E27" s="36">
         <f t="shared" si="1"/>
         <v>225</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A28" s="34" t="s">
         <v>150</v>
       </c>
       <c r="B28" s="45" t="s">
         <v>145</v>
       </c>
       <c r="C28" s="35">
         <v>1</v>
       </c>
       <c r="D28" s="41">
         <v>150</v>
       </c>
       <c r="E28" s="36">
         <f>C28*D28</f>
         <v>150</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A29" s="3" t="s">
         <v>51</v>
       </c>
       <c r="B29" s="31"/>
       <c r="C29" s="32"/>
       <c r="D29" s="32"/>
       <c r="E29" s="38">
         <f>SUM(E24:E28)</f>
         <v>1050</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A30" s="22" t="s">
         <v>151</v>
       </c>
       <c r="B30" s="48"/>
       <c r="C30" s="49"/>
       <c r="D30" s="33"/>
       <c r="E30" s="5"/>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A31" s="34" t="s">
         <v>108</v>
       </c>
       <c r="B31" s="45" t="s">
         <v>50</v>
       </c>
       <c r="C31" s="35">
         <v>1</v>
       </c>
       <c r="D31" s="36">
         <v>550</v>
       </c>
       <c r="E31" s="36">
         <f>C31*D31</f>
         <v>550</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A32" s="34" t="s">
         <v>152</v>
       </c>
       <c r="B32" s="45" t="s">
         <v>50</v>
       </c>
       <c r="C32" s="35">
         <v>1</v>
       </c>
       <c r="D32" s="36">
         <v>200</v>
       </c>
       <c r="E32" s="36">
         <f t="shared" ref="E32" si="2">C32*D32</f>
         <v>200</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A33" s="50" t="s">
         <v>102</v>
       </c>
       <c r="B33" s="51"/>
       <c r="C33" s="52"/>
       <c r="D33" s="53"/>
       <c r="E33" s="4">
         <f>SUM(E31:E32)</f>
         <v>750</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A34" s="37" t="s">
         <v>52</v>
       </c>
       <c r="B34" s="37"/>
       <c r="C34" s="37"/>
       <c r="D34" s="37"/>
       <c r="E34" s="38">
         <f>SUM(E13,E22,E29,E33)</f>
-        <v>4925.6293333333333</v>
-[...3 lines deleted...]
-      <c r="A37" s="260" t="s">
+        <v>5240.1517500000009</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A37" s="235" t="s">
         <v>53</v>
       </c>
-      <c r="B37" s="261"/>
-[...1 lines deleted...]
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B37" s="236"/>
+    </row>
+    <row r="38" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A38" s="15" t="str">
         <f>A10</f>
         <v>1-Insumos</v>
       </c>
       <c r="B38" s="25">
         <f>E13</f>
-        <v>2109.1959999999999</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2294.6400000000003</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A39" s="22" t="str">
         <f>A14</f>
         <v>2-Tratos Culturais</v>
       </c>
       <c r="B39" s="25">
         <f>E22</f>
-        <v>1016.4333333333334</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1145.5117500000001</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A40" s="22" t="str">
         <f>A23</f>
         <v>3-Serviços</v>
       </c>
       <c r="B40" s="25">
         <f>E29</f>
         <v>1050</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A41" s="22" t="str">
         <f>A30</f>
         <v>4-Outros custos</v>
       </c>
       <c r="B41" s="25">
         <f>E33</f>
         <v>750</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A42" s="11" t="s">
         <v>65</v>
       </c>
       <c r="B42" s="38">
         <f>SUM(B38:B41)</f>
-        <v>4925.6293333333333</v>
-[...10 lines deleted...]
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5240.1517500000009</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A45" s="221" t="s">
+        <v>556</v>
+      </c>
+      <c r="B45" s="221"/>
+      <c r="C45" s="221"/>
+      <c r="D45" s="221"/>
+    </row>
+    <row r="46" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A46" t="s">
         <v>54</v>
       </c>
     </row>
-    <row r="47" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A47" s="240" t="s">
+    <row r="47" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A47" s="237" t="s">
         <v>55</v>
       </c>
-      <c r="B47" s="240"/>
-[...12 lines deleted...]
-      <c r="A49" s="240" t="s">
+      <c r="B47" s="237"/>
+      <c r="C47" s="237"/>
+      <c r="D47" s="237"/>
+    </row>
+    <row r="48" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A48" s="98" t="s">
+        <v>507</v>
+      </c>
+      <c r="B48" s="98"/>
+      <c r="C48" s="237"/>
+      <c r="D48" s="237"/>
+    </row>
+    <row r="49" spans="1:4" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A49" s="237" t="s">
         <v>57</v>
       </c>
-      <c r="B49" s="240"/>
-[...7 lines deleted...]
-      <c r="B50" s="240"/>
+      <c r="B49" s="237"/>
+      <c r="C49" s="237"/>
+      <c r="D49" s="237"/>
+    </row>
+    <row r="50" spans="1:4" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A50" s="237" t="s">
+        <v>508</v>
+      </c>
+      <c r="B50" s="237"/>
     </row>
   </sheetData>
   <mergeCells count="22">
-    <mergeCell ref="A37:B37"/>
-[...7 lines deleted...]
-    <mergeCell ref="C48:D48"/>
     <mergeCell ref="A9:E9"/>
     <mergeCell ref="A1:A2"/>
     <mergeCell ref="B1:E2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A4:B4"/>
     <mergeCell ref="C4:E4"/>
     <mergeCell ref="C3:E3"/>
     <mergeCell ref="C5:E5"/>
     <mergeCell ref="C6:E6"/>
     <mergeCell ref="A5:B5"/>
     <mergeCell ref="A7:E7"/>
     <mergeCell ref="A8:E8"/>
     <mergeCell ref="A6:B6"/>
+    <mergeCell ref="A37:B37"/>
+    <mergeCell ref="A50:B50"/>
+    <mergeCell ref="A49:B49"/>
+    <mergeCell ref="C49:D49"/>
+    <mergeCell ref="A45:B45"/>
+    <mergeCell ref="C45:D45"/>
+    <mergeCell ref="A47:B47"/>
+    <mergeCell ref="C47:D47"/>
+    <mergeCell ref="C48:D48"/>
   </mergeCells>
   <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E7C8FF27-F711-40F6-A599-EC6CEDC5AD3D}">
   <dimension ref="A1:E73"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="K11" sqref="K11"/>
+    <sheetView topLeftCell="A53" workbookViewId="0">
+      <selection sqref="A1:E73"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="28.28515625" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="15.140625" customWidth="1"/>
+    <col min="1" max="1" width="28.33203125" customWidth="1"/>
+    <col min="2" max="2" width="20.88671875" customWidth="1"/>
+    <col min="3" max="3" width="15.109375" customWidth="1"/>
     <col min="4" max="5" width="14" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B1" s="243" t="s">
+    <row r="1" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="222"/>
+      <c r="B1" s="223" t="s">
         <v>0</v>
       </c>
-      <c r="C1" s="243"/>
-[...15 lines deleted...]
-      <c r="C3" s="245" t="s">
+      <c r="C1" s="223"/>
+      <c r="D1" s="223"/>
+      <c r="E1" s="223"/>
+    </row>
+    <row r="2" spans="1:5" ht="30.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="222"/>
+      <c r="B2" s="223"/>
+      <c r="C2" s="223"/>
+      <c r="D2" s="223"/>
+      <c r="E2" s="223"/>
+    </row>
+    <row r="3" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A3" s="256" t="s">
+        <v>402</v>
+      </c>
+      <c r="B3" s="256"/>
+      <c r="C3" s="227" t="s">
         <v>2</v>
       </c>
-      <c r="D3" s="246"/>
-[...54 lines deleted...]
-      <c r="A9" s="259" t="s">
+      <c r="D3" s="228"/>
+      <c r="E3" s="229"/>
+    </row>
+    <row r="4" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A4" s="257" t="s">
+        <v>403</v>
+      </c>
+      <c r="B4" s="258"/>
+      <c r="C4" s="227" t="s">
+        <v>404</v>
+      </c>
+      <c r="D4" s="228"/>
+      <c r="E4" s="229"/>
+    </row>
+    <row r="5" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A5" s="259" t="s">
+        <v>554</v>
+      </c>
+      <c r="B5" s="259"/>
+      <c r="C5" s="260" t="s">
+        <v>275</v>
+      </c>
+      <c r="D5" s="261"/>
+      <c r="E5" s="262"/>
+    </row>
+    <row r="6" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A6" s="263" t="s">
+        <v>555</v>
+      </c>
+      <c r="B6" s="264"/>
+      <c r="C6" s="260" t="s">
+        <v>405</v>
+      </c>
+      <c r="D6" s="261"/>
+      <c r="E6" s="262"/>
+    </row>
+    <row r="7" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A7" s="265" t="s">
+        <v>421</v>
+      </c>
+      <c r="B7" s="266"/>
+      <c r="C7" s="266"/>
+      <c r="D7" s="266"/>
+      <c r="E7" s="267"/>
+    </row>
+    <row r="8" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A8" s="233" t="s">
+        <v>406</v>
+      </c>
+      <c r="B8" s="233"/>
+      <c r="C8" s="233"/>
+      <c r="D8" s="233"/>
+      <c r="E8" s="233"/>
+    </row>
+    <row r="9" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A9" s="234" t="s">
         <v>7</v>
       </c>
-      <c r="B9" s="259"/>
-[...4 lines deleted...]
-    <row r="10" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B9" s="234"/>
+      <c r="C9" s="234"/>
+      <c r="D9" s="234"/>
+      <c r="E9" s="234"/>
+    </row>
+    <row r="10" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A10" s="15" t="s">
         <v>138</v>
       </c>
       <c r="B10" s="48" t="s">
         <v>9</v>
       </c>
       <c r="C10" s="48" t="s">
         <v>10</v>
       </c>
       <c r="D10" s="48" t="s">
         <v>11</v>
       </c>
       <c r="E10" s="69" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="11" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A11" s="16" t="s">
         <v>162</v>
       </c>
-      <c r="B11" s="188" t="s">
+      <c r="B11" s="170" t="s">
         <v>60</v>
       </c>
-      <c r="C11" s="189">
+      <c r="C11" s="171">
         <v>2</v>
       </c>
-      <c r="D11" s="190">
-[...7 lines deleted...]
-    <row r="12" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="D11" s="172">
+        <f>'[1]Referência Manga'!D6</f>
+        <v>290</v>
+      </c>
+      <c r="E11" s="173">
+        <f>C11*D11</f>
+        <v>580</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A12" s="16" t="s">
-        <v>414</v>
-[...1 lines deleted...]
-      <c r="B12" s="188" t="s">
+        <v>407</v>
+      </c>
+      <c r="B12" s="170" t="s">
         <v>14</v>
       </c>
-      <c r="C12" s="189">
+      <c r="C12" s="171">
         <v>0.5</v>
       </c>
-      <c r="D12" s="190">
-[...7 lines deleted...]
-    <row r="13" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="D12" s="172">
+        <f>'[1]Referência Manga'!D7</f>
+        <v>3132.27</v>
+      </c>
+      <c r="E12" s="173">
+        <f t="shared" ref="E12:E15" si="0">C12*D12</f>
+        <v>1566.135</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A13" s="16" t="s">
         <v>67</v>
       </c>
-      <c r="B13" s="188" t="s">
+      <c r="B13" s="170" t="s">
         <v>14</v>
       </c>
-      <c r="C13" s="189">
+      <c r="C13" s="171">
         <v>10</v>
       </c>
-      <c r="D13" s="190">
-[...2 lines deleted...]
-      <c r="E13" s="191">
+      <c r="D13" s="172">
+        <f>'[1]Referência Manga'!D8</f>
+        <v>416.66666666666669</v>
+      </c>
+      <c r="E13" s="173">
         <f t="shared" si="0"/>
-        <v>4070</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4166.666666666667</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A14" s="16" t="s">
         <v>93</v>
       </c>
-      <c r="B14" s="188" t="s">
+      <c r="B14" s="170" t="s">
         <v>14</v>
       </c>
-      <c r="C14" s="189">
+      <c r="C14" s="171">
         <v>0.3</v>
       </c>
-      <c r="D14" s="190">
-[...2 lines deleted...]
-      <c r="E14" s="191">
+      <c r="D14" s="172">
+        <f>'[1]Referência Manga'!D9</f>
+        <v>3201.65</v>
+      </c>
+      <c r="E14" s="173">
         <f t="shared" si="0"/>
-        <v>824.17650000000003</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:5" x14ac:dyDescent="0.25">
+        <v>960.495</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A15" s="16" t="s">
         <v>94</v>
       </c>
-      <c r="B15" s="188" t="s">
+      <c r="B15" s="170" t="s">
         <v>14</v>
       </c>
-      <c r="C15" s="189">
+      <c r="C15" s="171">
         <v>1</v>
       </c>
-      <c r="D15" s="190">
-[...2 lines deleted...]
-      <c r="E15" s="191">
+      <c r="D15" s="172">
+        <f>'[1]Referência Manga'!D10</f>
+        <v>3200.94</v>
+      </c>
+      <c r="E15" s="173">
         <f t="shared" si="0"/>
-        <v>3700</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3200.94</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A16" s="3" t="s">
         <v>36</v>
       </c>
       <c r="B16" s="31"/>
       <c r="C16" s="32"/>
       <c r="D16" s="32"/>
       <c r="E16" s="38">
         <f>SUM(E11:E15)</f>
-        <v>10695.86025</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+        <v>10474.236666666668</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A17" s="22" t="s">
         <v>80</v>
       </c>
       <c r="B17" s="22"/>
       <c r="C17" s="33"/>
       <c r="D17" s="22"/>
       <c r="E17" s="5"/>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A18" s="16" t="s">
         <v>158</v>
       </c>
-      <c r="B18" s="192" t="s">
+      <c r="B18" s="174" t="s">
         <v>145</v>
       </c>
-      <c r="C18" s="189">
+      <c r="C18" s="171">
         <v>4</v>
       </c>
-      <c r="D18" s="190">
+      <c r="D18" s="172">
         <v>150</v>
       </c>
-      <c r="E18" s="191">
+      <c r="E18" s="173">
         <f>C18*D18</f>
         <v>600</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A19" s="16" t="s">
-        <v>415</v>
-[...1 lines deleted...]
-      <c r="B19" s="192" t="s">
+        <v>408</v>
+      </c>
+      <c r="B19" s="174" t="s">
         <v>145</v>
       </c>
-      <c r="C19" s="189">
+      <c r="C19" s="171">
         <v>5</v>
       </c>
-      <c r="D19" s="190">
+      <c r="D19" s="172">
         <v>150</v>
       </c>
-      <c r="E19" s="191">
+      <c r="E19" s="173">
         <f>C19*D19</f>
         <v>750</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A20" s="34" t="s">
         <v>123</v>
       </c>
-      <c r="B20" s="192" t="s">
+      <c r="B20" s="174" t="s">
         <v>145</v>
       </c>
-      <c r="C20" s="189">
+      <c r="C20" s="171">
         <v>7</v>
       </c>
-      <c r="D20" s="190">
+      <c r="D20" s="172">
         <v>150</v>
       </c>
-      <c r="E20" s="191">
+      <c r="E20" s="173">
         <f t="shared" ref="E20" si="1">C20*D20</f>
         <v>1050</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A21" s="3" t="s">
         <v>45</v>
       </c>
       <c r="B21" s="31"/>
       <c r="C21" s="32"/>
       <c r="D21" s="32"/>
       <c r="E21" s="38">
         <f>SUM(E18:E20)</f>
         <v>2400</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A22" s="22" t="s">
         <v>90</v>
       </c>
       <c r="B22" s="22"/>
       <c r="C22" s="33"/>
       <c r="D22" s="22"/>
       <c r="E22" s="5"/>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A23" s="34" t="s">
         <v>29</v>
       </c>
-      <c r="B23" s="193" t="s">
-[...2 lines deleted...]
-      <c r="C23" s="194">
+      <c r="B23" s="175" t="s">
+        <v>409</v>
+      </c>
+      <c r="C23" s="176">
         <v>2</v>
       </c>
-      <c r="D23" s="195">
-[...7 lines deleted...]
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="D23" s="177">
+        <f>'[1]Referência Manga'!D12</f>
+        <v>31.34375</v>
+      </c>
+      <c r="E23" s="173">
+        <f>C23*D23</f>
+        <v>62.6875</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A24" s="34" t="s">
         <v>30</v>
       </c>
-      <c r="B24" s="193" t="s">
-[...2 lines deleted...]
-      <c r="C24" s="194">
+      <c r="B24" s="175" t="s">
+        <v>409</v>
+      </c>
+      <c r="C24" s="176">
         <v>1</v>
       </c>
-      <c r="D24" s="195">
-[...2 lines deleted...]
-      <c r="E24" s="191">
+      <c r="D24" s="177">
+        <f>'[1]Referência Manga'!D13</f>
+        <v>239.78333333333333</v>
+      </c>
+      <c r="E24" s="173">
+        <f>'[1]Resumo 09-2026'!J3</f>
         <v>0</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A25" s="34" t="s">
         <v>31</v>
       </c>
-      <c r="B25" s="193" t="s">
-[...2 lines deleted...]
-      <c r="C25" s="194">
+      <c r="B25" s="175" t="s">
+        <v>409</v>
+      </c>
+      <c r="C25" s="176">
         <v>0.16</v>
       </c>
-      <c r="D25" s="195">
-[...7 lines deleted...]
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="D25" s="177">
+        <f>'[1]Referência Manga'!D14</f>
+        <v>121.04285714285713</v>
+      </c>
+      <c r="E25" s="173">
+        <f t="shared" ref="E25:E37" si="2">C25*D25</f>
+        <v>19.366857142857143</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A26" s="34" t="s">
         <v>69</v>
       </c>
-      <c r="B26" s="193" t="s">
-[...2 lines deleted...]
-      <c r="C26" s="194">
+      <c r="B26" s="175" t="s">
+        <v>409</v>
+      </c>
+      <c r="C26" s="176">
         <v>0.6</v>
       </c>
-      <c r="D26" s="195">
+      <c r="D26" s="177">
         <v>70</v>
       </c>
-      <c r="E26" s="191">
+      <c r="E26" s="173">
         <f t="shared" si="2"/>
         <v>42</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A27" s="34" t="s">
-        <v>417</v>
-[...4 lines deleted...]
-      <c r="C27" s="194">
+        <v>410</v>
+      </c>
+      <c r="B27" s="175" t="s">
+        <v>409</v>
+      </c>
+      <c r="C27" s="176">
         <v>12</v>
       </c>
-      <c r="D27" s="195">
-[...2 lines deleted...]
-      <c r="E27" s="191">
+      <c r="D27" s="177">
+        <f>'[1]Referência Manga'!D16</f>
+        <v>18.643999999999998</v>
+      </c>
+      <c r="E27" s="173">
         <f t="shared" si="2"/>
-        <v>423.90000000000003</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+        <v>223.72799999999998</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A28" s="34" t="s">
-        <v>418</v>
-[...4 lines deleted...]
-      <c r="C28" s="194">
+        <v>411</v>
+      </c>
+      <c r="B28" s="175" t="s">
+        <v>409</v>
+      </c>
+      <c r="C28" s="176">
         <v>6</v>
       </c>
-      <c r="D28" s="195">
-[...2 lines deleted...]
-      <c r="E28" s="191">
+      <c r="D28" s="177">
+        <f>'[1]Referência Manga'!D17</f>
+        <v>39.5</v>
+      </c>
+      <c r="E28" s="173">
         <f t="shared" si="2"/>
-        <v>99</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A29" s="34" t="s">
-        <v>419</v>
-[...4 lines deleted...]
-      <c r="C29" s="194">
+        <v>412</v>
+      </c>
+      <c r="B29" s="175" t="s">
+        <v>409</v>
+      </c>
+      <c r="C29" s="176">
         <v>6</v>
       </c>
-      <c r="D29" s="195">
-[...2 lines deleted...]
-      <c r="E29" s="191">
+      <c r="D29" s="177">
+        <f>'[1]Referência Manga'!D18</f>
+        <v>76.666666666666671</v>
+      </c>
+      <c r="E29" s="173">
         <f t="shared" si="2"/>
-        <v>402</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A30" s="34" t="s">
         <v>16</v>
       </c>
-      <c r="B30" s="193" t="s">
-[...2 lines deleted...]
-      <c r="C30" s="194">
+      <c r="B30" s="175" t="s">
+        <v>409</v>
+      </c>
+      <c r="C30" s="176">
         <v>0.6</v>
       </c>
-      <c r="D30" s="195">
-[...2 lines deleted...]
-      <c r="E30" s="191">
+      <c r="D30" s="177">
+        <f>'[1]Referência Manga'!D19</f>
+        <v>324.44749999999999</v>
+      </c>
+      <c r="E30" s="173">
         <f t="shared" si="2"/>
-        <v>225</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+        <v>194.66849999999999</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A31" s="34" t="s">
         <v>19</v>
       </c>
-      <c r="B31" s="193" t="s">
-[...2 lines deleted...]
-      <c r="C31" s="194">
+      <c r="B31" s="175" t="s">
+        <v>409</v>
+      </c>
+      <c r="C31" s="176">
         <v>4</v>
       </c>
-      <c r="D31" s="195">
-[...2 lines deleted...]
-      <c r="E31" s="191">
+      <c r="D31" s="177">
+        <f>'[1]Referência Manga'!D20</f>
+        <v>74.316666666666663</v>
+      </c>
+      <c r="E31" s="173">
         <f t="shared" si="2"/>
-        <v>292.73333333333335</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+        <v>297.26666666666665</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A32" s="34" t="s">
         <v>20</v>
       </c>
-      <c r="B32" s="193" t="s">
-[...2 lines deleted...]
-      <c r="C32" s="194">
+      <c r="B32" s="175" t="s">
+        <v>409</v>
+      </c>
+      <c r="C32" s="176">
         <v>2</v>
       </c>
-      <c r="D32" s="195">
-[...2 lines deleted...]
-      <c r="E32" s="191">
+      <c r="D32" s="177">
+        <f>'[1]Referência Manga'!D21</f>
+        <v>40.182000000000002</v>
+      </c>
+      <c r="E32" s="173">
         <f t="shared" si="2"/>
-        <v>95.8</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+        <v>80.364000000000004</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A33" s="34" t="s">
         <v>68</v>
       </c>
-      <c r="B33" s="193" t="s">
-[...2 lines deleted...]
-      <c r="C33" s="194">
+      <c r="B33" s="175" t="s">
+        <v>409</v>
+      </c>
+      <c r="C33" s="176">
         <v>6</v>
       </c>
-      <c r="D33" s="195">
-[...2 lines deleted...]
-      <c r="E33" s="191">
+      <c r="D33" s="177">
+        <f>'[1]Referência Manga'!D22</f>
+        <v>31.692857142857143</v>
+      </c>
+      <c r="E33" s="173">
         <f t="shared" si="2"/>
-        <v>186.24</v>
-[...3 lines deleted...]
-      <c r="A34" s="136" t="s">
+        <v>190.15714285714284</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A34" s="123" t="s">
         <v>22</v>
       </c>
-      <c r="B34" s="193" t="s">
-[...2 lines deleted...]
-      <c r="C34" s="194">
+      <c r="B34" s="175" t="s">
+        <v>409</v>
+      </c>
+      <c r="C34" s="176">
         <v>0.8</v>
       </c>
-      <c r="D34" s="195">
-[...2 lines deleted...]
-      <c r="E34" s="191">
+      <c r="D34" s="177">
+        <f>'[1]Referência Manga'!D23</f>
+        <v>111.13333333333333</v>
+      </c>
+      <c r="E34" s="173">
         <f t="shared" si="2"/>
-        <v>100.32</v>
-[...9 lines deleted...]
-      <c r="C35" s="194">
+        <v>88.906666666666666</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A35" s="123" t="s">
+        <v>413</v>
+      </c>
+      <c r="B35" s="175" t="s">
+        <v>409</v>
+      </c>
+      <c r="C35" s="176">
         <v>1.5</v>
       </c>
-      <c r="D35" s="195">
-[...2 lines deleted...]
-      <c r="E35" s="191">
+      <c r="D35" s="177">
+        <f>'[1]Referência Manga'!D24</f>
+        <v>48.752499999999998</v>
+      </c>
+      <c r="E35" s="173">
         <f t="shared" si="2"/>
-        <v>75.150000000000006</v>
-[...9 lines deleted...]
-      <c r="C36" s="194">
+        <v>73.128749999999997</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A36" s="123" t="s">
+        <v>414</v>
+      </c>
+      <c r="B36" s="175" t="s">
+        <v>409</v>
+      </c>
+      <c r="C36" s="176">
         <v>1</v>
       </c>
-      <c r="D36" s="195">
-[...2 lines deleted...]
-      <c r="E36" s="191">
+      <c r="D36" s="177">
+        <f>'[1]Referência Manga'!E25</f>
+        <v>65.75</v>
+      </c>
+      <c r="E36" s="173">
         <f t="shared" si="2"/>
-        <v>55</v>
-[...3 lines deleted...]
-      <c r="A37" s="136" t="s">
+        <v>65.75</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A37" s="123" t="s">
         <v>23</v>
       </c>
       <c r="B37" s="45" t="s">
-        <v>416</v>
-[...1 lines deleted...]
-      <c r="C37" s="146">
+        <v>409</v>
+      </c>
+      <c r="C37" s="132">
         <v>0.12</v>
       </c>
       <c r="D37" s="46">
+        <f>'[1]Referência Manga'!E26</f>
         <v>1500</v>
       </c>
-      <c r="E37" s="191">
+      <c r="E37" s="173">
         <f t="shared" si="2"/>
         <v>180</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A38" s="3" t="s">
         <v>51</v>
       </c>
       <c r="B38" s="31"/>
       <c r="C38" s="32"/>
       <c r="D38" s="32"/>
       <c r="E38" s="38">
         <f>SUM(E23:E37)</f>
-        <v>2257.1956</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2215.0240833333337</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A39" s="22" t="s">
         <v>95</v>
       </c>
       <c r="B39" s="48"/>
       <c r="C39" s="49"/>
       <c r="D39" s="33"/>
       <c r="E39" s="5"/>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>422</v>
+    <row r="40" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A40" s="133" t="s">
+        <v>415</v>
       </c>
       <c r="B40" s="45" t="s">
         <v>145</v>
       </c>
       <c r="C40" s="57">
         <v>8</v>
       </c>
-      <c r="D40" s="190">
+      <c r="D40" s="172">
         <v>150</v>
       </c>
-      <c r="E40" s="191">
+      <c r="E40" s="173">
         <f>C40*D40</f>
         <v>1200</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A41" s="34" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="B41" s="45" t="s">
         <v>145</v>
       </c>
       <c r="C41" s="57">
         <v>6</v>
       </c>
-      <c r="D41" s="190">
+      <c r="D41" s="172">
         <v>150</v>
       </c>
-      <c r="E41" s="191">
+      <c r="E41" s="173">
         <f t="shared" ref="E41:E46" si="3">C41*D41</f>
         <v>900</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A42" s="34" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="B42" s="45" t="s">
         <v>63</v>
       </c>
       <c r="C42" s="57">
         <v>5</v>
       </c>
-      <c r="D42" s="190">
+      <c r="D42" s="172">
         <v>150</v>
       </c>
-      <c r="E42" s="191">
+      <c r="E42" s="173">
         <f t="shared" si="3"/>
         <v>750</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A43" s="34" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
       <c r="B43" s="45" t="s">
         <v>145</v>
       </c>
       <c r="C43" s="57">
         <v>5</v>
       </c>
-      <c r="D43" s="190">
+      <c r="D43" s="172">
         <v>150</v>
       </c>
-      <c r="E43" s="191">
+      <c r="E43" s="173">
         <f t="shared" si="3"/>
         <v>750</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A44" s="34" t="s">
         <v>44</v>
       </c>
       <c r="B44" s="45" t="s">
         <v>63</v>
       </c>
       <c r="C44" s="57">
         <v>10</v>
       </c>
-      <c r="D44" s="190">
+      <c r="D44" s="172">
         <v>150</v>
       </c>
-      <c r="E44" s="191">
+      <c r="E44" s="173">
         <f t="shared" si="3"/>
         <v>1500</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A45" s="34" t="s">
         <v>167</v>
       </c>
       <c r="B45" s="45" t="s">
         <v>145</v>
       </c>
       <c r="C45" s="57">
         <v>4</v>
       </c>
-      <c r="D45" s="190">
+      <c r="D45" s="172">
         <v>150</v>
       </c>
-      <c r="E45" s="191">
+      <c r="E45" s="173">
         <f t="shared" si="3"/>
         <v>600</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A46" s="34" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="B46" s="45" t="s">
         <v>50</v>
       </c>
       <c r="C46" s="57">
         <v>1</v>
       </c>
-      <c r="D46" s="190">
+      <c r="D46" s="172">
         <v>2100</v>
       </c>
-      <c r="E46" s="191">
+      <c r="E46" s="173">
         <f t="shared" si="3"/>
         <v>2100</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A47" s="50" t="s">
         <v>102</v>
       </c>
       <c r="B47" s="51"/>
       <c r="C47" s="52"/>
       <c r="D47" s="53"/>
       <c r="E47" s="38">
         <f>SUM(E40:E46)</f>
         <v>7800</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A48" s="15" t="s">
         <v>103</v>
       </c>
       <c r="B48" s="15"/>
       <c r="C48" s="15"/>
       <c r="D48" s="15"/>
       <c r="E48" s="25"/>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A49" s="16" t="s">
         <v>129</v>
       </c>
-      <c r="B49" s="196" t="s">
+      <c r="B49" s="178" t="s">
         <v>48</v>
       </c>
-      <c r="C49" s="193">
+      <c r="C49" s="175">
         <v>20</v>
       </c>
-      <c r="D49" s="190">
+      <c r="D49" s="172">
         <v>150</v>
       </c>
-      <c r="E49" s="191">
+      <c r="E49" s="173">
         <f t="shared" ref="E49:E54" si="4">C49*D49</f>
         <v>3000</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A50" s="16" t="s">
         <v>108</v>
       </c>
-      <c r="B50" s="196" t="s">
+      <c r="B50" s="178" t="s">
         <v>48</v>
       </c>
-      <c r="C50" s="193">
+      <c r="C50" s="175">
         <v>1</v>
       </c>
-      <c r="D50" s="190">
+      <c r="D50" s="172">
         <v>1850</v>
       </c>
-      <c r="E50" s="191">
+      <c r="E50" s="173">
         <f t="shared" si="4"/>
         <v>1850</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A51" s="16" t="s">
         <v>171</v>
       </c>
-      <c r="B51" s="196" t="s">
+      <c r="B51" s="178" t="s">
         <v>48</v>
       </c>
-      <c r="C51" s="193">
+      <c r="C51" s="175">
         <v>10</v>
       </c>
-      <c r="D51" s="190">
+      <c r="D51" s="172">
         <v>150</v>
       </c>
-      <c r="E51" s="191">
+      <c r="E51" s="173">
         <f t="shared" si="4"/>
         <v>1500</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A52" s="16" t="s">
-        <v>427</v>
-[...1 lines deleted...]
-      <c r="B52" s="196" t="s">
+        <v>420</v>
+      </c>
+      <c r="B52" s="178" t="s">
         <v>48</v>
       </c>
-      <c r="C52" s="193">
+      <c r="C52" s="175">
         <v>7</v>
       </c>
-      <c r="D52" s="190">
+      <c r="D52" s="172">
         <v>150</v>
       </c>
-      <c r="E52" s="191">
+      <c r="E52" s="173">
         <f t="shared" si="4"/>
         <v>1050</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A53" s="16" t="s">
         <v>131</v>
       </c>
-      <c r="B53" s="196" t="s">
+      <c r="B53" s="178" t="s">
         <v>48</v>
       </c>
-      <c r="C53" s="193">
+      <c r="C53" s="175">
         <v>5</v>
       </c>
-      <c r="D53" s="190">
+      <c r="D53" s="172">
         <v>150</v>
       </c>
-      <c r="E53" s="191">
+      <c r="E53" s="173">
         <f t="shared" si="4"/>
         <v>750</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A54" s="16" t="s">
         <v>132</v>
       </c>
-      <c r="B54" s="196" t="s">
+      <c r="B54" s="178" t="s">
         <v>145</v>
       </c>
-      <c r="C54" s="193">
+      <c r="C54" s="175">
         <v>3</v>
       </c>
-      <c r="D54" s="190">
+      <c r="D54" s="172">
         <v>150</v>
       </c>
-      <c r="E54" s="191">
+      <c r="E54" s="173">
         <f t="shared" si="4"/>
         <v>450</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A55" s="3" t="s">
         <v>110</v>
       </c>
       <c r="B55" s="3"/>
       <c r="C55" s="3"/>
       <c r="D55" s="3"/>
       <c r="E55" s="38">
         <f>SUM(E49:E54)</f>
         <v>8600</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A56" s="37" t="s">
         <v>52</v>
       </c>
       <c r="B56" s="37"/>
       <c r="C56" s="37"/>
       <c r="D56" s="37"/>
       <c r="E56" s="38">
         <f>SUM(E16,E21,E38,E47,E55)</f>
-        <v>31753.055850000001</v>
-[...3 lines deleted...]
-      <c r="A59" s="260" t="s">
+        <v>31489.260750000001</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A59" s="235" t="s">
         <v>53</v>
       </c>
-      <c r="B59" s="261"/>
-[...1 lines deleted...]
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B59" s="236"/>
+    </row>
+    <row r="60" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A60" s="15" t="s">
         <v>138</v>
       </c>
       <c r="B60" s="67">
         <f>E16</f>
-        <v>10695.86025</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+        <v>10474.236666666668</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A61" s="22" t="s">
         <v>80</v>
       </c>
       <c r="B61" s="25">
         <f>E21</f>
         <v>2400</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A62" s="22" t="s">
         <v>90</v>
       </c>
       <c r="B62" s="25">
         <f>E38</f>
-        <v>2257.1956</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2215.0240833333337</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A63" s="22" t="s">
         <v>95</v>
       </c>
       <c r="B63" s="25">
         <f>E47</f>
         <v>7800</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A64" s="22" t="s">
         <v>103</v>
       </c>
       <c r="B64" s="25">
         <f>E55</f>
         <v>8600</v>
       </c>
     </row>
-    <row r="65" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A65" s="11" t="s">
         <v>52</v>
       </c>
       <c r="B65" s="38">
         <f>SUM(B60:B64)</f>
-        <v>31753.055850000001</v>
-[...10 lines deleted...]
-    <row r="69" spans="1:4" x14ac:dyDescent="0.25">
+        <v>31489.260750000001</v>
+      </c>
+    </row>
+    <row r="68" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A68" s="221" t="s">
+        <v>556</v>
+      </c>
+      <c r="B68" s="221"/>
+      <c r="C68" s="221"/>
+      <c r="D68" s="221"/>
+    </row>
+    <row r="69" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A69" t="s">
         <v>54</v>
       </c>
     </row>
-    <row r="70" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A70" s="240" t="s">
+    <row r="70" spans="1:4" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A70" s="237" t="s">
         <v>55</v>
       </c>
-      <c r="B70" s="240"/>
-[...12 lines deleted...]
-      <c r="A72" s="240" t="s">
+      <c r="B70" s="237"/>
+      <c r="C70" s="237"/>
+      <c r="D70" s="237"/>
+    </row>
+    <row r="71" spans="1:4" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A71" s="98" t="s">
+        <v>507</v>
+      </c>
+      <c r="B71" s="98"/>
+      <c r="C71" s="237"/>
+      <c r="D71" s="237"/>
+    </row>
+    <row r="72" spans="1:4" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A72" s="237" t="s">
         <v>57</v>
       </c>
-      <c r="B72" s="240"/>
-[...7 lines deleted...]
-      <c r="B73" s="240"/>
+      <c r="B72" s="237"/>
+      <c r="C72" s="237"/>
+      <c r="D72" s="237"/>
+    </row>
+    <row r="73" spans="1:4" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A73" s="237" t="s">
+        <v>508</v>
+      </c>
+      <c r="B73" s="237"/>
     </row>
   </sheetData>
   <mergeCells count="22">
-    <mergeCell ref="A9:E9"/>
-[...4 lines deleted...]
-    <mergeCell ref="C70:D70"/>
     <mergeCell ref="A73:B73"/>
     <mergeCell ref="A8:E8"/>
     <mergeCell ref="A1:A2"/>
     <mergeCell ref="B1:E2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="C3:E3"/>
     <mergeCell ref="A4:B4"/>
     <mergeCell ref="C4:E4"/>
     <mergeCell ref="A5:B5"/>
     <mergeCell ref="C5:E5"/>
     <mergeCell ref="A6:B6"/>
     <mergeCell ref="C6:E6"/>
     <mergeCell ref="A7:E7"/>
     <mergeCell ref="C71:D71"/>
     <mergeCell ref="A72:B72"/>
     <mergeCell ref="C72:D72"/>
+    <mergeCell ref="A9:E9"/>
+    <mergeCell ref="A59:B59"/>
+    <mergeCell ref="A68:B68"/>
+    <mergeCell ref="C68:D68"/>
+    <mergeCell ref="A70:B70"/>
+    <mergeCell ref="C70:D70"/>
   </mergeCells>
   <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="0" verticalDpi="0" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{684A3E23-79C7-4B92-A7B0-F7EBA4255E46}">
   <dimension ref="A1:E63"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="J8" sqref="J8"/>
+    <sheetView topLeftCell="A44" workbookViewId="0">
+      <selection activeCell="I45" sqref="I45"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="37.42578125" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="5" width="13.28515625" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="37.44140625" customWidth="1"/>
+    <col min="2" max="2" width="13.5546875" customWidth="1"/>
+    <col min="3" max="3" width="14.44140625" customWidth="1"/>
+    <col min="4" max="4" width="13.88671875" customWidth="1"/>
+    <col min="5" max="5" width="13.33203125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B1" s="243" t="s">
+    <row r="1" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="222"/>
+      <c r="B1" s="223" t="s">
         <v>0</v>
       </c>
-      <c r="C1" s="243"/>
-[...11 lines deleted...]
-      <c r="A3" s="276" t="s">
+      <c r="C1" s="223"/>
+      <c r="D1" s="223"/>
+      <c r="E1" s="223"/>
+    </row>
+    <row r="2" spans="1:5" ht="27.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="222"/>
+      <c r="B2" s="223"/>
+      <c r="C2" s="223"/>
+      <c r="D2" s="223"/>
+      <c r="E2" s="223"/>
+    </row>
+    <row r="3" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A3" s="280" t="s">
         <v>156</v>
       </c>
-      <c r="B3" s="276"/>
-[...7 lines deleted...]
-      <c r="A4" s="277" t="s">
+      <c r="B3" s="280"/>
+      <c r="C3" s="260" t="s">
+        <v>264</v>
+      </c>
+      <c r="D3" s="261"/>
+      <c r="E3" s="262"/>
+    </row>
+    <row r="4" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A4" s="281" t="s">
+        <v>263</v>
+      </c>
+      <c r="B4" s="281"/>
+      <c r="C4" s="260" t="s">
+        <v>498</v>
+      </c>
+      <c r="D4" s="261"/>
+      <c r="E4" s="262"/>
+    </row>
+    <row r="5" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A5" s="259" t="s">
+        <v>554</v>
+      </c>
+      <c r="B5" s="259"/>
+      <c r="C5" s="260" t="s">
+        <v>259</v>
+      </c>
+      <c r="D5" s="261"/>
+      <c r="E5" s="262"/>
+    </row>
+    <row r="6" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A6" s="263" t="s">
+        <v>575</v>
+      </c>
+      <c r="B6" s="264"/>
+      <c r="C6" s="260" t="s">
         <v>265</v>
       </c>
-      <c r="B4" s="277"/>
-[...11 lines deleted...]
-      <c r="C5" s="251" t="s">
+      <c r="D6" s="261"/>
+      <c r="E6" s="262"/>
+    </row>
+    <row r="7" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A7" s="265" t="s">
+        <v>546</v>
+      </c>
+      <c r="B7" s="266"/>
+      <c r="C7" s="266"/>
+      <c r="D7" s="266"/>
+      <c r="E7" s="267"/>
+    </row>
+    <row r="8" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A8" s="287" t="s">
         <v>261</v>
       </c>
-      <c r="D5" s="252"/>
-[...32 lines deleted...]
-      <c r="A9" s="259" t="s">
+      <c r="B8" s="233"/>
+      <c r="C8" s="233"/>
+      <c r="D8" s="233"/>
+      <c r="E8" s="233"/>
+    </row>
+    <row r="9" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A9" s="234" t="s">
         <v>7</v>
       </c>
-      <c r="B9" s="259"/>
-[...4 lines deleted...]
-    <row r="10" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B9" s="234"/>
+      <c r="C9" s="234"/>
+      <c r="D9" s="234"/>
+      <c r="E9" s="234"/>
+    </row>
+    <row r="10" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A10" s="15" t="s">
         <v>138</v>
       </c>
       <c r="B10" s="48" t="s">
         <v>9</v>
       </c>
       <c r="C10" s="48" t="s">
         <v>10</v>
       </c>
       <c r="D10" s="48" t="s">
         <v>11</v>
       </c>
       <c r="E10" s="69" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="11" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A11" s="16" t="s">
         <v>139</v>
       </c>
       <c r="B11" s="55" t="s">
         <v>14</v>
       </c>
       <c r="C11" s="56">
         <v>1</v>
       </c>
       <c r="D11" s="18">
-        <v>379</v>
+        <f>'[1]Referência Soja'!D6</f>
+        <v>290</v>
       </c>
       <c r="E11" s="18">
         <f>C11*D11</f>
-        <v>379</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:5" x14ac:dyDescent="0.25">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A12" s="16" t="s">
         <v>75</v>
       </c>
       <c r="B12" s="55" t="s">
         <v>14</v>
       </c>
       <c r="C12" s="56">
         <v>0.3</v>
       </c>
       <c r="D12" s="18">
-        <v>3705.7100000000005</v>
+        <f>'[1]Referência Soja'!D7</f>
+        <v>4755.7460000000001</v>
       </c>
       <c r="E12" s="18">
         <f>C12*D12</f>
-        <v>1111.7130000000002</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1426.7238</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A13" s="16" t="s">
         <v>78</v>
       </c>
       <c r="B13" s="55" t="s">
-        <v>405</v>
+        <v>398</v>
       </c>
       <c r="C13" s="56">
         <v>1</v>
       </c>
       <c r="D13" s="18">
-        <v>625</v>
+        <f>'[1]Referência Soja'!D8</f>
+        <v>240</v>
       </c>
       <c r="E13" s="18">
         <f>C13*D13</f>
-        <v>625</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:5" x14ac:dyDescent="0.25">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A14" s="3" t="s">
         <v>36</v>
       </c>
       <c r="B14" s="31"/>
       <c r="C14" s="32"/>
       <c r="D14" s="32"/>
       <c r="E14" s="4">
         <f>SUM(E11:E13)</f>
-        <v>2115.7130000000002</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1956.7238</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A15" s="22" t="s">
         <v>141</v>
       </c>
       <c r="B15" s="22"/>
       <c r="C15" s="33"/>
       <c r="D15" s="22"/>
       <c r="E15" s="5"/>
     </row>
-    <row r="16" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A16" s="16" t="s">
         <v>29</v>
       </c>
-      <c r="B16" s="120" t="s">
+      <c r="B16" s="107" t="s">
         <v>79</v>
       </c>
       <c r="C16" s="45">
         <v>2</v>
       </c>
-      <c r="D16" s="135">
-        <v>25.95</v>
+      <c r="D16" s="122">
+        <f>'[1]Referência Soja'!D10</f>
+        <v>31.34375</v>
       </c>
       <c r="E16" s="18">
         <f>C16*D16</f>
-        <v>51.9</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+        <v>62.6875</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A17" s="16" t="s">
         <v>31</v>
       </c>
-      <c r="B17" s="120" t="s">
+      <c r="B17" s="107" t="s">
         <v>79</v>
       </c>
       <c r="C17" s="56">
         <v>0.1</v>
       </c>
-      <c r="D17" s="135">
-        <v>175.95166666666668</v>
+      <c r="D17" s="122">
+        <f>'[1]Referência Soja'!D11</f>
+        <v>121.04285714285713</v>
       </c>
       <c r="E17" s="18">
         <f t="shared" ref="E17:E31" si="0">C17*D17</f>
-        <v>17.595166666666668</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+        <v>12.104285714285714</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A18" s="34" t="s">
         <v>21</v>
       </c>
-      <c r="B18" s="120" t="s">
+      <c r="B18" s="107" t="s">
         <v>92</v>
       </c>
       <c r="C18" s="56">
         <v>1</v>
       </c>
-      <c r="D18" s="135">
-        <v>28</v>
+      <c r="D18" s="122">
+        <f>'[1]Referência Soja'!D12</f>
+        <v>40</v>
       </c>
       <c r="E18" s="18">
         <f t="shared" si="0"/>
-        <v>28</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A19" s="16" t="s">
         <v>142</v>
       </c>
-      <c r="B19" s="120" t="s">
+      <c r="B19" s="107" t="s">
         <v>92</v>
       </c>
       <c r="C19" s="56">
         <v>0.5</v>
       </c>
-      <c r="D19" s="135">
-        <v>25.466666666666669</v>
+      <c r="D19" s="122">
+        <f>'[1]Referência Soja'!D13</f>
+        <v>25.635000000000002</v>
       </c>
       <c r="E19" s="18">
         <f t="shared" si="0"/>
-        <v>12.733333333333334</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+        <v>12.817500000000001</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A20" s="16" t="s">
         <v>22</v>
       </c>
-      <c r="B20" s="120" t="s">
+      <c r="B20" s="107" t="s">
         <v>92</v>
       </c>
       <c r="C20" s="56">
         <v>0.4</v>
       </c>
-      <c r="D20" s="135">
-        <v>136</v>
+      <c r="D20" s="122">
+        <f>'[1]Referência Soja'!D14</f>
+        <v>133.47499999999999</v>
       </c>
       <c r="E20" s="18">
         <f t="shared" si="0"/>
-        <v>54.400000000000006</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+        <v>53.39</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A21" s="16" t="s">
         <v>33</v>
       </c>
-      <c r="B21" s="199" t="s">
+      <c r="B21" s="181" t="s">
         <v>92</v>
       </c>
       <c r="C21" s="56">
         <v>0.2</v>
       </c>
-      <c r="D21" s="200">
-        <v>147.25</v>
+      <c r="D21" s="182">
+        <f>'[1]Referência Soja'!D15</f>
+        <v>170.74166666666667</v>
       </c>
       <c r="E21" s="18">
         <f t="shared" si="0"/>
-        <v>29.450000000000003</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+        <v>34.148333333333333</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A22" s="16" t="s">
         <v>157</v>
       </c>
-      <c r="B22" s="120" t="s">
+      <c r="B22" s="107" t="s">
         <v>92</v>
       </c>
       <c r="C22" s="56">
         <v>0.2</v>
       </c>
-      <c r="D22" s="135">
-        <v>19.399999999999999</v>
+      <c r="D22" s="122">
+        <f>'[1]Referência Soja'!D16</f>
+        <v>24.939999999999998</v>
       </c>
       <c r="E22" s="18">
         <f t="shared" si="0"/>
-        <v>3.88</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.9879999999999995</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A23" s="16" t="s">
         <v>16</v>
       </c>
-      <c r="B23" s="120" t="s">
+      <c r="B23" s="107" t="s">
         <v>92</v>
       </c>
       <c r="C23" s="56">
         <v>0.6</v>
       </c>
-      <c r="D23" s="135">
-        <v>120.65</v>
+      <c r="D23" s="122">
+        <f>'[1]Referência Soja'!D17</f>
+        <v>103.49499999999999</v>
       </c>
       <c r="E23" s="18">
         <f t="shared" si="0"/>
-        <v>72.39</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+        <v>62.096999999999994</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A24" s="16" t="s">
         <v>23</v>
       </c>
-      <c r="B24" s="120" t="s">
+      <c r="B24" s="107" t="s">
         <v>92</v>
       </c>
       <c r="C24" s="56">
         <v>0.15</v>
       </c>
-      <c r="D24" s="135">
-        <v>140</v>
+      <c r="D24" s="122">
+        <f>'[1]Referência Soja'!D18</f>
+        <v>136.82000000000002</v>
       </c>
       <c r="E24" s="18">
         <f t="shared" si="0"/>
-        <v>21</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+        <v>20.523000000000003</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A25" s="16" t="s">
         <v>32</v>
       </c>
-      <c r="B25" s="120" t="s">
+      <c r="B25" s="107" t="s">
         <v>92</v>
       </c>
       <c r="C25" s="56">
         <v>2</v>
       </c>
-      <c r="D25" s="135">
-        <v>16.5</v>
+      <c r="D25" s="122">
+        <f>'[1]Referência Soja'!D19</f>
+        <v>39.5</v>
       </c>
       <c r="E25" s="18">
         <f t="shared" si="0"/>
-        <v>33</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A26" s="16" t="s">
         <v>157</v>
       </c>
-      <c r="B26" s="120" t="s">
+      <c r="B26" s="107" t="s">
         <v>92</v>
       </c>
       <c r="C26" s="56">
         <v>0.2</v>
       </c>
-      <c r="D26" s="135">
-        <v>19.399999999999999</v>
+      <c r="D26" s="122">
+        <f>'[1]Referência Soja'!D20</f>
+        <v>24.939999999999998</v>
       </c>
       <c r="E26" s="18">
         <f t="shared" si="0"/>
-        <v>3.88</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.9879999999999995</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A27" s="16" t="s">
         <v>19</v>
       </c>
-      <c r="B27" s="120" t="s">
+      <c r="B27" s="107" t="s">
         <v>92</v>
       </c>
       <c r="C27" s="56">
         <v>0.3</v>
       </c>
-      <c r="D27" s="135">
-        <v>375</v>
+      <c r="D27" s="122">
+        <f>'[1]Referência Soja'!D21</f>
+        <v>324.44749999999999</v>
       </c>
       <c r="E27" s="18">
         <f t="shared" si="0"/>
-        <v>112.5</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+        <v>97.334249999999997</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A28" s="16" t="s">
         <v>20</v>
       </c>
-      <c r="B28" s="120" t="s">
+      <c r="B28" s="107" t="s">
         <v>79</v>
       </c>
       <c r="C28" s="56">
         <v>1.5</v>
       </c>
-      <c r="D28" s="135">
-        <v>25</v>
+      <c r="D28" s="122">
+        <f>'[1]Referência Soja'!D22</f>
+        <v>31.479999999999997</v>
       </c>
       <c r="E28" s="18">
         <f t="shared" si="0"/>
-        <v>37.5</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+        <v>47.22</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A29" s="16" t="s">
         <v>157</v>
       </c>
-      <c r="B29" s="120" t="s">
+      <c r="B29" s="107" t="s">
         <v>92</v>
       </c>
       <c r="C29" s="56">
         <v>0.1</v>
       </c>
-      <c r="D29" s="135">
-        <v>19.399999999999999</v>
+      <c r="D29" s="122">
+        <f>'[1]Referência Soja'!D24</f>
+        <v>24.939999999999998</v>
       </c>
       <c r="E29" s="18">
         <f t="shared" si="0"/>
-        <v>1.94</v>
-[...6 lines deleted...]
-      <c r="B30" s="121" t="s">
+        <v>2.4939999999999998</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A30" s="16" t="str">
+        <f>'[1]Referência Soja'!A25</f>
+        <v>Adjuvante 1</v>
+      </c>
+      <c r="B30" s="108" t="s">
         <v>92</v>
       </c>
       <c r="C30" s="56">
         <v>0.25</v>
       </c>
-      <c r="D30" s="135">
-        <v>25.466666666666669</v>
+      <c r="D30" s="122">
+        <f>'[1]Referência Soja'!D25</f>
+        <v>25.635000000000002</v>
       </c>
       <c r="E30" s="18">
         <f t="shared" si="0"/>
-        <v>6.3666666666666671</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.4087500000000004</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A31" s="16" t="s">
         <v>25</v>
       </c>
-      <c r="B31" s="121" t="s">
+      <c r="B31" s="108" t="s">
         <v>92</v>
       </c>
       <c r="C31" s="56">
         <v>0.3</v>
       </c>
-      <c r="D31" s="135">
-        <v>111.78333333333335</v>
+      <c r="D31" s="122">
+        <f>'[1]Referência Soja'!D26</f>
+        <v>93.65</v>
       </c>
       <c r="E31" s="18">
         <f t="shared" si="0"/>
-        <v>33.535000000000004</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+        <v>28.095000000000002</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A32" s="16" t="s">
         <v>91</v>
       </c>
-      <c r="B32" s="121" t="s">
+      <c r="B32" s="108" t="s">
         <v>79</v>
       </c>
       <c r="C32" s="56">
         <v>0.2</v>
       </c>
-      <c r="D32" s="135">
+      <c r="D32" s="122">
         <v>3200</v>
       </c>
       <c r="E32" s="18">
         <f>C32*D32</f>
         <v>640</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A33" s="16" t="s">
         <v>93</v>
       </c>
-      <c r="B33" s="121" t="s">
+      <c r="B33" s="108" t="s">
         <v>14</v>
       </c>
       <c r="C33" s="56">
         <v>0.1</v>
       </c>
-      <c r="D33" s="135">
-        <v>2747.2550000000001</v>
+      <c r="D33" s="122">
+        <f>'[1]Referência Soja'!D28</f>
+        <v>3201.65</v>
       </c>
       <c r="E33" s="18">
         <f>C33*D33</f>
-        <v>274.72550000000001</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+        <v>320.16500000000002</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A34" s="3" t="s">
         <v>45</v>
       </c>
       <c r="B34" s="31"/>
       <c r="C34" s="32"/>
       <c r="D34" s="32"/>
       <c r="E34" s="47">
         <f>SUM(E16:E33)</f>
-        <v>1434.7956666666666</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1528.4606190476193</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A35" s="22" t="s">
         <v>143</v>
       </c>
       <c r="B35" s="22"/>
       <c r="C35" s="33"/>
       <c r="D35" s="22"/>
       <c r="E35" s="5"/>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A36" s="16" t="s">
         <v>158</v>
       </c>
       <c r="B36" s="45" t="s">
         <v>145</v>
       </c>
       <c r="C36" s="35">
         <v>1</v>
       </c>
       <c r="D36" s="41">
         <v>150</v>
       </c>
       <c r="E36" s="18">
         <f>C36*D36</f>
         <v>150</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A37" s="34" t="s">
         <v>159</v>
       </c>
       <c r="B37" s="45" t="s">
         <v>145</v>
       </c>
       <c r="C37" s="35">
         <v>1</v>
       </c>
       <c r="D37" s="41">
         <v>150</v>
       </c>
       <c r="E37" s="18">
         <f t="shared" ref="E37:E41" si="1">C37*D37</f>
         <v>150</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A38" s="34" t="s">
         <v>123</v>
       </c>
       <c r="B38" s="45" t="s">
         <v>145</v>
       </c>
       <c r="C38" s="35">
         <v>1</v>
       </c>
       <c r="D38" s="41">
         <v>150</v>
       </c>
       <c r="E38" s="18">
         <f t="shared" si="1"/>
         <v>150</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A39" s="34" t="s">
         <v>160</v>
       </c>
       <c r="B39" s="45" t="s">
         <v>145</v>
       </c>
       <c r="C39" s="35">
         <v>1</v>
       </c>
       <c r="D39" s="41">
         <v>150</v>
       </c>
       <c r="E39" s="18">
         <f t="shared" si="1"/>
         <v>150</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A40" s="34" t="s">
         <v>149</v>
       </c>
       <c r="B40" s="45" t="s">
         <v>145</v>
       </c>
       <c r="C40" s="35">
         <v>1</v>
       </c>
       <c r="D40" s="46">
         <v>430</v>
       </c>
       <c r="E40" s="18">
         <f t="shared" si="1"/>
         <v>430</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A41" s="34" t="s">
         <v>150</v>
       </c>
       <c r="B41" s="45" t="s">
         <v>145</v>
       </c>
       <c r="C41" s="35">
         <v>1</v>
       </c>
       <c r="D41" s="46">
         <v>150</v>
       </c>
       <c r="E41" s="18">
         <f t="shared" si="1"/>
         <v>150</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A42" s="3" t="s">
         <v>51</v>
       </c>
       <c r="B42" s="31"/>
       <c r="C42" s="32"/>
       <c r="D42" s="32"/>
       <c r="E42" s="4">
         <f>SUM(E36:E41)</f>
         <v>1180</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A43" s="22" t="s">
         <v>151</v>
       </c>
       <c r="B43" s="48"/>
       <c r="C43" s="49"/>
       <c r="D43" s="33"/>
       <c r="E43" s="5"/>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A44" s="136" t="s">
+    <row r="44" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A44" s="123" t="s">
         <v>43</v>
       </c>
       <c r="B44" s="45" t="s">
         <v>105</v>
       </c>
       <c r="C44" s="35">
         <v>1</v>
       </c>
       <c r="D44" s="36">
         <v>550</v>
       </c>
       <c r="E44" s="18">
         <f t="shared" ref="E44:E45" si="2">C44*D44</f>
         <v>550</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A45" s="34" t="s">
         <v>152</v>
       </c>
       <c r="B45" s="45" t="s">
         <v>153</v>
       </c>
       <c r="C45" s="35">
         <v>2</v>
       </c>
       <c r="D45" s="36">
         <v>280</v>
       </c>
       <c r="E45" s="18">
         <f t="shared" si="2"/>
         <v>560</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A46" s="50" t="s">
         <v>102</v>
       </c>
       <c r="B46" s="51"/>
       <c r="C46" s="52"/>
       <c r="D46" s="53"/>
       <c r="E46" s="54">
         <f>SUM(E44:E45)</f>
         <v>1110</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A47" s="37" t="s">
         <v>65</v>
       </c>
       <c r="B47" s="37"/>
       <c r="C47" s="37"/>
       <c r="D47" s="37"/>
       <c r="E47" s="38">
         <f>SUM(E14,E34,E42,E46)</f>
-        <v>5840.5086666666666</v>
-[...3 lines deleted...]
-      <c r="A50" s="260" t="s">
+        <v>5775.1844190476195</v>
+      </c>
+    </row>
+    <row r="50" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A50" s="235" t="s">
         <v>53</v>
       </c>
-      <c r="B50" s="261"/>
-[...1 lines deleted...]
-    <row r="51" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B50" s="236"/>
+    </row>
+    <row r="51" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A51" s="15" t="str">
         <f>A10</f>
         <v>1-Insumos</v>
       </c>
       <c r="B51" s="25">
         <f>E14</f>
-        <v>2115.7130000000002</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:4" x14ac:dyDescent="0.25">
+        <v>1956.7238</v>
+      </c>
+    </row>
+    <row r="52" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A52" s="22" t="str">
         <f>A15</f>
         <v>2-Tratos Culturais</v>
       </c>
       <c r="B52" s="25">
         <f>E34</f>
-        <v>1434.7956666666666</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:4" x14ac:dyDescent="0.25">
+        <v>1528.4606190476193</v>
+      </c>
+    </row>
+    <row r="53" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A53" s="22" t="str">
         <f>A35</f>
         <v>3-Serviços</v>
       </c>
       <c r="B53" s="25">
         <f>E42</f>
         <v>1180</v>
       </c>
     </row>
-    <row r="54" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A54" s="22" t="str">
         <f>A43</f>
         <v>4-Outros custos</v>
       </c>
       <c r="B54" s="25">
         <f>E46</f>
         <v>1110</v>
       </c>
     </row>
-    <row r="55" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A55" s="11" t="s">
         <v>65</v>
       </c>
       <c r="B55" s="38">
         <f>SUM(B51:B54)</f>
-        <v>5840.5086666666666</v>
-[...10 lines deleted...]
-    <row r="59" spans="1:4" x14ac:dyDescent="0.25">
+        <v>5775.1844190476195</v>
+      </c>
+    </row>
+    <row r="58" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A58" s="221" t="s">
+        <v>556</v>
+      </c>
+      <c r="B58" s="221"/>
+      <c r="C58" s="221"/>
+      <c r="D58" s="221"/>
+    </row>
+    <row r="59" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A59" t="s">
         <v>54</v>
       </c>
     </row>
-    <row r="60" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A60" s="240" t="s">
+    <row r="60" spans="1:4" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A60" s="237" t="s">
         <v>55</v>
       </c>
-      <c r="B60" s="240"/>
-[...12 lines deleted...]
-      <c r="A62" s="240" t="s">
+      <c r="B60" s="237"/>
+      <c r="C60" s="237"/>
+      <c r="D60" s="237"/>
+    </row>
+    <row r="61" spans="1:4" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A61" s="98" t="s">
+        <v>507</v>
+      </c>
+      <c r="B61" s="98"/>
+      <c r="C61" s="237"/>
+      <c r="D61" s="237"/>
+    </row>
+    <row r="62" spans="1:4" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A62" s="237" t="s">
         <v>57</v>
       </c>
-      <c r="B62" s="240"/>
-[...7 lines deleted...]
-      <c r="B63" s="240"/>
+      <c r="B62" s="237"/>
+      <c r="C62" s="237"/>
+      <c r="D62" s="237"/>
+    </row>
+    <row r="63" spans="1:4" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A63" s="237" t="s">
+        <v>508</v>
+      </c>
+      <c r="B63" s="237"/>
     </row>
   </sheetData>
   <mergeCells count="22">
+    <mergeCell ref="C62:D62"/>
+    <mergeCell ref="A50:B50"/>
+    <mergeCell ref="A58:B58"/>
+    <mergeCell ref="C58:D58"/>
+    <mergeCell ref="A60:B60"/>
+    <mergeCell ref="C60:D60"/>
     <mergeCell ref="A63:B63"/>
     <mergeCell ref="A9:E9"/>
     <mergeCell ref="A1:A2"/>
     <mergeCell ref="B1:E2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A4:B4"/>
     <mergeCell ref="C4:E4"/>
     <mergeCell ref="C3:E3"/>
     <mergeCell ref="C5:E5"/>
     <mergeCell ref="C6:E6"/>
     <mergeCell ref="A5:B5"/>
     <mergeCell ref="A7:E7"/>
     <mergeCell ref="A8:E8"/>
     <mergeCell ref="A6:B6"/>
     <mergeCell ref="C61:D61"/>
     <mergeCell ref="A62:B62"/>
-    <mergeCell ref="C62:D62"/>
-[...4 lines deleted...]
-    <mergeCell ref="C60:D60"/>
   </mergeCells>
   <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="0" verticalDpi="0" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A1401A72-0F0E-4E99-87F0-C5D3D67EDF19}">
   <dimension ref="A1:E68"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection sqref="A1:E69"/>
+    <sheetView topLeftCell="A30" workbookViewId="0">
+      <selection activeCell="J7" sqref="J7"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="34.7109375" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="5" width="13.140625" customWidth="1"/>
+    <col min="1" max="1" width="34.6640625" customWidth="1"/>
+    <col min="2" max="2" width="16.33203125" customWidth="1"/>
+    <col min="3" max="3" width="14.5546875" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="13.44140625" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="13.109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B1" s="243" t="s">
+    <row r="1" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="222"/>
+      <c r="B1" s="223" t="s">
         <v>0</v>
       </c>
-      <c r="C1" s="243"/>
-[...11 lines deleted...]
-      <c r="A3" s="244" t="s">
+      <c r="C1" s="223"/>
+      <c r="D1" s="223"/>
+      <c r="E1" s="223"/>
+    </row>
+    <row r="2" spans="1:5" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="222"/>
+      <c r="B2" s="223"/>
+      <c r="C2" s="223"/>
+      <c r="D2" s="223"/>
+      <c r="E2" s="223"/>
+    </row>
+    <row r="3" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A3" s="256" t="s">
         <v>161</v>
       </c>
-      <c r="B3" s="244"/>
-      <c r="C3" s="245" t="s">
+      <c r="B3" s="256"/>
+      <c r="C3" s="227" t="s">
         <v>71</v>
       </c>
-      <c r="D3" s="246"/>
-[...45 lines deleted...]
-      <c r="A8" s="241" t="s">
+      <c r="D3" s="228"/>
+      <c r="E3" s="229"/>
+    </row>
+    <row r="4" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A4" s="257" t="s">
+        <v>388</v>
+      </c>
+      <c r="B4" s="258"/>
+      <c r="C4" s="227" t="s">
+        <v>592</v>
+      </c>
+      <c r="D4" s="228"/>
+      <c r="E4" s="229"/>
+    </row>
+    <row r="5" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A5" s="259" t="s">
+        <v>554</v>
+      </c>
+      <c r="B5" s="259"/>
+      <c r="C5" s="183" t="s">
+        <v>269</v>
+      </c>
+      <c r="D5" s="184"/>
+      <c r="E5" s="185"/>
+    </row>
+    <row r="6" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A6" s="263" t="s">
+        <v>593</v>
+      </c>
+      <c r="B6" s="264"/>
+      <c r="C6" s="260" t="s">
+        <v>389</v>
+      </c>
+      <c r="D6" s="261"/>
+      <c r="E6" s="262"/>
+    </row>
+    <row r="7" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A7" s="265" t="s">
+        <v>545</v>
+      </c>
+      <c r="B7" s="266"/>
+      <c r="C7" s="266"/>
+      <c r="D7" s="266"/>
+      <c r="E7" s="267"/>
+    </row>
+    <row r="8" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A8" s="233" t="s">
         <v>137</v>
       </c>
-      <c r="B8" s="241"/>
-[...5 lines deleted...]
-      <c r="A9" s="259" t="s">
+      <c r="B8" s="233"/>
+      <c r="C8" s="233"/>
+      <c r="D8" s="233"/>
+      <c r="E8" s="233"/>
+    </row>
+    <row r="9" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A9" s="234" t="s">
         <v>7</v>
       </c>
-      <c r="B9" s="259"/>
-[...4 lines deleted...]
-    <row r="10" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B9" s="234"/>
+      <c r="C9" s="234"/>
+      <c r="D9" s="234"/>
+      <c r="E9" s="234"/>
+    </row>
+    <row r="10" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A10" s="15" t="s">
         <v>138</v>
       </c>
       <c r="B10" s="48" t="s">
         <v>9</v>
       </c>
       <c r="C10" s="48" t="s">
         <v>10</v>
       </c>
       <c r="D10" s="48" t="s">
         <v>11</v>
       </c>
       <c r="E10" s="69" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="11" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A11" s="16" t="s">
         <v>78</v>
       </c>
       <c r="B11" s="55" t="s">
-        <v>111</v>
+        <v>576</v>
       </c>
       <c r="C11" s="56">
-        <v>0.9</v>
+        <f>'[1]Referência Cebola'!C6</f>
+        <v>0.95</v>
       </c>
       <c r="D11" s="18">
-        <v>12924.75</v>
+        <v>13000</v>
       </c>
       <c r="E11" s="18">
         <f>C11*D11</f>
-        <v>11632.275</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:5" x14ac:dyDescent="0.25">
+        <v>12350</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A12" s="16" t="s">
         <v>75</v>
       </c>
       <c r="B12" s="55" t="s">
         <v>14</v>
       </c>
       <c r="C12" s="56">
         <v>0.5</v>
       </c>
       <c r="D12" s="18">
         <v>3705.71</v>
       </c>
       <c r="E12" s="18">
         <f t="shared" ref="E12:E14" si="0">C12*D12</f>
         <v>1852.855</v>
       </c>
     </row>
-    <row r="13" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A13" s="16" t="s">
         <v>162</v>
       </c>
       <c r="B13" s="55" t="s">
         <v>14</v>
       </c>
       <c r="C13" s="56">
         <v>3</v>
       </c>
       <c r="D13" s="18">
         <v>436.5</v>
       </c>
       <c r="E13" s="18">
         <f t="shared" si="0"/>
         <v>1309.5</v>
       </c>
     </row>
-    <row r="14" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A14" s="16" t="s">
         <v>77</v>
       </c>
       <c r="B14" s="55" t="s">
         <v>14</v>
       </c>
       <c r="C14" s="56">
         <v>1</v>
       </c>
       <c r="D14" s="18">
         <v>3700</v>
       </c>
       <c r="E14" s="18">
         <f t="shared" si="0"/>
         <v>3700</v>
       </c>
     </row>
-    <row r="15" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A15" s="3" t="s">
         <v>36</v>
       </c>
       <c r="B15" s="31"/>
       <c r="C15" s="32"/>
       <c r="D15" s="32"/>
       <c r="E15" s="4">
         <f>SUM(E11:E14)</f>
-        <v>18494.629999999997</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:5" x14ac:dyDescent="0.25">
+        <v>19212.355</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A16" s="22" t="s">
         <v>80</v>
       </c>
       <c r="B16" s="22"/>
       <c r="C16" s="33"/>
       <c r="D16" s="22"/>
       <c r="E16" s="5"/>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A17" s="16" t="s">
         <v>158</v>
       </c>
-      <c r="B17" s="120" t="s">
+      <c r="B17" s="107" t="s">
         <v>145</v>
       </c>
       <c r="C17" s="56">
         <v>2</v>
       </c>
       <c r="D17" s="41">
         <v>150</v>
       </c>
       <c r="E17" s="18">
         <f>C17*D17</f>
         <v>300</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A18" s="16" t="s">
         <v>163</v>
       </c>
-      <c r="B18" s="120" t="s">
+      <c r="B18" s="107" t="s">
         <v>145</v>
       </c>
       <c r="C18" s="56">
         <v>2</v>
       </c>
       <c r="D18" s="41">
         <v>150</v>
       </c>
       <c r="E18" s="18">
         <f t="shared" ref="E18:E22" si="1">C18*D18</f>
         <v>300</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A19" s="34" t="s">
         <v>164</v>
       </c>
-      <c r="B19" s="120" t="s">
+      <c r="B19" s="107" t="s">
         <v>145</v>
       </c>
       <c r="C19" s="56">
         <v>3</v>
       </c>
       <c r="D19" s="41">
         <v>150</v>
       </c>
       <c r="E19" s="18">
         <f t="shared" si="1"/>
         <v>450</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A20" s="16" t="s">
         <v>159</v>
       </c>
-      <c r="B20" s="120" t="s">
+      <c r="B20" s="107" t="s">
         <v>145</v>
       </c>
       <c r="C20" s="56">
         <v>2</v>
       </c>
       <c r="D20" s="41">
         <v>150</v>
       </c>
       <c r="E20" s="18">
         <f t="shared" si="1"/>
         <v>300</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A21" s="16" t="s">
         <v>165</v>
       </c>
-      <c r="B21" s="120" t="s">
+      <c r="B21" s="107" t="s">
         <v>145</v>
       </c>
       <c r="C21" s="56">
         <v>3</v>
       </c>
       <c r="D21" s="41">
         <v>150</v>
       </c>
       <c r="E21" s="18">
         <f t="shared" si="1"/>
         <v>450</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A22" s="16" t="s">
         <v>166</v>
       </c>
-      <c r="B22" s="120" t="s">
+      <c r="B22" s="107" t="s">
         <v>145</v>
       </c>
       <c r="C22" s="56">
         <v>3</v>
       </c>
       <c r="D22" s="41">
         <v>150</v>
       </c>
       <c r="E22" s="18">
         <f t="shared" si="1"/>
         <v>450</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A23" s="3" t="s">
         <v>45</v>
       </c>
       <c r="B23" s="31"/>
       <c r="C23" s="32"/>
       <c r="D23" s="32"/>
       <c r="E23" s="38">
         <f>SUM(E17:E22)</f>
         <v>2250</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A24" s="22" t="s">
         <v>90</v>
       </c>
       <c r="B24" s="22"/>
       <c r="C24" s="33"/>
       <c r="D24" s="22"/>
       <c r="E24" s="5"/>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A25" s="16" t="s">
         <v>91</v>
       </c>
       <c r="B25" s="45" t="s">
         <v>14</v>
       </c>
       <c r="C25" s="57">
         <v>0.5</v>
       </c>
       <c r="D25" s="46">
         <v>2115</v>
       </c>
       <c r="E25" s="18">
         <f t="shared" ref="E25:E35" si="2">C25*D25</f>
         <v>1057.5</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A26" s="34" t="s">
         <v>93</v>
       </c>
       <c r="B26" s="45" t="s">
         <v>14</v>
       </c>
       <c r="C26" s="57">
         <v>0.5</v>
       </c>
       <c r="D26" s="46">
         <v>2778.23</v>
       </c>
       <c r="E26" s="18">
         <f t="shared" si="2"/>
         <v>1389.115</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A27" s="34" t="s">
         <v>29</v>
       </c>
       <c r="B27" s="45" t="s">
         <v>92</v>
       </c>
       <c r="C27" s="57">
         <v>1.2</v>
       </c>
       <c r="D27" s="46">
         <v>37.5</v>
       </c>
       <c r="E27" s="18">
         <f t="shared" si="2"/>
         <v>45</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A28" s="34" t="s">
         <v>30</v>
       </c>
       <c r="B28" s="45" t="s">
         <v>92</v>
       </c>
       <c r="C28" s="57">
         <v>1</v>
       </c>
       <c r="D28" s="46">
         <v>175.95</v>
       </c>
       <c r="E28" s="18">
         <f t="shared" si="2"/>
         <v>175.95</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A29" s="34" t="s">
         <v>16</v>
       </c>
       <c r="B29" s="45" t="s">
         <v>79</v>
       </c>
       <c r="C29" s="57">
         <v>62.5</v>
       </c>
       <c r="D29" s="46">
         <v>25</v>
       </c>
       <c r="E29" s="18">
         <f t="shared" si="2"/>
         <v>1562.5</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A30" s="34" t="s">
         <v>18</v>
       </c>
       <c r="B30" s="45" t="s">
         <v>79</v>
       </c>
       <c r="C30" s="57">
         <v>2</v>
       </c>
       <c r="D30" s="46">
         <v>52.85</v>
       </c>
       <c r="E30" s="18">
         <f t="shared" si="2"/>
         <v>105.7</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A31" s="34" t="s">
         <v>19</v>
       </c>
       <c r="B31" s="45" t="s">
         <v>79</v>
       </c>
       <c r="C31" s="57">
         <v>1.6</v>
       </c>
       <c r="D31" s="46">
         <v>27.5</v>
       </c>
       <c r="E31" s="18">
         <f t="shared" si="2"/>
         <v>44</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A32" s="34" t="s">
         <v>20</v>
       </c>
       <c r="B32" s="45" t="s">
         <v>79</v>
       </c>
       <c r="C32" s="57">
         <v>2</v>
       </c>
       <c r="D32" s="46">
         <v>375</v>
       </c>
       <c r="E32" s="18">
         <f t="shared" si="2"/>
         <v>750</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A33" s="34" t="s">
         <v>68</v>
       </c>
       <c r="B33" s="45" t="s">
         <v>79</v>
       </c>
       <c r="C33" s="57">
         <v>10</v>
       </c>
       <c r="D33" s="46">
         <v>73.8</v>
       </c>
       <c r="E33" s="18">
         <f t="shared" si="2"/>
         <v>738</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A34" s="136" t="s">
+    <row r="34" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A34" s="123" t="s">
         <v>21</v>
       </c>
       <c r="B34" s="45" t="s">
         <v>92</v>
       </c>
       <c r="C34" s="57">
         <v>0.5</v>
       </c>
       <c r="D34" s="46">
         <v>89</v>
       </c>
       <c r="E34" s="18">
         <f t="shared" si="2"/>
         <v>44.5</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A35" s="136" t="s">
+    <row r="35" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A35" s="123" t="s">
         <v>22</v>
       </c>
       <c r="B35" s="45" t="s">
         <v>79</v>
       </c>
       <c r="C35" s="57">
         <v>3</v>
       </c>
       <c r="D35" s="46">
         <v>22.35</v>
       </c>
       <c r="E35" s="18">
         <f t="shared" si="2"/>
         <v>67.050000000000011</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A36" s="3" t="s">
         <v>51</v>
       </c>
       <c r="B36" s="31"/>
       <c r="C36" s="32"/>
       <c r="D36" s="32"/>
       <c r="E36" s="38">
         <f>SUM(E25:E35)</f>
         <v>5979.3149999999996</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A37" s="22" t="s">
         <v>95</v>
       </c>
       <c r="B37" s="48"/>
       <c r="C37" s="49"/>
       <c r="D37" s="33"/>
       <c r="E37" s="5"/>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A38" s="34" t="s">
         <v>123</v>
       </c>
       <c r="B38" s="45" t="s">
         <v>145</v>
       </c>
       <c r="C38" s="57">
         <v>3</v>
       </c>
       <c r="D38" s="41">
         <v>150</v>
       </c>
       <c r="E38" s="18">
         <f t="shared" ref="E38:E41" si="3">C38*D38</f>
         <v>450</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A39" s="34" t="s">
         <v>167</v>
       </c>
       <c r="B39" s="45" t="s">
         <v>145</v>
       </c>
       <c r="C39" s="57">
         <v>2</v>
       </c>
       <c r="D39" s="41">
         <v>150</v>
       </c>
       <c r="E39" s="18">
         <f t="shared" si="3"/>
         <v>300</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A40" s="34" t="s">
         <v>40</v>
       </c>
       <c r="B40" s="45" t="s">
         <v>145</v>
       </c>
       <c r="C40" s="57">
         <v>3</v>
       </c>
       <c r="D40" s="41">
         <v>150</v>
       </c>
       <c r="E40" s="18">
         <f t="shared" si="3"/>
         <v>450</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A41" s="34" t="s">
         <v>168</v>
       </c>
       <c r="B41" s="45" t="s">
         <v>122</v>
       </c>
       <c r="C41" s="57">
         <v>1</v>
       </c>
       <c r="D41" s="41">
         <v>1500</v>
       </c>
       <c r="E41" s="18">
         <f t="shared" si="3"/>
         <v>1500</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A42" s="50" t="s">
         <v>102</v>
       </c>
       <c r="B42" s="51"/>
       <c r="C42" s="52"/>
       <c r="D42" s="53"/>
       <c r="E42" s="38">
         <f>SUM(E38:E41)</f>
         <v>2700</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A43" s="15" t="s">
         <v>103</v>
       </c>
       <c r="B43" s="15"/>
       <c r="C43" s="15"/>
       <c r="D43" s="15"/>
       <c r="E43" s="25"/>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A44" s="16" t="s">
         <v>169</v>
       </c>
       <c r="B44" s="16" t="s">
         <v>48</v>
       </c>
       <c r="C44" s="45">
         <v>2800</v>
       </c>
       <c r="D44" s="18">
         <v>3.8</v>
       </c>
       <c r="E44" s="18">
         <f t="shared" ref="E44:E49" si="4">C44*D44</f>
         <v>10640</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A45" s="16" t="s">
         <v>129</v>
       </c>
       <c r="B45" s="16" t="s">
         <v>170</v>
       </c>
       <c r="C45" s="45">
         <v>2800</v>
       </c>
       <c r="D45" s="18">
         <v>5.5</v>
       </c>
       <c r="E45" s="18">
         <f t="shared" si="4"/>
         <v>15400</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A46" s="16" t="s">
         <v>108</v>
       </c>
       <c r="B46" s="16" t="s">
         <v>48</v>
       </c>
       <c r="C46" s="45">
         <v>1</v>
       </c>
       <c r="D46" s="18">
         <v>2550</v>
       </c>
       <c r="E46" s="18">
         <f t="shared" si="4"/>
         <v>2550</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A47" s="16" t="s">
         <v>171</v>
       </c>
       <c r="B47" s="16" t="s">
         <v>48</v>
       </c>
       <c r="C47" s="45">
         <v>70</v>
       </c>
       <c r="D47" s="18">
         <v>150</v>
       </c>
       <c r="E47" s="18">
         <f t="shared" si="4"/>
         <v>10500</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A48" s="16" t="s">
         <v>131</v>
       </c>
       <c r="B48" s="16" t="s">
         <v>48</v>
       </c>
       <c r="C48" s="45">
         <v>70</v>
       </c>
       <c r="D48" s="18">
         <v>150</v>
       </c>
       <c r="E48" s="18">
         <f t="shared" si="4"/>
         <v>10500</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A49" s="16" t="s">
         <v>132</v>
       </c>
       <c r="B49" s="16" t="s">
         <v>145</v>
       </c>
       <c r="C49" s="45">
         <v>2</v>
       </c>
       <c r="D49" s="18">
         <v>1150</v>
       </c>
       <c r="E49" s="18">
         <f t="shared" si="4"/>
         <v>2300</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A50" s="3" t="s">
         <v>110</v>
       </c>
       <c r="B50" s="3"/>
       <c r="C50" s="3"/>
       <c r="D50" s="3"/>
       <c r="E50" s="38">
         <f>SUM(E44:E49)</f>
         <v>51890</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A51" s="37" t="s">
         <v>52</v>
       </c>
       <c r="B51" s="37"/>
       <c r="C51" s="37"/>
       <c r="D51" s="37"/>
       <c r="E51" s="38">
         <f>SUM(E15,E23,E36,E42,E50)</f>
-        <v>81313.944999999992</v>
-[...3 lines deleted...]
-      <c r="A54" s="260" t="s">
+        <v>82031.67</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A54" s="235" t="s">
         <v>53</v>
       </c>
-      <c r="B54" s="261"/>
-[...1 lines deleted...]
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B54" s="236"/>
+    </row>
+    <row r="55" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A55" s="15" t="s">
         <v>138</v>
       </c>
       <c r="B55" s="4">
         <f>E15</f>
-        <v>18494.629999999997</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+        <v>19212.355</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A56" s="22" t="s">
         <v>80</v>
       </c>
       <c r="B56" s="25">
         <f>E23</f>
         <v>2250</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A57" s="22" t="s">
         <v>90</v>
       </c>
       <c r="B57" s="25">
         <f>E36</f>
         <v>5979.3149999999996</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A58" s="22" t="s">
         <v>95</v>
       </c>
       <c r="B58" s="25">
         <f>E42</f>
         <v>2700</v>
       </c>
     </row>
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A59" s="22" t="s">
         <v>103</v>
       </c>
       <c r="B59" s="25">
         <f>E50</f>
         <v>51890</v>
       </c>
     </row>
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A60" s="11" t="s">
         <v>52</v>
       </c>
       <c r="B60" s="38">
         <f>SUM(B55:B59)</f>
-        <v>81313.944999999992</v>
-[...10 lines deleted...]
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+        <v>82031.67</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A63" s="221" t="s">
+        <v>556</v>
+      </c>
+      <c r="B63" s="221"/>
+      <c r="C63" s="221"/>
+      <c r="D63" s="221"/>
+    </row>
+    <row r="64" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A64" t="s">
         <v>54</v>
       </c>
     </row>
-    <row r="65" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A65" s="240" t="s">
+    <row r="65" spans="1:4" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A65" s="237" t="s">
         <v>55</v>
       </c>
-      <c r="B65" s="240"/>
-[...12 lines deleted...]
-      <c r="A67" s="240" t="s">
+      <c r="B65" s="237"/>
+      <c r="C65" s="237"/>
+      <c r="D65" s="237"/>
+    </row>
+    <row r="66" spans="1:4" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A66" s="98" t="s">
+        <v>507</v>
+      </c>
+      <c r="B66" s="98"/>
+      <c r="C66" s="237"/>
+      <c r="D66" s="237"/>
+    </row>
+    <row r="67" spans="1:4" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A67" s="237" t="s">
         <v>57</v>
       </c>
-      <c r="B67" s="240"/>
-[...7 lines deleted...]
-      <c r="B68" s="240"/>
+      <c r="B67" s="237"/>
+      <c r="C67" s="237"/>
+      <c r="D67" s="237"/>
+    </row>
+    <row r="68" spans="1:4" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A68" s="237" t="s">
+        <v>508</v>
+      </c>
+      <c r="B68" s="237"/>
     </row>
   </sheetData>
   <mergeCells count="21">
-    <mergeCell ref="A68:B68"/>
-[...7 lines deleted...]
-    <mergeCell ref="C66:D66"/>
     <mergeCell ref="A9:E9"/>
     <mergeCell ref="A1:A2"/>
     <mergeCell ref="B1:E2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="C3:E3"/>
     <mergeCell ref="A4:B4"/>
     <mergeCell ref="C4:E4"/>
     <mergeCell ref="A5:B5"/>
     <mergeCell ref="A7:E7"/>
     <mergeCell ref="A8:E8"/>
     <mergeCell ref="A6:B6"/>
     <mergeCell ref="C6:E6"/>
+    <mergeCell ref="A68:B68"/>
+    <mergeCell ref="A67:B67"/>
+    <mergeCell ref="C67:D67"/>
+    <mergeCell ref="A54:B54"/>
+    <mergeCell ref="A63:B63"/>
+    <mergeCell ref="C63:D63"/>
+    <mergeCell ref="A65:B65"/>
+    <mergeCell ref="C65:D65"/>
+    <mergeCell ref="C66:D66"/>
   </mergeCells>
   <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="0" verticalDpi="0" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet22.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A19E9D67-4CB3-4610-8D73-D5BCBFB668C0}">
   <dimension ref="A1:E58"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="J11" sqref="J11"/>
+    <sheetView topLeftCell="A38" workbookViewId="0">
+      <selection sqref="A1:E59"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="39.28515625" bestFit="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="5" width="13.28515625" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="39.33203125" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="13.109375" customWidth="1"/>
+    <col min="3" max="3" width="14.5546875" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="13.44140625" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="13.33203125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B1" s="243" t="s">
+    <row r="1" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="222"/>
+      <c r="B1" s="223" t="s">
         <v>0</v>
       </c>
-      <c r="C1" s="243"/>
-[...11 lines deleted...]
-      <c r="A3" s="276" t="s">
+      <c r="C1" s="223"/>
+      <c r="D1" s="223"/>
+      <c r="E1" s="223"/>
+    </row>
+    <row r="2" spans="1:5" ht="32.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="222"/>
+      <c r="B2" s="223"/>
+      <c r="C2" s="223"/>
+      <c r="D2" s="223"/>
+      <c r="E2" s="223"/>
+    </row>
+    <row r="3" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A3" s="280" t="s">
         <v>172</v>
       </c>
-      <c r="B3" s="276"/>
-[...7 lines deleted...]
-      <c r="A4" s="277" t="s">
+      <c r="B3" s="280"/>
+      <c r="C3" s="260" t="s">
+        <v>266</v>
+      </c>
+      <c r="D3" s="261"/>
+      <c r="E3" s="262"/>
+    </row>
+    <row r="4" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A4" s="281" t="s">
+        <v>263</v>
+      </c>
+      <c r="B4" s="281"/>
+      <c r="C4" s="260" t="s">
+        <v>523</v>
+      </c>
+      <c r="D4" s="261"/>
+      <c r="E4" s="262"/>
+    </row>
+    <row r="5" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A5" s="259" t="s">
+        <v>554</v>
+      </c>
+      <c r="B5" s="259"/>
+      <c r="C5" s="260" t="s">
+        <v>267</v>
+      </c>
+      <c r="D5" s="261"/>
+      <c r="E5" s="262"/>
+    </row>
+    <row r="6" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A6" s="230" t="s">
+        <v>577</v>
+      </c>
+      <c r="B6" s="232"/>
+      <c r="C6" s="260" t="s">
         <v>265</v>
       </c>
-      <c r="B4" s="277"/>
-[...47 lines deleted...]
-      <c r="A9" s="259" t="s">
+      <c r="D6" s="261"/>
+      <c r="E6" s="262"/>
+    </row>
+    <row r="7" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A7" s="265" t="s">
+        <v>459</v>
+      </c>
+      <c r="B7" s="266"/>
+      <c r="C7" s="266"/>
+      <c r="D7" s="266"/>
+      <c r="E7" s="267"/>
+    </row>
+    <row r="8" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A8" s="287" t="s">
+        <v>261</v>
+      </c>
+      <c r="B8" s="233"/>
+      <c r="C8" s="233"/>
+      <c r="D8" s="233"/>
+      <c r="E8" s="233"/>
+    </row>
+    <row r="9" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A9" s="234" t="s">
         <v>7</v>
       </c>
-      <c r="B9" s="259"/>
-[...4 lines deleted...]
-    <row r="10" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B9" s="234"/>
+      <c r="C9" s="234"/>
+      <c r="D9" s="234"/>
+      <c r="E9" s="234"/>
+    </row>
+    <row r="10" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A10" s="15" t="s">
         <v>138</v>
       </c>
       <c r="B10" s="48" t="s">
         <v>9</v>
       </c>
       <c r="C10" s="48" t="s">
         <v>10</v>
       </c>
       <c r="D10" s="48" t="s">
         <v>11</v>
       </c>
       <c r="E10" s="69" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="11" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A11" s="16" t="s">
         <v>78</v>
       </c>
       <c r="B11" s="55" t="s">
         <v>79</v>
       </c>
       <c r="C11" s="56">
         <v>50</v>
       </c>
       <c r="D11" s="18">
-        <v>12</v>
+        <f>'[1]Referência Feijão'!D7</f>
+        <v>26.9</v>
       </c>
       <c r="E11" s="18">
         <f>C11*D11</f>
-        <v>600</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1345</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A12" s="16" t="s">
         <v>75</v>
       </c>
       <c r="B12" s="55" t="s">
         <v>14</v>
       </c>
       <c r="C12" s="56">
         <v>0.4</v>
       </c>
       <c r="D12" s="18">
-        <v>3585.49</v>
+        <f>'[1]Referência Feijão'!D6</f>
+        <v>4424.1000000000004</v>
       </c>
       <c r="E12" s="18">
         <f>C12*D12</f>
-        <v>1434.1959999999999</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1769.6400000000003</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A13" s="16" t="s">
         <v>162</v>
       </c>
       <c r="B13" s="55" t="s">
         <v>14</v>
       </c>
       <c r="C13" s="56">
         <v>1.5</v>
       </c>
       <c r="D13" s="18">
-        <v>379</v>
+        <f>'[1]Referência Feijão'!D8</f>
+        <v>290</v>
       </c>
       <c r="E13" s="18">
         <f>C13*D13</f>
-        <v>568.5</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:5" x14ac:dyDescent="0.25">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A14" s="3" t="s">
         <v>36</v>
       </c>
       <c r="B14" s="31"/>
       <c r="C14" s="32"/>
       <c r="D14" s="32"/>
       <c r="E14" s="4">
         <f>SUM(E11:E13)</f>
-        <v>2602.6959999999999</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3549.6400000000003</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A15" s="22" t="s">
         <v>80</v>
       </c>
       <c r="B15" s="22"/>
       <c r="C15" s="33"/>
       <c r="D15" s="22"/>
       <c r="E15" s="5"/>
     </row>
-    <row r="16" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A16" s="16" t="s">
         <v>173</v>
       </c>
-      <c r="B16" s="120" t="s">
+      <c r="B16" s="107" t="s">
         <v>82</v>
       </c>
       <c r="C16" s="45">
         <v>2</v>
       </c>
       <c r="D16" s="41">
         <v>150</v>
       </c>
       <c r="E16" s="18">
         <f>C16*D16</f>
         <v>300</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A17" s="16" t="s">
         <v>81</v>
       </c>
-      <c r="B17" s="120" t="s">
+      <c r="B17" s="107" t="s">
         <v>82</v>
       </c>
       <c r="C17" s="56">
         <v>2</v>
       </c>
       <c r="D17" s="41">
         <v>150</v>
       </c>
       <c r="E17" s="18">
         <f>C17*D17</f>
         <v>300</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A18" s="3" t="s">
         <v>45</v>
       </c>
       <c r="B18" s="31"/>
       <c r="C18" s="32"/>
       <c r="D18" s="32"/>
       <c r="E18" s="47">
         <f>SUM(E16:E17)</f>
         <v>600</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A19" s="22" t="s">
         <v>90</v>
       </c>
       <c r="B19" s="22"/>
       <c r="C19" s="33"/>
       <c r="D19" s="22"/>
       <c r="E19" s="5"/>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A20" s="16" t="s">
         <v>91</v>
       </c>
       <c r="B20" s="45" t="s">
         <v>14</v>
       </c>
       <c r="C20" s="57">
         <v>0.5</v>
       </c>
       <c r="D20" s="46">
-        <v>2687.3674999999998</v>
+        <f>'[1]Referência Feijão'!D10</f>
+        <v>3132.27</v>
       </c>
       <c r="E20" s="46">
         <f>C20*D20</f>
-        <v>1343.6837499999999</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1566.135</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A21" s="34" t="s">
         <v>32</v>
       </c>
       <c r="B21" s="45" t="s">
         <v>92</v>
       </c>
       <c r="C21" s="57">
         <v>5</v>
       </c>
       <c r="D21" s="46">
-        <v>35.325000000000003</v>
+        <f>'[1]Referência Feijão'!D11</f>
+        <v>18.643999999999998</v>
       </c>
       <c r="E21" s="46">
         <f t="shared" ref="E21:E30" si="0">C21*D21</f>
-        <v>176.625</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+        <v>93.22</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A22" s="34" t="s">
         <v>33</v>
       </c>
       <c r="B22" s="45" t="s">
         <v>92</v>
       </c>
       <c r="C22" s="57">
         <v>2</v>
       </c>
       <c r="D22" s="46">
-        <v>22.48</v>
+        <f>'[1]Referência Feijão'!D12</f>
+        <v>15.280000000000001</v>
       </c>
       <c r="E22" s="46">
         <f t="shared" si="0"/>
-        <v>44.96</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+        <v>30.560000000000002</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A23" s="34" t="s">
         <v>34</v>
       </c>
       <c r="B23" s="45" t="s">
         <v>92</v>
       </c>
       <c r="C23" s="57">
         <v>1</v>
       </c>
       <c r="D23" s="46">
-        <v>32.586666666666666</v>
+        <f>'[1]Referência Feijão'!D13</f>
+        <v>31.459999999999997</v>
       </c>
       <c r="E23" s="46">
         <f t="shared" si="0"/>
-        <v>32.586666666666666</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+        <v>31.459999999999997</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A24" s="34" t="s">
         <v>21</v>
       </c>
       <c r="B24" s="45" t="s">
         <v>92</v>
       </c>
       <c r="C24" s="57">
         <v>0.5</v>
       </c>
       <c r="D24" s="46">
-        <v>106</v>
+        <f>'[1]Referência Feijão'!D14</f>
+        <v>54</v>
       </c>
       <c r="E24" s="46">
         <f t="shared" si="0"/>
-        <v>53</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A25" s="34" t="s">
         <v>16</v>
       </c>
       <c r="B25" s="45" t="s">
         <v>92</v>
       </c>
       <c r="C25" s="57">
         <v>2</v>
       </c>
       <c r="D25" s="46">
-        <v>27.5</v>
+        <f>'[1]Referência Feijão'!D15</f>
+        <v>29.24</v>
       </c>
       <c r="E25" s="46">
         <f t="shared" si="0"/>
-        <v>55</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+        <v>58.48</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A26" s="34" t="s">
         <v>29</v>
       </c>
       <c r="B26" s="45" t="s">
         <v>92</v>
       </c>
       <c r="C26" s="57">
         <v>2</v>
       </c>
       <c r="D26" s="46">
-        <v>25.95</v>
+        <f>'[1]Referência Feijão'!D16</f>
+        <v>31.34375</v>
       </c>
       <c r="E26" s="46">
         <f t="shared" si="0"/>
-        <v>51.9</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+        <v>62.6875</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A27" s="34" t="s">
         <v>18</v>
       </c>
       <c r="B27" s="45" t="s">
         <v>79</v>
       </c>
       <c r="C27" s="57">
         <v>2</v>
       </c>
       <c r="D27" s="46">
-        <v>25</v>
+        <f>'[1]Referência Feijão'!D17</f>
+        <v>31.479999999999997</v>
       </c>
       <c r="E27" s="46">
         <f t="shared" si="0"/>
-        <v>50</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+        <v>62.959999999999994</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A28" s="34" t="s">
         <v>30</v>
       </c>
       <c r="B28" s="45" t="s">
         <v>79</v>
       </c>
       <c r="C28" s="57">
         <v>0.7</v>
       </c>
       <c r="D28" s="46">
-        <v>175.95166666666668</v>
+        <f>'[1]Referência Feijão'!D18</f>
+        <v>121.04285714285713</v>
       </c>
       <c r="E28" s="46">
         <f t="shared" si="0"/>
-        <v>123.16616666666667</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+        <v>84.72999999999999</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A29" s="34" t="s">
         <v>31</v>
       </c>
       <c r="B29" s="45" t="s">
         <v>92</v>
       </c>
       <c r="C29" s="57">
         <v>1.2</v>
       </c>
       <c r="D29" s="46">
-        <v>134.85</v>
+        <f>'[1]Referência Feijão'!D19</f>
+        <v>129.33499999999998</v>
       </c>
       <c r="E29" s="46">
         <f t="shared" si="0"/>
-        <v>161.82</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+        <v>155.20199999999997</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A30" s="34" t="s">
         <v>22</v>
       </c>
       <c r="B30" s="45" t="s">
         <v>92</v>
       </c>
       <c r="C30" s="57">
         <v>0.8</v>
       </c>
       <c r="D30" s="46">
-        <v>46.65</v>
+        <f>'[1]Referência Feijão'!D20</f>
+        <v>42.22</v>
       </c>
       <c r="E30" s="46">
         <f t="shared" si="0"/>
-        <v>37.32</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+        <v>33.776000000000003</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A31" s="3" t="s">
         <v>51</v>
       </c>
       <c r="B31" s="31"/>
       <c r="C31" s="32"/>
       <c r="D31" s="32"/>
       <c r="E31" s="4">
         <f>SUM(E20:E30)</f>
-        <v>2130.0615833333336</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2206.2104999999997</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A32" s="22" t="s">
         <v>95</v>
       </c>
       <c r="B32" s="48"/>
       <c r="C32" s="49"/>
       <c r="D32" s="33"/>
       <c r="E32" s="5"/>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A33" s="34" t="s">
         <v>123</v>
       </c>
       <c r="B33" s="45" t="s">
         <v>145</v>
       </c>
       <c r="C33" s="57">
         <v>2</v>
       </c>
       <c r="D33" s="41">
         <v>150</v>
       </c>
       <c r="E33" s="36">
         <f>C33*D33</f>
         <v>300</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A34" s="34" t="s">
         <v>167</v>
       </c>
       <c r="B34" s="45" t="s">
         <v>145</v>
       </c>
       <c r="C34" s="57">
         <v>1.5</v>
       </c>
       <c r="D34" s="41">
         <v>150</v>
       </c>
       <c r="E34" s="36">
         <f>C34*D34</f>
         <v>225</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A35" s="34" t="s">
         <v>40</v>
       </c>
       <c r="B35" s="45" t="s">
         <v>145</v>
       </c>
       <c r="C35" s="57">
         <v>3</v>
       </c>
       <c r="D35" s="41">
         <v>150</v>
       </c>
       <c r="E35" s="36">
         <f>C35*D35</f>
         <v>450</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A36" s="50" t="s">
         <v>102</v>
       </c>
       <c r="B36" s="51"/>
       <c r="C36" s="52"/>
       <c r="D36" s="53"/>
       <c r="E36" s="54">
         <f>SUM(E33:E35)</f>
         <v>975</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A37" s="15" t="s">
         <v>103</v>
       </c>
       <c r="B37" s="15"/>
       <c r="C37" s="15"/>
       <c r="D37" s="15"/>
       <c r="E37" s="25"/>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A38" s="16" t="s">
         <v>174</v>
       </c>
       <c r="B38" s="16" t="s">
         <v>48</v>
       </c>
       <c r="C38" s="45">
         <v>1</v>
       </c>
       <c r="D38" s="18">
         <v>2050</v>
       </c>
       <c r="E38" s="18">
         <v>1500</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A39" s="16" t="s">
         <v>175</v>
       </c>
       <c r="B39" s="16" t="s">
         <v>176</v>
       </c>
       <c r="C39" s="45">
         <v>1</v>
       </c>
       <c r="D39" s="18">
         <v>1000</v>
       </c>
       <c r="E39" s="18">
         <f>C39*D39</f>
         <v>1000</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A40" s="3" t="s">
         <v>110</v>
       </c>
       <c r="B40" s="3"/>
       <c r="C40" s="3"/>
       <c r="D40" s="3"/>
       <c r="E40" s="4">
         <f>SUM(E38:E39)</f>
         <v>2500</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A41" s="37" t="s">
         <v>52</v>
       </c>
       <c r="B41" s="37"/>
       <c r="C41" s="37"/>
       <c r="D41" s="37"/>
       <c r="E41" s="38">
         <f>SUM(E14,E18,E31,E36,E40)</f>
-        <v>8807.757583333334</v>
-[...3 lines deleted...]
-      <c r="A44" s="260" t="s">
+        <v>9830.8505000000005</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A44" s="235" t="s">
         <v>53</v>
       </c>
-      <c r="B44" s="261"/>
-[...1 lines deleted...]
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B44" s="236"/>
+    </row>
+    <row r="45" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A45" s="15" t="str">
         <f>A10</f>
         <v>1-Insumos</v>
       </c>
       <c r="B45" s="25">
         <f>E14</f>
-        <v>2602.6959999999999</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3549.6400000000003</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A46" s="22" t="str">
         <f>A15</f>
         <v>2-Serviços</v>
       </c>
       <c r="B46" s="25">
         <f>E18</f>
         <v>600</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A47" s="22" t="str">
         <f>A19</f>
         <v>3-Tratos Culturais</v>
       </c>
       <c r="B47" s="25">
         <f>E31</f>
-        <v>2130.0615833333336</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2206.2104999999997</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A48" s="22" t="str">
         <f>A32</f>
         <v>4-Serviços</v>
       </c>
       <c r="B48" s="25">
         <f>E36</f>
         <v>975</v>
       </c>
     </row>
-    <row r="49" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A49" s="22" t="str">
         <f>A37</f>
         <v>5-Outros Custos</v>
       </c>
       <c r="B49" s="25">
         <f>E40</f>
         <v>2500</v>
       </c>
     </row>
-    <row r="50" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A50" s="11" t="str">
         <f>A41</f>
         <v xml:space="preserve">TOTAL </v>
       </c>
       <c r="B50" s="38">
         <f>E41</f>
-        <v>8807.757583333334</v>
-[...10 lines deleted...]
-    <row r="54" spans="1:4" x14ac:dyDescent="0.25">
+        <v>9830.8505000000005</v>
+      </c>
+    </row>
+    <row r="53" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A53" s="221" t="s">
+        <v>556</v>
+      </c>
+      <c r="B53" s="221"/>
+      <c r="C53" s="221"/>
+      <c r="D53" s="221"/>
+    </row>
+    <row r="54" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A54" t="s">
         <v>54</v>
       </c>
     </row>
-    <row r="55" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A55" s="240" t="s">
+    <row r="55" spans="1:4" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A55" s="237" t="s">
         <v>55</v>
       </c>
-      <c r="B55" s="240"/>
-[...12 lines deleted...]
-      <c r="A57" s="240" t="s">
+      <c r="B55" s="237"/>
+      <c r="C55" s="237"/>
+      <c r="D55" s="237"/>
+    </row>
+    <row r="56" spans="1:4" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A56" s="98" t="s">
+        <v>507</v>
+      </c>
+      <c r="B56" s="98"/>
+      <c r="C56" s="237"/>
+      <c r="D56" s="237"/>
+    </row>
+    <row r="57" spans="1:4" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A57" s="237" t="s">
         <v>57</v>
       </c>
-      <c r="B57" s="240"/>
-[...7 lines deleted...]
-      <c r="B58" s="240"/>
+      <c r="B57" s="237"/>
+      <c r="C57" s="237"/>
+      <c r="D57" s="237"/>
+    </row>
+    <row r="58" spans="1:4" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A58" s="237" t="s">
+        <v>508</v>
+      </c>
+      <c r="B58" s="237"/>
     </row>
   </sheetData>
   <mergeCells count="22">
-    <mergeCell ref="A57:B57"/>
-[...4 lines deleted...]
-    <mergeCell ref="C56:D56"/>
     <mergeCell ref="A58:B58"/>
     <mergeCell ref="A53:B53"/>
     <mergeCell ref="C53:D53"/>
     <mergeCell ref="A1:A2"/>
     <mergeCell ref="B1:E2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A4:B4"/>
     <mergeCell ref="A5:B5"/>
     <mergeCell ref="C5:E5"/>
     <mergeCell ref="C3:E3"/>
     <mergeCell ref="C4:E4"/>
     <mergeCell ref="C6:E6"/>
     <mergeCell ref="A7:E7"/>
     <mergeCell ref="A8:E8"/>
     <mergeCell ref="A9:E9"/>
     <mergeCell ref="A44:B44"/>
+    <mergeCell ref="A57:B57"/>
+    <mergeCell ref="C57:D57"/>
+    <mergeCell ref="A6:B6"/>
+    <mergeCell ref="A55:B55"/>
+    <mergeCell ref="C55:D55"/>
+    <mergeCell ref="C56:D56"/>
   </mergeCells>
   <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet23.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{46AF5366-2026-4C28-B915-6E08AA0EE0DD}">
   <dimension ref="A1:E62"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection sqref="A1:E63"/>
+    <sheetView topLeftCell="A41" workbookViewId="0">
+      <selection sqref="A1:E62"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="35.140625" bestFit="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="5" width="13.28515625" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="35.109375" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="13.33203125" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="16.6640625" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="13.44140625" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="13.33203125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B1" s="243" t="s">
+    <row r="1" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="222"/>
+      <c r="B1" s="223" t="s">
         <v>0</v>
       </c>
-      <c r="C1" s="243"/>
-[...11 lines deleted...]
-      <c r="A3" s="276" t="s">
+      <c r="C1" s="223"/>
+      <c r="D1" s="223"/>
+      <c r="E1" s="223"/>
+    </row>
+    <row r="2" spans="1:5" ht="31.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="222"/>
+      <c r="B2" s="223"/>
+      <c r="C2" s="223"/>
+      <c r="D2" s="223"/>
+      <c r="E2" s="223"/>
+    </row>
+    <row r="3" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A3" s="280" t="s">
         <v>179</v>
       </c>
-      <c r="B3" s="276"/>
-[...40 lines deleted...]
-      <c r="A7" s="256" t="s">
+      <c r="B3" s="280"/>
+      <c r="C3" s="260" t="s">
+        <v>268</v>
+      </c>
+      <c r="D3" s="261"/>
+      <c r="E3" s="262"/>
+    </row>
+    <row r="4" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A4" s="281" t="s">
+        <v>263</v>
+      </c>
+      <c r="B4" s="281"/>
+      <c r="C4" s="260" t="s">
+        <v>578</v>
+      </c>
+      <c r="D4" s="261"/>
+      <c r="E4" s="262"/>
+    </row>
+    <row r="5" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A5" s="259" t="s">
+        <v>554</v>
+      </c>
+      <c r="B5" s="259"/>
+      <c r="C5" s="260" t="s">
         <v>393</v>
       </c>
-      <c r="B7" s="257"/>
-[...5 lines deleted...]
-      <c r="A8" s="241" t="s">
+      <c r="D5" s="261"/>
+      <c r="E5" s="262"/>
+    </row>
+    <row r="6" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A6" s="230" t="s">
+        <v>579</v>
+      </c>
+      <c r="B6" s="232"/>
+      <c r="C6" s="260" t="s">
+        <v>394</v>
+      </c>
+      <c r="D6" s="261"/>
+      <c r="E6" s="262"/>
+    </row>
+    <row r="7" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A7" s="265" t="s">
+        <v>386</v>
+      </c>
+      <c r="B7" s="266"/>
+      <c r="C7" s="266"/>
+      <c r="D7" s="266"/>
+      <c r="E7" s="267"/>
+    </row>
+    <row r="8" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A8" s="233" t="s">
         <v>6</v>
       </c>
-      <c r="B8" s="241"/>
-[...5 lines deleted...]
-      <c r="A9" s="259" t="s">
+      <c r="B8" s="233"/>
+      <c r="C8" s="233"/>
+      <c r="D8" s="233"/>
+      <c r="E8" s="233"/>
+    </row>
+    <row r="9" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A9" s="234" t="s">
         <v>7</v>
       </c>
-      <c r="B9" s="259"/>
-[...4 lines deleted...]
-    <row r="10" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B9" s="234"/>
+      <c r="C9" s="234"/>
+      <c r="D9" s="234"/>
+      <c r="E9" s="234"/>
+    </row>
+    <row r="10" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A10" s="15" t="s">
         <v>138</v>
       </c>
       <c r="B10" s="48" t="s">
         <v>9</v>
       </c>
       <c r="C10" s="48" t="s">
         <v>10</v>
       </c>
       <c r="D10" s="48" t="s">
         <v>11</v>
       </c>
       <c r="E10" s="69" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="11" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A11" s="16" t="s">
         <v>78</v>
       </c>
       <c r="B11" s="16" t="s">
-        <v>111</v>
+        <v>576</v>
       </c>
       <c r="C11" s="16">
-        <v>1.5</v>
+        <v>0.5</v>
       </c>
       <c r="D11" s="18">
-        <v>2790.5</v>
+        <v>11000</v>
       </c>
       <c r="E11" s="18">
         <f>C11*D11</f>
-        <v>4185.75</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5500</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A12" s="16" t="s">
         <v>180</v>
       </c>
       <c r="B12" s="16" t="s">
         <v>14</v>
       </c>
       <c r="C12" s="16">
         <v>2</v>
       </c>
       <c r="D12" s="18">
-        <v>379</v>
+        <f>'[1]Referência Beterraba'!D7</f>
+        <v>290</v>
       </c>
       <c r="E12" s="18">
         <f t="shared" ref="E12:E23" si="0">C12*D12</f>
-        <v>758</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:5" x14ac:dyDescent="0.25">
+        <v>580</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A13" s="16" t="s">
-        <v>510</v>
+        <v>499</v>
       </c>
       <c r="B13" s="16" t="s">
         <v>14</v>
       </c>
       <c r="C13" s="16">
         <v>1.8</v>
       </c>
       <c r="D13" s="18">
-        <v>3700</v>
+        <f>'[1]Referência Beterraba'!D8</f>
+        <v>3200.94</v>
       </c>
       <c r="E13" s="18">
         <f t="shared" si="0"/>
-        <v>6660</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5761.692</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A14" s="16" t="s">
         <v>77</v>
       </c>
       <c r="B14" s="16" t="s">
         <v>14</v>
       </c>
       <c r="C14" s="16">
         <v>1.5</v>
       </c>
       <c r="D14" s="18">
-        <v>3454.5425</v>
+        <f>'[1]Referência Beterraba'!D9</f>
+        <v>4097.4525000000003</v>
       </c>
       <c r="E14" s="18">
         <f t="shared" si="0"/>
-        <v>5181.8137500000003</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6146.1787500000009</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A15" s="16" t="s">
         <v>178</v>
       </c>
       <c r="B15" s="16" t="s">
         <v>14</v>
       </c>
       <c r="C15" s="16">
         <v>1</v>
       </c>
       <c r="D15" s="18">
-        <v>2687.3674999999998</v>
+        <f>'[1]Referência Beterraba'!D10</f>
+        <v>3132.27</v>
       </c>
       <c r="E15" s="18">
         <f t="shared" si="0"/>
-        <v>2687.3674999999998</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3132.27</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A16" s="16" t="s">
         <v>29</v>
       </c>
       <c r="B16" s="16" t="s">
         <v>181</v>
       </c>
       <c r="C16" s="16">
         <v>1</v>
       </c>
       <c r="D16" s="18">
-        <v>134.85</v>
+        <f>'[1]Referência Beterraba'!D11</f>
+        <v>129.33499999999998</v>
       </c>
       <c r="E16" s="18">
         <f t="shared" si="0"/>
-        <v>134.85</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+        <v>129.33499999999998</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A17" s="16" t="s">
         <v>30</v>
       </c>
       <c r="B17" s="16" t="s">
         <v>181</v>
       </c>
       <c r="C17" s="16">
         <v>0.12</v>
       </c>
       <c r="D17" s="18">
-        <v>175.95166666666668</v>
+        <f>'[1]Referência Beterraba'!D12</f>
+        <v>121.04285714285713</v>
       </c>
       <c r="E17" s="18">
         <f t="shared" si="0"/>
-        <v>21.1142</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+        <v>14.525142857142855</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A18" s="16" t="s">
         <v>182</v>
       </c>
       <c r="B18" s="16" t="s">
         <v>181</v>
       </c>
       <c r="C18" s="16">
         <v>2</v>
       </c>
       <c r="D18" s="18">
-        <v>89</v>
+        <f>'[1]Referência Beterraba'!D13</f>
+        <v>112.16666666666667</v>
       </c>
       <c r="E18" s="18">
         <f t="shared" si="0"/>
-        <v>178</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+        <v>224.33333333333334</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A19" s="16" t="s">
         <v>22</v>
       </c>
       <c r="B19" s="16" t="s">
         <v>181</v>
       </c>
       <c r="C19" s="16">
         <v>2</v>
       </c>
       <c r="D19" s="18">
-        <v>46.65</v>
+        <f>'[1]Referência Beterraba'!D14</f>
+        <v>42.22</v>
       </c>
       <c r="E19" s="18">
         <f t="shared" si="0"/>
-        <v>93.3</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+        <v>84.44</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A20" s="16" t="s">
         <v>16</v>
       </c>
       <c r="B20" s="16" t="s">
         <v>181</v>
       </c>
-      <c r="C20" s="123">
+      <c r="C20" s="110">
         <v>4</v>
       </c>
       <c r="D20" s="18">
-        <v>73.183333333333337</v>
+        <f>'[1]Referência Beterraba'!D15</f>
+        <v>74.316666666666663</v>
       </c>
       <c r="E20" s="18">
         <f t="shared" si="0"/>
-        <v>292.73333333333335</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+        <v>297.26666666666665</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A21" s="16" t="s">
         <v>120</v>
       </c>
       <c r="B21" s="16" t="s">
         <v>181</v>
       </c>
-      <c r="C21" s="123">
+      <c r="C21" s="110">
         <v>0.8</v>
       </c>
       <c r="D21" s="18">
-        <v>375</v>
+        <f>'[1]Referência Beterraba'!D16</f>
+        <v>324.44749999999999</v>
       </c>
       <c r="E21" s="18">
         <f t="shared" si="0"/>
-        <v>300</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+        <v>259.55799999999999</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A22" s="16" t="s">
         <v>19</v>
       </c>
       <c r="B22" s="16" t="s">
         <v>181</v>
       </c>
-      <c r="C22" s="123">
+      <c r="C22" s="110">
         <v>1.2</v>
       </c>
       <c r="D22" s="18">
-        <v>52.85</v>
+        <f>'[1]Referência Beterraba'!D17</f>
+        <v>51.5</v>
       </c>
       <c r="E22" s="18">
         <f t="shared" si="0"/>
-        <v>63.42</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+        <v>61.8</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A23" s="16" t="s">
         <v>20</v>
       </c>
       <c r="B23" s="16" t="s">
         <v>181</v>
       </c>
-      <c r="C23" s="123">
+      <c r="C23" s="110">
         <v>2</v>
       </c>
       <c r="D23" s="18">
-        <v>91.6</v>
+        <f>'[1]Referência Beterraba'!D18</f>
+        <v>98.75333333333333</v>
       </c>
       <c r="E23" s="18">
         <f t="shared" si="0"/>
-        <v>183.2</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+        <v>197.50666666666666</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A24" s="3" t="s">
         <v>36</v>
       </c>
       <c r="B24" s="31"/>
       <c r="C24" s="32"/>
       <c r="D24" s="32"/>
       <c r="E24" s="4">
         <f>SUM(E11:E23)</f>
-        <v>20739.548783333332</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+        <v>22388.90555952381</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A25" s="22" t="s">
         <v>80</v>
       </c>
       <c r="B25" s="22"/>
       <c r="C25" s="33"/>
       <c r="D25" s="22"/>
       <c r="E25" s="5"/>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A26" s="34" t="s">
         <v>183</v>
       </c>
       <c r="B26" s="16" t="s">
         <v>112</v>
       </c>
       <c r="C26" s="35">
         <v>3</v>
       </c>
-      <c r="D26" s="204">
+      <c r="D26" s="186">
         <v>150</v>
       </c>
-      <c r="E26" s="138">
+      <c r="E26" s="125">
         <f>C26*D26</f>
         <v>450</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A27" s="34" t="s">
         <v>81</v>
       </c>
       <c r="B27" s="16" t="s">
         <v>112</v>
       </c>
       <c r="C27" s="35">
         <v>4</v>
       </c>
-      <c r="D27" s="204">
+      <c r="D27" s="186">
         <v>150</v>
       </c>
-      <c r="E27" s="138">
+      <c r="E27" s="125">
         <f t="shared" ref="E27:E36" si="1">C27*D27</f>
         <v>600</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A28" s="34" t="s">
         <v>184</v>
       </c>
       <c r="B28" s="16" t="s">
         <v>112</v>
       </c>
       <c r="C28" s="35">
         <v>4</v>
       </c>
-      <c r="D28" s="204">
+      <c r="D28" s="186">
         <v>150</v>
       </c>
-      <c r="E28" s="138">
+      <c r="E28" s="125">
         <f t="shared" si="1"/>
         <v>600</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A29" s="34" t="s">
         <v>185</v>
       </c>
       <c r="B29" s="16" t="s">
         <v>112</v>
       </c>
       <c r="C29" s="35">
         <v>4</v>
       </c>
-      <c r="D29" s="204">
+      <c r="D29" s="186">
         <v>150</v>
       </c>
-      <c r="E29" s="138">
+      <c r="E29" s="125">
         <f t="shared" si="1"/>
         <v>600</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A30" s="16" t="s">
         <v>186</v>
       </c>
       <c r="B30" s="16" t="s">
         <v>112</v>
       </c>
-      <c r="C30" s="123">
+      <c r="C30" s="110">
         <v>4</v>
       </c>
-      <c r="D30" s="204">
+      <c r="D30" s="186">
         <v>150</v>
       </c>
-      <c r="E30" s="138">
+      <c r="E30" s="125">
         <f t="shared" si="1"/>
         <v>600</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A31" s="16" t="s">
         <v>187</v>
       </c>
       <c r="B31" s="16" t="s">
         <v>48</v>
       </c>
-      <c r="C31" s="123">
+      <c r="C31" s="110">
         <v>25</v>
       </c>
-      <c r="D31" s="205">
+      <c r="D31" s="187">
         <v>150</v>
       </c>
-      <c r="E31" s="138">
+      <c r="E31" s="125">
         <f t="shared" si="1"/>
         <v>3750</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A32" s="16" t="s">
         <v>188</v>
       </c>
       <c r="B32" s="16" t="s">
         <v>112</v>
       </c>
-      <c r="C32" s="123">
+      <c r="C32" s="110">
         <v>4</v>
       </c>
-      <c r="D32" s="204">
+      <c r="D32" s="186">
         <v>150</v>
       </c>
-      <c r="E32" s="138">
+      <c r="E32" s="125">
         <f t="shared" si="1"/>
         <v>600</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A33" s="16" t="s">
         <v>189</v>
       </c>
       <c r="B33" s="16" t="s">
         <v>48</v>
       </c>
-      <c r="C33" s="123">
+      <c r="C33" s="110">
         <v>5</v>
       </c>
-      <c r="D33" s="139">
+      <c r="D33" s="126">
         <v>150</v>
       </c>
-      <c r="E33" s="138">
+      <c r="E33" s="125">
         <f t="shared" si="1"/>
         <v>750</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A34" s="16" t="s">
         <v>44</v>
       </c>
       <c r="B34" s="16" t="s">
         <v>48</v>
       </c>
-      <c r="C34" s="123">
+      <c r="C34" s="110">
         <v>5</v>
       </c>
-      <c r="D34" s="139">
+      <c r="D34" s="126">
         <v>150</v>
       </c>
-      <c r="E34" s="138">
+      <c r="E34" s="125">
         <f t="shared" si="1"/>
         <v>750</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A35" s="16" t="s">
         <v>124</v>
       </c>
       <c r="B35" s="16" t="s">
         <v>112</v>
       </c>
-      <c r="C35" s="123">
+      <c r="C35" s="110">
         <v>3</v>
       </c>
-      <c r="D35" s="139">
+      <c r="D35" s="126">
         <v>150</v>
       </c>
-      <c r="E35" s="138">
+      <c r="E35" s="125">
         <f t="shared" si="1"/>
         <v>450</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A36" s="16" t="s">
         <v>190</v>
       </c>
       <c r="B36" s="16" t="s">
         <v>112</v>
       </c>
-      <c r="C36" s="123">
+      <c r="C36" s="110">
         <v>4</v>
       </c>
-      <c r="D36" s="139">
+      <c r="D36" s="126">
         <v>150</v>
       </c>
-      <c r="E36" s="138">
+      <c r="E36" s="125">
         <f t="shared" si="1"/>
         <v>600</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A37" s="3" t="s">
         <v>45</v>
       </c>
       <c r="B37" s="31"/>
       <c r="C37" s="32"/>
       <c r="D37" s="32"/>
       <c r="E37" s="47">
         <f>SUM(E26:E36)</f>
         <v>9750</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A38" s="22" t="s">
         <v>191</v>
       </c>
       <c r="B38" s="22"/>
       <c r="C38" s="33"/>
       <c r="D38" s="22"/>
       <c r="E38" s="5"/>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A39" s="16" t="s">
         <v>192</v>
       </c>
       <c r="B39" s="16" t="s">
         <v>48</v>
       </c>
-      <c r="C39" s="123">
+      <c r="C39" s="110">
         <v>5</v>
       </c>
       <c r="D39" s="23">
         <v>150</v>
       </c>
       <c r="E39" s="23">
         <f t="shared" ref="E39:E45" si="2">C39*D39</f>
         <v>750</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A40" s="16" t="s">
         <v>193</v>
       </c>
       <c r="B40" s="16" t="s">
         <v>112</v>
       </c>
-      <c r="C40" s="123">
+      <c r="C40" s="110">
         <v>3</v>
       </c>
       <c r="D40" s="23">
         <v>1850</v>
       </c>
       <c r="E40" s="23">
         <f t="shared" si="2"/>
         <v>5550</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A41" s="16" t="s">
         <v>131</v>
       </c>
       <c r="B41" s="16" t="s">
         <v>112</v>
       </c>
-      <c r="C41" s="123">
+      <c r="C41" s="110">
         <v>12</v>
       </c>
       <c r="D41" s="23">
         <v>150</v>
       </c>
       <c r="E41" s="23">
         <f t="shared" si="2"/>
         <v>1800</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A42" s="16" t="s">
         <v>44</v>
       </c>
       <c r="B42" s="16" t="s">
         <v>50</v>
       </c>
-      <c r="C42" s="123">
+      <c r="C42" s="110">
         <v>1</v>
       </c>
       <c r="D42" s="23">
         <v>2050</v>
       </c>
       <c r="E42" s="23">
         <f t="shared" si="2"/>
         <v>2050</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A43" s="16" t="s">
         <v>194</v>
       </c>
       <c r="B43" s="16" t="s">
         <v>112</v>
       </c>
-      <c r="C43" s="123">
+      <c r="C43" s="110">
         <v>10</v>
       </c>
       <c r="D43" s="23">
         <v>150</v>
       </c>
       <c r="E43" s="23">
         <f t="shared" si="2"/>
         <v>1500</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A44" s="16" t="s">
         <v>195</v>
       </c>
       <c r="B44" s="16" t="s">
         <v>153</v>
       </c>
-      <c r="C44" s="123">
+      <c r="C44" s="110">
         <v>1</v>
       </c>
       <c r="D44" s="23">
         <v>5050</v>
       </c>
       <c r="E44" s="23">
         <f t="shared" si="2"/>
         <v>5050</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A45" s="16" t="s">
         <v>108</v>
       </c>
       <c r="B45" s="16" t="s">
         <v>153</v>
       </c>
-      <c r="C45" s="123">
+      <c r="C45" s="110">
         <v>1</v>
       </c>
       <c r="D45" s="23">
         <v>2050</v>
       </c>
       <c r="E45" s="23">
         <f t="shared" si="2"/>
         <v>2050</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A46" s="3" t="s">
         <v>51</v>
       </c>
       <c r="B46" s="31"/>
       <c r="C46" s="32"/>
       <c r="D46" s="32"/>
       <c r="E46" s="4">
         <f>SUM(E39:E45)</f>
         <v>18750</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A47" s="37" t="s">
         <v>65</v>
       </c>
       <c r="B47" s="37"/>
       <c r="C47" s="37"/>
       <c r="D47" s="37"/>
       <c r="E47" s="38">
         <f>SUM(E46,E24,E37)</f>
-        <v>49239.548783333332</v>
-[...3 lines deleted...]
-      <c r="A50" s="260" t="s">
+        <v>50888.90555952381</v>
+      </c>
+    </row>
+    <row r="50" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A50" s="235" t="s">
         <v>53</v>
       </c>
-      <c r="B50" s="261"/>
-[...1 lines deleted...]
-    <row r="51" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B50" s="236"/>
+    </row>
+    <row r="51" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A51" s="15" t="str">
         <f>A10</f>
         <v>1-Insumos</v>
       </c>
       <c r="B51" s="25">
         <f>E24</f>
-        <v>20739.548783333332</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:4" x14ac:dyDescent="0.25">
+        <v>22388.90555952381</v>
+      </c>
+    </row>
+    <row r="52" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A52" s="22" t="str">
         <f>A25</f>
         <v>2-Serviços</v>
       </c>
       <c r="B52" s="25">
         <f>E37</f>
         <v>9750</v>
       </c>
     </row>
-    <row r="53" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A53" s="22" t="str">
         <f>A38</f>
         <v>3-Colheita</v>
       </c>
       <c r="B53" s="25">
         <f>E46</f>
         <v>18750</v>
       </c>
     </row>
-    <row r="54" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A54" s="11" t="s">
         <v>65</v>
       </c>
       <c r="B54" s="38">
         <f>SUM(B51:B53)</f>
-        <v>49239.548783333332</v>
-[...10 lines deleted...]
-    <row r="58" spans="1:4" x14ac:dyDescent="0.25">
+        <v>50888.90555952381</v>
+      </c>
+    </row>
+    <row r="57" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A57" s="221" t="s">
+        <v>556</v>
+      </c>
+      <c r="B57" s="221"/>
+      <c r="C57" s="221"/>
+      <c r="D57" s="221"/>
+    </row>
+    <row r="58" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A58" t="s">
         <v>54</v>
       </c>
     </row>
-    <row r="59" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A59" s="240" t="s">
+    <row r="59" spans="1:4" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A59" s="237" t="s">
         <v>55</v>
       </c>
-      <c r="B59" s="240"/>
-[...12 lines deleted...]
-      <c r="A61" s="240" t="s">
+      <c r="B59" s="237"/>
+      <c r="C59" s="237"/>
+      <c r="D59" s="237"/>
+    </row>
+    <row r="60" spans="1:4" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A60" s="98" t="s">
+        <v>507</v>
+      </c>
+      <c r="B60" s="98"/>
+      <c r="C60" s="237"/>
+      <c r="D60" s="237"/>
+    </row>
+    <row r="61" spans="1:4" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A61" s="237" t="s">
         <v>57</v>
       </c>
-      <c r="B61" s="240"/>
-[...7 lines deleted...]
-      <c r="B62" s="240"/>
+      <c r="B61" s="237"/>
+      <c r="C61" s="237"/>
+      <c r="D61" s="237"/>
+    </row>
+    <row r="62" spans="1:4" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A62" s="237" t="s">
+        <v>508</v>
+      </c>
+      <c r="B62" s="237"/>
     </row>
   </sheetData>
   <mergeCells count="22">
-    <mergeCell ref="C3:E3"/>
-[...6 lines deleted...]
-    <mergeCell ref="C4:E4"/>
     <mergeCell ref="A8:E8"/>
     <mergeCell ref="A9:E9"/>
     <mergeCell ref="A6:B6"/>
     <mergeCell ref="A62:B62"/>
     <mergeCell ref="A5:B5"/>
     <mergeCell ref="C5:E5"/>
     <mergeCell ref="A50:B50"/>
     <mergeCell ref="A57:B57"/>
     <mergeCell ref="C57:D57"/>
     <mergeCell ref="C61:D61"/>
     <mergeCell ref="A61:B61"/>
     <mergeCell ref="C60:D60"/>
     <mergeCell ref="A59:B59"/>
     <mergeCell ref="C59:D59"/>
+    <mergeCell ref="C3:E3"/>
+    <mergeCell ref="C6:E6"/>
+    <mergeCell ref="A7:E7"/>
+    <mergeCell ref="A1:A2"/>
+    <mergeCell ref="B1:E2"/>
+    <mergeCell ref="A3:B3"/>
+    <mergeCell ref="A4:B4"/>
+    <mergeCell ref="C4:E4"/>
   </mergeCells>
   <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet24.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7C1938AE-FB2B-40B4-A5AB-ADD25B44913D}">
   <dimension ref="A1:E64"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection sqref="A1:E66"/>
+    <sheetView topLeftCell="A44" workbookViewId="0">
+      <selection sqref="A1:E65"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="39.28515625" bestFit="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="5" width="13.28515625" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="39.33203125" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="13.33203125" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="14.5546875" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="13.44140625" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="13.33203125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B1" s="243" t="s">
+    <row r="1" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="222"/>
+      <c r="B1" s="223" t="s">
         <v>0</v>
       </c>
-      <c r="C1" s="243"/>
-[...11 lines deleted...]
-      <c r="A3" s="276" t="s">
+      <c r="C1" s="223"/>
+      <c r="D1" s="223"/>
+      <c r="E1" s="223"/>
+    </row>
+    <row r="2" spans="1:5" ht="32.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="222"/>
+      <c r="B2" s="223"/>
+      <c r="C2" s="223"/>
+      <c r="D2" s="223"/>
+      <c r="E2" s="223"/>
+    </row>
+    <row r="3" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A3" s="280" t="s">
         <v>196</v>
       </c>
-      <c r="B3" s="276"/>
-      <c r="C3" s="251" t="s">
+      <c r="B3" s="280"/>
+      <c r="C3" s="260" t="s">
         <v>211</v>
       </c>
-      <c r="D3" s="252"/>
-[...45 lines deleted...]
-      <c r="A8" s="241" t="s">
+      <c r="D3" s="261"/>
+      <c r="E3" s="262"/>
+    </row>
+    <row r="4" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A4" s="281" t="s">
+        <v>263</v>
+      </c>
+      <c r="B4" s="281"/>
+      <c r="C4" s="260" t="s">
+        <v>580</v>
+      </c>
+      <c r="D4" s="261"/>
+      <c r="E4" s="262"/>
+    </row>
+    <row r="5" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A5" s="259" t="s">
+        <v>554</v>
+      </c>
+      <c r="B5" s="259"/>
+      <c r="C5" s="260" t="s">
+        <v>269</v>
+      </c>
+      <c r="D5" s="261"/>
+      <c r="E5" s="262"/>
+    </row>
+    <row r="6" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A6" s="230" t="s">
+        <v>581</v>
+      </c>
+      <c r="B6" s="232"/>
+      <c r="C6" s="260" t="s">
+        <v>270</v>
+      </c>
+      <c r="D6" s="261"/>
+      <c r="E6" s="262"/>
+    </row>
+    <row r="7" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A7" s="265" t="s">
+        <v>386</v>
+      </c>
+      <c r="B7" s="266"/>
+      <c r="C7" s="266"/>
+      <c r="D7" s="266"/>
+      <c r="E7" s="267"/>
+    </row>
+    <row r="8" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A8" s="233" t="s">
         <v>6</v>
       </c>
-      <c r="B8" s="241"/>
-[...5 lines deleted...]
-      <c r="A9" s="259" t="s">
+      <c r="B8" s="233"/>
+      <c r="C8" s="233"/>
+      <c r="D8" s="233"/>
+      <c r="E8" s="233"/>
+    </row>
+    <row r="9" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A9" s="234" t="s">
         <v>7</v>
       </c>
-      <c r="B9" s="259"/>
-[...4 lines deleted...]
-    <row r="10" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B9" s="234"/>
+      <c r="C9" s="234"/>
+      <c r="D9" s="234"/>
+      <c r="E9" s="234"/>
+    </row>
+    <row r="10" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A10" s="15" t="s">
         <v>74</v>
       </c>
       <c r="B10" s="48" t="s">
         <v>9</v>
       </c>
       <c r="C10" s="48" t="s">
         <v>10</v>
       </c>
       <c r="D10" s="48" t="s">
         <v>11</v>
       </c>
       <c r="E10" s="69" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="11" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A11" s="16" t="s">
         <v>197</v>
       </c>
       <c r="B11" s="55" t="s">
         <v>79</v>
       </c>
       <c r="C11" s="45">
         <v>62500</v>
       </c>
       <c r="D11" s="18">
         <v>0.25</v>
       </c>
       <c r="E11" s="18">
         <f>C11*D11</f>
         <v>15625</v>
       </c>
     </row>
-    <row r="12" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A12" s="16" t="s">
         <v>75</v>
       </c>
       <c r="B12" s="55" t="s">
         <v>14</v>
       </c>
       <c r="C12" s="45">
         <v>1</v>
       </c>
       <c r="D12" s="18">
-        <v>3705.7100000000005</v>
+        <f>'[1]Referência Repolho'!D7</f>
+        <v>4755.7460000000001</v>
       </c>
       <c r="E12" s="18">
         <f>C12*D12</f>
-        <v>3705.7100000000005</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4755.7460000000001</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A13" s="16" t="s">
         <v>77</v>
       </c>
       <c r="B13" s="55" t="s">
         <v>14</v>
       </c>
       <c r="C13" s="45">
         <v>1</v>
       </c>
       <c r="D13" s="18">
-        <v>2217.105</v>
+        <f>'[1]Referência Repolho'!D8</f>
+        <v>2055.0425</v>
       </c>
       <c r="E13" s="18">
         <f>C13*D13</f>
-        <v>2217.105</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2055.0425</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A14" s="16" t="s">
         <v>198</v>
       </c>
       <c r="B14" s="55" t="s">
         <v>14</v>
       </c>
       <c r="C14" s="45">
         <v>6</v>
       </c>
       <c r="D14" s="18">
-        <v>407</v>
+        <f>'[1]Referência Repolho'!D9</f>
+        <v>416.66666666666669</v>
       </c>
       <c r="E14" s="18">
         <f>C14*D14</f>
-        <v>2442</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2500</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A15" s="3" t="s">
         <v>36</v>
       </c>
       <c r="B15" s="31"/>
       <c r="C15" s="32"/>
       <c r="D15" s="32"/>
       <c r="E15" s="4">
         <f>SUM(E11:E14)</f>
-        <v>23989.814999999999</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:5" x14ac:dyDescent="0.25">
+        <v>24935.788499999999</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A16" s="22" t="s">
         <v>80</v>
       </c>
       <c r="B16" s="22"/>
       <c r="C16" s="33"/>
       <c r="D16" s="22"/>
       <c r="E16" s="5"/>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A17" s="34" t="s">
         <v>81</v>
       </c>
       <c r="B17" s="45" t="s">
         <v>112</v>
       </c>
       <c r="C17" s="57">
         <v>3</v>
       </c>
       <c r="D17" s="41">
         <v>150</v>
       </c>
-      <c r="E17" s="138">
+      <c r="E17" s="125">
         <f>C17*D17</f>
         <v>450</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A18" s="34" t="s">
         <v>113</v>
       </c>
       <c r="B18" s="45" t="s">
         <v>112</v>
       </c>
       <c r="C18" s="57">
         <v>3</v>
       </c>
       <c r="D18" s="41">
         <v>150</v>
       </c>
-      <c r="E18" s="138">
+      <c r="E18" s="125">
         <f>C18*D18</f>
         <v>450</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A19" s="34" t="s">
         <v>117</v>
       </c>
       <c r="B19" s="45" t="s">
         <v>112</v>
       </c>
       <c r="C19" s="57">
         <v>4</v>
       </c>
       <c r="D19" s="41">
         <v>150</v>
       </c>
-      <c r="E19" s="138">
+      <c r="E19" s="125">
         <f>C19*D19</f>
         <v>600</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A20" s="3" t="s">
         <v>45</v>
       </c>
       <c r="B20" s="31"/>
       <c r="C20" s="32"/>
       <c r="D20" s="32"/>
       <c r="E20" s="47">
         <f>SUM(E17:E19)</f>
         <v>1500</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A21" s="22" t="s">
         <v>90</v>
       </c>
       <c r="B21" s="22"/>
       <c r="C21" s="33"/>
       <c r="D21" s="22"/>
       <c r="E21" s="5"/>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A22" s="16" t="s">
         <v>199</v>
       </c>
-      <c r="B22" s="120" t="s">
+      <c r="B22" s="107" t="s">
         <v>92</v>
       </c>
       <c r="C22" s="45">
         <v>2.1</v>
       </c>
       <c r="D22" s="60">
-        <v>41</v>
+        <f>'[1]Referência Repolho'!D11</f>
+        <v>40.866666666666667</v>
       </c>
       <c r="E22" s="18">
         <f>C22*D22</f>
-        <v>86.100000000000009</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+        <v>85.820000000000007</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A23" s="16" t="s">
         <v>200</v>
       </c>
-      <c r="B23" s="120" t="s">
+      <c r="B23" s="107" t="s">
         <v>92</v>
       </c>
       <c r="C23" s="56">
         <v>1</v>
       </c>
       <c r="D23" s="60">
-        <v>272</v>
+        <f>'[1]Referência Repolho'!D12</f>
+        <v>261.87</v>
       </c>
       <c r="E23" s="18">
         <f t="shared" ref="E23:E32" si="0">C23*D23</f>
-        <v>272</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+        <v>261.87</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A24" s="16" t="s">
-        <v>532</v>
-[...1 lines deleted...]
-      <c r="B24" s="120" t="s">
+        <v>521</v>
+      </c>
+      <c r="B24" s="107" t="s">
         <v>79</v>
       </c>
       <c r="C24" s="56">
         <v>2</v>
       </c>
       <c r="D24" s="60">
-        <v>104.375</v>
+        <f>'[1]Referência Repolho'!D13</f>
+        <v>96.936666666666667</v>
       </c>
       <c r="E24" s="18">
         <f t="shared" si="0"/>
-        <v>208.75</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+        <v>193.87333333333333</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A25" s="34" t="s">
         <v>201</v>
       </c>
-      <c r="B25" s="120" t="s">
+      <c r="B25" s="107" t="s">
         <v>92</v>
       </c>
       <c r="C25" s="56">
         <v>1.4</v>
       </c>
       <c r="D25" s="60">
-        <v>125.39999999999999</v>
+        <f>'[1]Referência Repolho'!D14</f>
+        <v>111.13333333333333</v>
       </c>
       <c r="E25" s="18">
         <f t="shared" si="0"/>
-        <v>175.55999999999997</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+        <v>155.58666666666664</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A26" s="16" t="s">
         <v>202</v>
       </c>
-      <c r="B26" s="120" t="s">
+      <c r="B26" s="107" t="s">
         <v>92</v>
       </c>
       <c r="C26" s="56">
         <v>2</v>
       </c>
       <c r="D26" s="60">
-        <v>55.266666666666659</v>
+        <f>'[1]Referência Repolho'!D15</f>
+        <v>53.883749999999999</v>
       </c>
       <c r="E26" s="18">
         <f t="shared" si="0"/>
-        <v>110.53333333333332</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+        <v>107.7675</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A27" s="16" t="s">
         <v>203</v>
       </c>
-      <c r="B27" s="120" t="s">
+      <c r="B27" s="107" t="s">
         <v>92</v>
       </c>
       <c r="C27" s="56">
         <v>1.2</v>
       </c>
       <c r="D27" s="60">
-        <v>375</v>
+        <f>'[1]Referência Repolho'!D16</f>
+        <v>324.44749999999999</v>
       </c>
       <c r="E27" s="18">
         <f t="shared" si="0"/>
-        <v>450</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+        <v>389.33699999999999</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A28" s="16" t="s">
         <v>204</v>
       </c>
-      <c r="B28" s="120" t="s">
+      <c r="B28" s="107" t="s">
         <v>92</v>
       </c>
       <c r="C28" s="56">
         <v>5</v>
       </c>
       <c r="D28" s="60">
-        <v>91.6</v>
+        <f>'[1]Referência Repolho'!D17</f>
+        <v>98.75333333333333</v>
       </c>
       <c r="E28" s="18">
         <f t="shared" si="0"/>
-        <v>458</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+        <v>493.76666666666665</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A29" s="16" t="s">
         <v>205</v>
       </c>
-      <c r="B29" s="120" t="s">
+      <c r="B29" s="107" t="s">
         <v>92</v>
       </c>
       <c r="C29" s="56">
         <v>1.5</v>
       </c>
       <c r="D29" s="60">
-        <v>19.399999999999999</v>
+        <f>'[1]Referência Repolho'!D18</f>
+        <v>24.939999999999998</v>
       </c>
       <c r="E29" s="18">
         <f t="shared" si="0"/>
-        <v>29.099999999999998</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+        <v>37.409999999999997</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A30" s="16" t="s">
         <v>32</v>
       </c>
-      <c r="B30" s="120" t="s">
+      <c r="B30" s="107" t="s">
         <v>92</v>
       </c>
       <c r="C30" s="56">
         <v>2</v>
       </c>
       <c r="D30" s="60">
-        <v>21.925000000000001</v>
+        <f>'[1]Referência Repolho'!D19</f>
+        <v>19.015000000000001</v>
       </c>
       <c r="E30" s="18">
         <f t="shared" si="0"/>
-        <v>43.85</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+        <v>38.03</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A31" s="16" t="s">
         <v>33</v>
       </c>
-      <c r="B31" s="120" t="s">
+      <c r="B31" s="107" t="s">
         <v>92</v>
       </c>
       <c r="C31" s="56">
         <v>4</v>
       </c>
       <c r="D31" s="60">
-        <v>22.48</v>
+        <f>'[1]Referência Repolho'!D20</f>
+        <v>15.280000000000001</v>
       </c>
       <c r="E31" s="18">
         <f t="shared" si="0"/>
-        <v>89.92</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+        <v>61.120000000000005</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A32" s="16" t="s">
         <v>34</v>
       </c>
       <c r="B32" s="55" t="s">
         <v>92</v>
       </c>
       <c r="C32" s="56">
         <v>3</v>
       </c>
       <c r="D32" s="60">
-        <v>24.929999999999996</v>
+        <f>'[1]Referência Repolho'!D21</f>
+        <v>16.93</v>
       </c>
       <c r="E32" s="18">
         <f t="shared" si="0"/>
-        <v>74.789999999999992</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+        <v>50.79</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A33" s="16" t="s">
         <v>29</v>
       </c>
-      <c r="B33" s="120" t="s">
+      <c r="B33" s="107" t="s">
         <v>92</v>
       </c>
       <c r="C33" s="56">
         <v>1</v>
       </c>
       <c r="D33" s="60">
-        <v>138.01666666666668</v>
+        <f>'[1]Referência Repolho'!D22</f>
+        <v>239.78333333333333</v>
       </c>
       <c r="E33" s="18">
         <f>C33*D33</f>
-        <v>138.01666666666668</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+        <v>239.78333333333333</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A34" s="16" t="s">
         <v>30</v>
       </c>
-      <c r="B34" s="120" t="s">
+      <c r="B34" s="107" t="s">
         <v>92</v>
       </c>
       <c r="C34" s="56">
         <v>1</v>
       </c>
       <c r="D34" s="60">
-        <v>416</v>
+        <f>'[1]Referência Repolho'!D23</f>
+        <v>320.02</v>
       </c>
       <c r="E34" s="18">
         <f>C34*D34</f>
-        <v>416</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+        <v>320.02</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A35" s="3" t="s">
         <v>51</v>
       </c>
       <c r="B35" s="31"/>
       <c r="C35" s="32"/>
       <c r="D35" s="32"/>
       <c r="E35" s="4">
         <f>SUM(E22:E34)</f>
-        <v>2552.62</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2435.1745000000001</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A36" s="15" t="s">
         <v>95</v>
       </c>
       <c r="B36" s="15"/>
       <c r="C36" s="15"/>
       <c r="D36" s="15"/>
       <c r="E36" s="15"/>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A37" s="16" t="s">
         <v>206</v>
       </c>
       <c r="B37" s="45" t="s">
         <v>112</v>
       </c>
       <c r="C37" s="45">
         <v>9</v>
       </c>
-      <c r="D37" s="204">
+      <c r="D37" s="186">
         <v>150</v>
       </c>
       <c r="E37" s="23">
         <f>C37*D37</f>
         <v>1350</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A38" s="16" t="s">
         <v>167</v>
       </c>
       <c r="B38" s="45" t="s">
         <v>112</v>
       </c>
       <c r="C38" s="45">
         <v>2</v>
       </c>
-      <c r="D38" s="204">
+      <c r="D38" s="186">
         <v>150</v>
       </c>
       <c r="E38" s="23">
         <f t="shared" ref="E38:E46" si="1">C38*D38</f>
         <v>300</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A39" s="16" t="s">
         <v>207</v>
       </c>
       <c r="B39" s="45" t="s">
         <v>48</v>
       </c>
       <c r="C39" s="45">
         <v>3</v>
       </c>
-      <c r="D39" s="204">
+      <c r="D39" s="186">
         <v>150</v>
       </c>
       <c r="E39" s="23">
         <f t="shared" si="1"/>
         <v>450</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A40" s="16" t="s">
         <v>129</v>
       </c>
       <c r="B40" s="45" t="s">
         <v>48</v>
       </c>
       <c r="C40" s="45">
         <v>40</v>
       </c>
-      <c r="D40" s="204">
+      <c r="D40" s="186">
         <v>150</v>
       </c>
       <c r="E40" s="23">
         <f t="shared" si="1"/>
         <v>6000</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A41" s="16" t="s">
         <v>208</v>
       </c>
       <c r="B41" s="45" t="s">
         <v>48</v>
       </c>
       <c r="C41" s="45">
         <v>25</v>
       </c>
-      <c r="D41" s="204">
+      <c r="D41" s="186">
         <v>150</v>
       </c>
       <c r="E41" s="23">
         <f t="shared" si="1"/>
         <v>3750</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A42" s="16" t="s">
         <v>209</v>
       </c>
       <c r="B42" s="45" t="s">
         <v>105</v>
       </c>
       <c r="C42" s="45">
         <v>3500</v>
       </c>
       <c r="D42" s="18">
         <v>6.4</v>
       </c>
       <c r="E42" s="23">
         <f t="shared" si="1"/>
         <v>22400</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A43" s="16" t="s">
         <v>44</v>
       </c>
       <c r="B43" s="45" t="s">
         <v>50</v>
       </c>
       <c r="C43" s="45">
         <v>1</v>
       </c>
       <c r="D43" s="18">
         <v>2050</v>
       </c>
       <c r="E43" s="23">
         <f>C43*D43</f>
         <v>2050</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A44" s="16" t="s">
         <v>83</v>
       </c>
       <c r="B44" s="45" t="s">
         <v>48</v>
       </c>
       <c r="C44" s="45">
         <v>28</v>
       </c>
       <c r="D44" s="18">
         <v>150</v>
       </c>
       <c r="E44" s="23">
         <f t="shared" si="1"/>
         <v>4200</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A45" s="16" t="s">
         <v>108</v>
       </c>
       <c r="B45" s="45" t="s">
         <v>48</v>
       </c>
       <c r="C45" s="45">
         <v>1</v>
       </c>
       <c r="D45" s="18">
         <v>2500</v>
       </c>
       <c r="E45" s="23">
         <f t="shared" si="1"/>
         <v>2500</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A46" s="16" t="s">
         <v>131</v>
       </c>
       <c r="B46" s="45" t="s">
         <v>48</v>
       </c>
       <c r="C46" s="45">
         <v>22</v>
       </c>
       <c r="D46" s="18">
         <v>150</v>
       </c>
       <c r="E46" s="23">
         <f t="shared" si="1"/>
         <v>3300</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A47" s="37" t="s">
         <v>102</v>
       </c>
       <c r="B47" s="37"/>
       <c r="C47" s="37"/>
       <c r="D47" s="37"/>
       <c r="E47" s="38">
         <f>SUM(E37:E46)</f>
         <v>46300</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A48" s="37" t="s">
         <v>52</v>
       </c>
       <c r="B48" s="37"/>
       <c r="C48" s="37"/>
       <c r="D48" s="37"/>
       <c r="E48" s="38">
         <f>SUM(E15,E20,E35,E47)</f>
-        <v>74342.434999999998</v>
-[...3 lines deleted...]
-      <c r="A51" s="260" t="s">
+        <v>75170.963000000003</v>
+      </c>
+    </row>
+    <row r="51" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A51" s="235" t="s">
         <v>53</v>
       </c>
-      <c r="B51" s="261"/>
-[...1 lines deleted...]
-    <row r="52" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B51" s="236"/>
+    </row>
+    <row r="52" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A52" s="15" t="str">
         <f>A10</f>
         <v>1-Preparo de solo/Plantio</v>
       </c>
       <c r="B52" s="25">
         <f>E15</f>
-        <v>23989.814999999999</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:4" x14ac:dyDescent="0.25">
+        <v>24935.788499999999</v>
+      </c>
+    </row>
+    <row r="53" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A53" s="22" t="str">
         <f>A16</f>
         <v>2-Serviços</v>
       </c>
       <c r="B53" s="61">
         <f>E20</f>
         <v>1500</v>
       </c>
     </row>
-    <row r="54" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A54" s="22" t="str">
         <f>A21</f>
         <v>3-Tratos Culturais</v>
       </c>
       <c r="B54" s="25">
         <f>E35</f>
-        <v>2552.62</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:4" x14ac:dyDescent="0.25">
+        <v>2435.1745000000001</v>
+      </c>
+    </row>
+    <row r="55" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A55" s="22" t="str">
         <f>A36</f>
         <v>4-Serviços</v>
       </c>
       <c r="B55" s="25">
         <f>E47</f>
         <v>46300</v>
       </c>
     </row>
-    <row r="56" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A56" s="11" t="s">
         <v>65</v>
       </c>
       <c r="B56" s="38">
         <f>SUM(B52:B55)</f>
-        <v>74342.434999999998</v>
-[...10 lines deleted...]
-    <row r="60" spans="1:4" x14ac:dyDescent="0.25">
+        <v>75170.963000000003</v>
+      </c>
+    </row>
+    <row r="59" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A59" s="221" t="s">
+        <v>556</v>
+      </c>
+      <c r="B59" s="221"/>
+      <c r="C59" s="221"/>
+      <c r="D59" s="221"/>
+    </row>
+    <row r="60" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A60" t="s">
         <v>54</v>
       </c>
     </row>
-    <row r="61" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A61" s="240" t="s">
+    <row r="61" spans="1:4" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A61" s="237" t="s">
         <v>55</v>
       </c>
-      <c r="B61" s="240"/>
-[...12 lines deleted...]
-      <c r="A63" s="240" t="s">
+      <c r="B61" s="237"/>
+      <c r="C61" s="237"/>
+      <c r="D61" s="237"/>
+    </row>
+    <row r="62" spans="1:4" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A62" s="98" t="s">
+        <v>507</v>
+      </c>
+      <c r="B62" s="98"/>
+      <c r="C62" s="237"/>
+      <c r="D62" s="237"/>
+    </row>
+    <row r="63" spans="1:4" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A63" s="237" t="s">
         <v>57</v>
       </c>
-      <c r="B63" s="240"/>
-[...7 lines deleted...]
-      <c r="B64" s="240"/>
+      <c r="B63" s="237"/>
+      <c r="C63" s="237"/>
+      <c r="D63" s="237"/>
+    </row>
+    <row r="64" spans="1:4" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A64" s="237" t="s">
+        <v>508</v>
+      </c>
+      <c r="B64" s="237"/>
     </row>
   </sheetData>
   <mergeCells count="22">
-    <mergeCell ref="A64:B64"/>
-[...8 lines deleted...]
-    <mergeCell ref="A9:E9"/>
+    <mergeCell ref="C6:E6"/>
+    <mergeCell ref="A5:B5"/>
+    <mergeCell ref="C5:E5"/>
+    <mergeCell ref="A7:E7"/>
+    <mergeCell ref="A8:E8"/>
+    <mergeCell ref="A6:B6"/>
     <mergeCell ref="A1:A2"/>
     <mergeCell ref="B1:E2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A4:B4"/>
     <mergeCell ref="C4:E4"/>
     <mergeCell ref="C3:E3"/>
-    <mergeCell ref="C6:E6"/>
-[...4 lines deleted...]
-    <mergeCell ref="A6:B6"/>
+    <mergeCell ref="A51:B51"/>
+    <mergeCell ref="A59:B59"/>
+    <mergeCell ref="C59:D59"/>
+    <mergeCell ref="C63:D63"/>
+    <mergeCell ref="A9:E9"/>
+    <mergeCell ref="A64:B64"/>
+    <mergeCell ref="A63:B63"/>
+    <mergeCell ref="C62:D62"/>
+    <mergeCell ref="A61:B61"/>
+    <mergeCell ref="C61:D61"/>
   </mergeCells>
   <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet25.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E3541C8D-867E-4079-A96C-54A1870A9615}">
   <dimension ref="A1:E64"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection sqref="A1:E67"/>
+      <selection sqref="A1:E66"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="39.28515625" bestFit="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="5" width="13.28515625" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="39.33203125" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="13.33203125" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="14.5546875" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="13.44140625" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="13.33203125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B1" s="243" t="s">
+    <row r="1" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="222"/>
+      <c r="B1" s="223" t="s">
         <v>0</v>
       </c>
-      <c r="C1" s="243"/>
-[...15 lines deleted...]
-      <c r="C3" s="251" t="s">
+      <c r="C1" s="223"/>
+      <c r="D1" s="223"/>
+      <c r="E1" s="223"/>
+    </row>
+    <row r="2" spans="1:5" ht="32.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="222"/>
+      <c r="B2" s="223"/>
+      <c r="C2" s="223"/>
+      <c r="D2" s="223"/>
+      <c r="E2" s="223"/>
+    </row>
+    <row r="3" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A3" s="280" t="s">
+        <v>547</v>
+      </c>
+      <c r="B3" s="280"/>
+      <c r="C3" s="260" t="s">
         <v>211</v>
       </c>
-      <c r="D3" s="252"/>
-[...45 lines deleted...]
-      <c r="A8" s="241" t="s">
+      <c r="D3" s="261"/>
+      <c r="E3" s="262"/>
+    </row>
+    <row r="4" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A4" s="281" t="s">
+        <v>263</v>
+      </c>
+      <c r="B4" s="281"/>
+      <c r="C4" s="260" t="s">
+        <v>548</v>
+      </c>
+      <c r="D4" s="261"/>
+      <c r="E4" s="262"/>
+    </row>
+    <row r="5" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A5" s="259" t="s">
+        <v>554</v>
+      </c>
+      <c r="B5" s="259"/>
+      <c r="C5" s="260" t="s">
+        <v>269</v>
+      </c>
+      <c r="D5" s="261"/>
+      <c r="E5" s="262"/>
+    </row>
+    <row r="6" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A6" s="230" t="s">
+        <v>582</v>
+      </c>
+      <c r="B6" s="232"/>
+      <c r="C6" s="260" t="s">
+        <v>270</v>
+      </c>
+      <c r="D6" s="261"/>
+      <c r="E6" s="262"/>
+    </row>
+    <row r="7" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A7" s="265" t="s">
+        <v>545</v>
+      </c>
+      <c r="B7" s="266"/>
+      <c r="C7" s="266"/>
+      <c r="D7" s="266"/>
+      <c r="E7" s="267"/>
+    </row>
+    <row r="8" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A8" s="233" t="s">
         <v>6</v>
       </c>
-      <c r="B8" s="241"/>
-[...5 lines deleted...]
-      <c r="A9" s="259" t="s">
+      <c r="B8" s="233"/>
+      <c r="C8" s="233"/>
+      <c r="D8" s="233"/>
+      <c r="E8" s="233"/>
+    </row>
+    <row r="9" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A9" s="234" t="s">
         <v>7</v>
       </c>
-      <c r="B9" s="259"/>
-[...4 lines deleted...]
-    <row r="10" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B9" s="234"/>
+      <c r="C9" s="234"/>
+      <c r="D9" s="234"/>
+      <c r="E9" s="234"/>
+    </row>
+    <row r="10" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A10" s="15" t="s">
         <v>74</v>
       </c>
       <c r="B10" s="48" t="s">
         <v>9</v>
       </c>
       <c r="C10" s="48" t="s">
         <v>10</v>
       </c>
       <c r="D10" s="48" t="s">
         <v>11</v>
       </c>
       <c r="E10" s="69" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="11" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A11" s="16" t="s">
         <v>197</v>
       </c>
       <c r="B11" s="55" t="s">
         <v>79</v>
       </c>
       <c r="C11" s="45">
         <v>70000</v>
       </c>
       <c r="D11" s="18">
         <v>0.14000000000000001</v>
       </c>
       <c r="E11" s="18">
         <f>C11*D11</f>
         <v>9800.0000000000018</v>
       </c>
     </row>
-    <row r="12" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A12" s="16" t="s">
         <v>75</v>
       </c>
       <c r="B12" s="55" t="s">
         <v>14</v>
       </c>
       <c r="C12" s="45">
         <v>1</v>
       </c>
       <c r="D12" s="18">
-        <v>3705.7100000000005</v>
+        <f>'[1]Referência Repolho'!D7</f>
+        <v>4755.7460000000001</v>
       </c>
       <c r="E12" s="18">
         <f>C12*D12</f>
-        <v>3705.7100000000005</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4755.7460000000001</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A13" s="16" t="s">
         <v>77</v>
       </c>
       <c r="B13" s="55" t="s">
         <v>14</v>
       </c>
       <c r="C13" s="45">
         <v>1</v>
       </c>
       <c r="D13" s="18">
-        <v>2217.105</v>
+        <f>'[1]Referência Repolho'!D8</f>
+        <v>2055.0425</v>
       </c>
       <c r="E13" s="18">
         <f>C13*D13</f>
-        <v>2217.105</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2055.0425</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A14" s="16" t="s">
         <v>198</v>
       </c>
       <c r="B14" s="55" t="s">
         <v>14</v>
       </c>
       <c r="C14" s="45">
         <v>6</v>
       </c>
       <c r="D14" s="18">
-        <v>407</v>
+        <f>'[1]Referência Alface'!D9</f>
+        <v>416.66666666666669</v>
       </c>
       <c r="E14" s="18">
         <f>C14*D14</f>
-        <v>2442</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2500</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A15" s="3" t="s">
         <v>36</v>
       </c>
       <c r="B15" s="31"/>
       <c r="C15" s="32"/>
       <c r="D15" s="32"/>
       <c r="E15" s="38">
         <f>SUM(E11:E14)</f>
-        <v>18164.815000000002</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:5" x14ac:dyDescent="0.25">
+        <v>19110.788500000002</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A16" s="22" t="s">
         <v>80</v>
       </c>
       <c r="B16" s="22"/>
       <c r="C16" s="33"/>
       <c r="D16" s="22"/>
       <c r="E16" s="5"/>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A17" s="34" t="s">
         <v>81</v>
       </c>
       <c r="B17" s="45" t="s">
         <v>112</v>
       </c>
       <c r="C17" s="57">
         <v>3</v>
       </c>
       <c r="D17" s="41">
         <v>150</v>
       </c>
-      <c r="E17" s="138">
+      <c r="E17" s="125">
         <f>C17*D17</f>
         <v>450</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A18" s="34" t="s">
         <v>113</v>
       </c>
       <c r="B18" s="45" t="s">
         <v>112</v>
       </c>
       <c r="C18" s="57">
         <v>3</v>
       </c>
       <c r="D18" s="41">
         <v>150</v>
       </c>
-      <c r="E18" s="138">
+      <c r="E18" s="125">
         <f>C18*D18</f>
         <v>450</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A19" s="34" t="s">
         <v>117</v>
       </c>
       <c r="B19" s="45" t="s">
         <v>112</v>
       </c>
       <c r="C19" s="57">
         <v>4</v>
       </c>
       <c r="D19" s="41">
         <v>150</v>
       </c>
-      <c r="E19" s="138">
+      <c r="E19" s="125">
         <f>C19*D19</f>
         <v>600</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A20" s="3" t="s">
         <v>45</v>
       </c>
       <c r="B20" s="31"/>
       <c r="C20" s="32"/>
       <c r="D20" s="32"/>
-      <c r="E20" s="212">
+      <c r="E20" s="193">
         <f>SUM(E17:E19)</f>
         <v>1500</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A21" s="22" t="s">
         <v>90</v>
       </c>
       <c r="B21" s="22"/>
       <c r="C21" s="33"/>
       <c r="D21" s="22"/>
       <c r="E21" s="5"/>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A22" s="16" t="s">
         <v>199</v>
       </c>
-      <c r="B22" s="120" t="s">
+      <c r="B22" s="107" t="s">
         <v>92</v>
       </c>
       <c r="C22" s="45">
         <v>2.1</v>
       </c>
       <c r="D22" s="60">
-        <v>41</v>
+        <f>'[1]Referência Repolho'!D11</f>
+        <v>40.866666666666667</v>
       </c>
       <c r="E22" s="18">
         <f>C22*D22</f>
-        <v>86.100000000000009</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+        <v>85.820000000000007</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A23" s="16" t="s">
         <v>200</v>
       </c>
-      <c r="B23" s="120" t="s">
+      <c r="B23" s="107" t="s">
         <v>92</v>
       </c>
       <c r="C23" s="56">
         <v>1</v>
       </c>
       <c r="D23" s="60">
-        <v>272</v>
+        <f>'[1]Referência Repolho'!D12</f>
+        <v>261.87</v>
       </c>
       <c r="E23" s="18">
         <f t="shared" ref="E23:E32" si="0">C23*D23</f>
-        <v>272</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+        <v>261.87</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A24" s="16" t="s">
-        <v>532</v>
-[...1 lines deleted...]
-      <c r="B24" s="120" t="s">
+        <v>521</v>
+      </c>
+      <c r="B24" s="107" t="s">
         <v>79</v>
       </c>
       <c r="C24" s="56">
         <v>2</v>
       </c>
       <c r="D24" s="60">
-        <v>104.375</v>
+        <f>'[1]Referência Repolho'!D13</f>
+        <v>96.936666666666667</v>
       </c>
       <c r="E24" s="18">
         <f t="shared" si="0"/>
-        <v>208.75</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+        <v>193.87333333333333</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A25" s="34" t="s">
         <v>201</v>
       </c>
-      <c r="B25" s="120" t="s">
+      <c r="B25" s="107" t="s">
         <v>92</v>
       </c>
       <c r="C25" s="56">
         <v>1.4</v>
       </c>
       <c r="D25" s="60">
-        <v>125.39999999999999</v>
+        <f>'[1]Referência Repolho'!D14</f>
+        <v>111.13333333333333</v>
       </c>
       <c r="E25" s="18">
         <f t="shared" si="0"/>
-        <v>175.55999999999997</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+        <v>155.58666666666664</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A26" s="16" t="s">
         <v>202</v>
       </c>
-      <c r="B26" s="120" t="s">
+      <c r="B26" s="107" t="s">
         <v>92</v>
       </c>
       <c r="C26" s="56">
         <v>2</v>
       </c>
       <c r="D26" s="60">
-        <v>55.266666666666659</v>
+        <f>'[1]Referência Repolho'!D15</f>
+        <v>53.883749999999999</v>
       </c>
       <c r="E26" s="18">
         <f t="shared" si="0"/>
-        <v>110.53333333333332</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+        <v>107.7675</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A27" s="16" t="s">
         <v>203</v>
       </c>
-      <c r="B27" s="120" t="s">
+      <c r="B27" s="107" t="s">
         <v>92</v>
       </c>
       <c r="C27" s="56">
         <v>1.2</v>
       </c>
       <c r="D27" s="60">
-        <v>375</v>
+        <f>'[1]Referência Repolho'!D16</f>
+        <v>324.44749999999999</v>
       </c>
       <c r="E27" s="18">
         <f t="shared" si="0"/>
-        <v>450</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+        <v>389.33699999999999</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A28" s="16" t="s">
         <v>204</v>
       </c>
-      <c r="B28" s="120" t="s">
+      <c r="B28" s="107" t="s">
         <v>92</v>
       </c>
       <c r="C28" s="56">
         <v>5</v>
       </c>
       <c r="D28" s="60">
-        <v>91.6</v>
+        <f>'[1]Referência Repolho'!D17</f>
+        <v>98.75333333333333</v>
       </c>
       <c r="E28" s="18">
         <f t="shared" si="0"/>
-        <v>458</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+        <v>493.76666666666665</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A29" s="16" t="s">
         <v>205</v>
       </c>
-      <c r="B29" s="120" t="s">
+      <c r="B29" s="107" t="s">
         <v>92</v>
       </c>
       <c r="C29" s="56">
         <v>1.5</v>
       </c>
       <c r="D29" s="60">
-        <v>19.399999999999999</v>
+        <f>'[1]Referência Repolho'!D18</f>
+        <v>24.939999999999998</v>
       </c>
       <c r="E29" s="18">
         <f t="shared" si="0"/>
-        <v>29.099999999999998</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+        <v>37.409999999999997</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A30" s="16" t="s">
         <v>32</v>
       </c>
-      <c r="B30" s="120" t="s">
+      <c r="B30" s="107" t="s">
         <v>92</v>
       </c>
       <c r="C30" s="56">
         <v>2</v>
       </c>
       <c r="D30" s="60">
-        <v>21.925000000000001</v>
+        <f>'[1]Referência Repolho'!D19</f>
+        <v>19.015000000000001</v>
       </c>
       <c r="E30" s="18">
         <f t="shared" si="0"/>
-        <v>43.85</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+        <v>38.03</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A31" s="16" t="s">
         <v>33</v>
       </c>
-      <c r="B31" s="120" t="s">
+      <c r="B31" s="107" t="s">
         <v>92</v>
       </c>
       <c r="C31" s="56">
         <v>4</v>
       </c>
       <c r="D31" s="60">
-        <v>22.48</v>
+        <f>'[1]Referência Repolho'!D20</f>
+        <v>15.280000000000001</v>
       </c>
       <c r="E31" s="18">
         <f t="shared" si="0"/>
-        <v>89.92</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+        <v>61.120000000000005</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A32" s="16" t="s">
         <v>34</v>
       </c>
       <c r="B32" s="55" t="s">
         <v>92</v>
       </c>
       <c r="C32" s="56">
         <v>3</v>
       </c>
       <c r="D32" s="60">
-        <v>24.929999999999996</v>
+        <f>'[1]Referência Repolho'!D21</f>
+        <v>16.93</v>
       </c>
       <c r="E32" s="18">
         <f t="shared" si="0"/>
-        <v>74.789999999999992</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+        <v>50.79</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A33" s="16" t="s">
         <v>29</v>
       </c>
-      <c r="B33" s="120" t="s">
+      <c r="B33" s="107" t="s">
         <v>92</v>
       </c>
       <c r="C33" s="56">
         <v>1</v>
       </c>
       <c r="D33" s="60">
-        <v>138.01666666666668</v>
+        <f>'[1]Referência Repolho'!D22</f>
+        <v>239.78333333333333</v>
       </c>
       <c r="E33" s="18">
         <f>C33*D33</f>
-        <v>138.01666666666668</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+        <v>239.78333333333333</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A34" s="16" t="s">
         <v>30</v>
       </c>
-      <c r="B34" s="120" t="s">
+      <c r="B34" s="107" t="s">
         <v>92</v>
       </c>
       <c r="C34" s="56">
         <v>1</v>
       </c>
       <c r="D34" s="60">
-        <v>416</v>
+        <f>'[1]Referência Repolho'!D23</f>
+        <v>320.02</v>
       </c>
       <c r="E34" s="18">
         <f>C34*D34</f>
-        <v>416</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+        <v>320.02</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A35" s="3" t="s">
         <v>51</v>
       </c>
       <c r="B35" s="31"/>
       <c r="C35" s="32"/>
       <c r="D35" s="32"/>
       <c r="E35" s="38">
         <f>SUM(E22:E34)</f>
-        <v>2552.62</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2435.1745000000001</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A36" s="15" t="s">
         <v>95</v>
       </c>
       <c r="B36" s="15"/>
       <c r="C36" s="15"/>
       <c r="D36" s="15"/>
       <c r="E36" s="15"/>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A37" s="16" t="s">
         <v>206</v>
       </c>
       <c r="B37" s="45" t="s">
         <v>112</v>
       </c>
       <c r="C37" s="45">
         <v>9</v>
       </c>
-      <c r="D37" s="204">
+      <c r="D37" s="186">
         <v>150</v>
       </c>
       <c r="E37" s="23">
         <f>C37*D37</f>
         <v>1350</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A38" s="16" t="s">
         <v>167</v>
       </c>
       <c r="B38" s="45" t="s">
         <v>112</v>
       </c>
       <c r="C38" s="45">
         <v>2</v>
       </c>
-      <c r="D38" s="204">
+      <c r="D38" s="186">
         <v>150</v>
       </c>
       <c r="E38" s="23">
         <f t="shared" ref="E38:E46" si="1">C38*D38</f>
         <v>300</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A39" s="16" t="s">
         <v>207</v>
       </c>
       <c r="B39" s="45" t="s">
         <v>48</v>
       </c>
       <c r="C39" s="45">
         <v>4</v>
       </c>
-      <c r="D39" s="204">
+      <c r="D39" s="186">
         <v>150</v>
       </c>
       <c r="E39" s="23">
         <f t="shared" si="1"/>
         <v>600</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A40" s="16" t="s">
         <v>129</v>
       </c>
       <c r="B40" s="45" t="s">
         <v>48</v>
       </c>
       <c r="C40" s="45">
         <v>40</v>
       </c>
-      <c r="D40" s="204">
+      <c r="D40" s="186">
         <v>150</v>
       </c>
       <c r="E40" s="23">
         <f t="shared" si="1"/>
         <v>6000</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A41" s="16" t="s">
         <v>208</v>
       </c>
       <c r="B41" s="45" t="s">
         <v>48</v>
       </c>
       <c r="C41" s="45">
         <v>40</v>
       </c>
-      <c r="D41" s="204">
+      <c r="D41" s="186">
         <v>150</v>
       </c>
       <c r="E41" s="23">
         <f t="shared" si="1"/>
         <v>6000</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A42" s="16" t="s">
-        <v>562</v>
+        <v>549</v>
       </c>
       <c r="B42" s="45" t="s">
         <v>48</v>
       </c>
       <c r="C42" s="45">
         <v>50</v>
       </c>
       <c r="D42" s="18">
         <v>150</v>
       </c>
       <c r="E42" s="23">
         <f t="shared" si="1"/>
         <v>7500</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A43" s="16" t="s">
         <v>44</v>
       </c>
       <c r="B43" s="45" t="s">
         <v>50</v>
       </c>
       <c r="C43" s="45">
         <v>1</v>
       </c>
       <c r="D43" s="18">
         <v>2850</v>
       </c>
       <c r="E43" s="23">
         <f>C43*D43</f>
         <v>2850</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A44" s="16" t="s">
         <v>83</v>
       </c>
       <c r="B44" s="45" t="s">
         <v>48</v>
       </c>
       <c r="C44" s="45">
         <v>30</v>
       </c>
       <c r="D44" s="18">
         <v>150</v>
       </c>
       <c r="E44" s="23">
         <f t="shared" si="1"/>
         <v>4500</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A45" s="16" t="s">
         <v>108</v>
       </c>
       <c r="B45" s="45" t="s">
         <v>48</v>
       </c>
       <c r="C45" s="45">
         <v>1</v>
       </c>
       <c r="D45" s="18">
         <v>2500</v>
       </c>
       <c r="E45" s="23">
         <f t="shared" si="1"/>
         <v>2500</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A46" s="16" t="s">
         <v>131</v>
       </c>
       <c r="B46" s="45" t="s">
         <v>48</v>
       </c>
       <c r="C46" s="45">
         <v>25</v>
       </c>
       <c r="D46" s="18">
         <v>150</v>
       </c>
       <c r="E46" s="23">
         <f t="shared" si="1"/>
         <v>3750</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A47" s="37" t="s">
         <v>102</v>
       </c>
       <c r="B47" s="37"/>
       <c r="C47" s="37"/>
       <c r="D47" s="37"/>
       <c r="E47" s="38">
         <f>SUM(E37:E46)</f>
         <v>35350</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A48" s="37" t="s">
         <v>52</v>
       </c>
       <c r="B48" s="37"/>
       <c r="C48" s="37"/>
       <c r="D48" s="37"/>
       <c r="E48" s="38">
         <f>SUM(E15,E20,E35,E47)</f>
-        <v>57567.434999999998</v>
-[...3 lines deleted...]
-      <c r="A51" s="260" t="s">
+        <v>58395.963000000003</v>
+      </c>
+    </row>
+    <row r="51" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A51" s="235" t="s">
         <v>53</v>
       </c>
-      <c r="B51" s="261"/>
-[...1 lines deleted...]
-    <row r="52" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B51" s="236"/>
+    </row>
+    <row r="52" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A52" s="15" t="str">
         <f>A10</f>
         <v>1-Preparo de solo/Plantio</v>
       </c>
       <c r="B52" s="25">
         <f>E15</f>
-        <v>18164.815000000002</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:4" x14ac:dyDescent="0.25">
+        <v>19110.788500000002</v>
+      </c>
+    </row>
+    <row r="53" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A53" s="22" t="str">
         <f>A16</f>
         <v>2-Serviços</v>
       </c>
       <c r="B53" s="61">
         <f>E20</f>
         <v>1500</v>
       </c>
     </row>
-    <row r="54" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A54" s="22" t="str">
         <f>A21</f>
         <v>3-Tratos Culturais</v>
       </c>
       <c r="B54" s="25">
         <f>E35</f>
-        <v>2552.62</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:4" x14ac:dyDescent="0.25">
+        <v>2435.1745000000001</v>
+      </c>
+    </row>
+    <row r="55" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A55" s="22" t="str">
         <f>A36</f>
         <v>4-Serviços</v>
       </c>
       <c r="B55" s="25">
         <f>E47</f>
         <v>35350</v>
       </c>
     </row>
-    <row r="56" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A56" s="11" t="s">
         <v>65</v>
       </c>
       <c r="B56" s="38">
         <f>SUM(B52:B55)</f>
-        <v>57567.434999999998</v>
-[...10 lines deleted...]
-    <row r="60" spans="1:4" x14ac:dyDescent="0.25">
+        <v>58395.963000000003</v>
+      </c>
+    </row>
+    <row r="59" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A59" s="221" t="s">
+        <v>556</v>
+      </c>
+      <c r="B59" s="221"/>
+      <c r="C59" s="221"/>
+      <c r="D59" s="221"/>
+    </row>
+    <row r="60" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A60" t="s">
         <v>54</v>
       </c>
     </row>
-    <row r="61" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A61" s="240" t="s">
+    <row r="61" spans="1:4" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A61" s="237" t="s">
         <v>55</v>
       </c>
-      <c r="B61" s="240"/>
-[...12 lines deleted...]
-      <c r="A63" s="240" t="s">
+      <c r="B61" s="237"/>
+      <c r="C61" s="237"/>
+      <c r="D61" s="237"/>
+    </row>
+    <row r="62" spans="1:4" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A62" s="98" t="s">
+        <v>507</v>
+      </c>
+      <c r="B62" s="98"/>
+      <c r="C62" s="237"/>
+      <c r="D62" s="237"/>
+    </row>
+    <row r="63" spans="1:4" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A63" s="237" t="s">
         <v>57</v>
       </c>
-      <c r="B63" s="240"/>
-[...7 lines deleted...]
-      <c r="B64" s="240"/>
+      <c r="B63" s="237"/>
+      <c r="C63" s="237"/>
+      <c r="D63" s="237"/>
+    </row>
+    <row r="64" spans="1:4" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A64" s="237" t="s">
+        <v>508</v>
+      </c>
+      <c r="B64" s="237"/>
     </row>
   </sheetData>
   <mergeCells count="22">
+    <mergeCell ref="A8:E8"/>
+    <mergeCell ref="A1:A2"/>
+    <mergeCell ref="B1:E2"/>
+    <mergeCell ref="A3:B3"/>
+    <mergeCell ref="C3:E3"/>
+    <mergeCell ref="A4:B4"/>
+    <mergeCell ref="C4:E4"/>
+    <mergeCell ref="A5:B5"/>
+    <mergeCell ref="C5:E5"/>
+    <mergeCell ref="A6:B6"/>
+    <mergeCell ref="C6:E6"/>
+    <mergeCell ref="A7:E7"/>
     <mergeCell ref="C62:D62"/>
     <mergeCell ref="A63:B63"/>
     <mergeCell ref="C63:D63"/>
     <mergeCell ref="A64:B64"/>
     <mergeCell ref="A9:E9"/>
     <mergeCell ref="A51:B51"/>
     <mergeCell ref="A59:B59"/>
     <mergeCell ref="C59:D59"/>
     <mergeCell ref="A61:B61"/>
     <mergeCell ref="C61:D61"/>
+  </mergeCells>
+  <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+  <drawing r:id="rId2"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet26.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{569579A3-71CF-4F03-A773-9F72F1385980}">
+  <dimension ref="A1:E54"/>
+  <sheetViews>
+    <sheetView topLeftCell="A35" workbookViewId="0">
+      <selection sqref="A1:E53"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <cols>
+    <col min="1" max="1" width="38.44140625" customWidth="1"/>
+    <col min="2" max="2" width="14.33203125" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="14.5546875" customWidth="1"/>
+    <col min="4" max="4" width="13.44140625" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="12.6640625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:5" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="276"/>
+      <c r="B1" s="223" t="s">
+        <v>0</v>
+      </c>
+      <c r="C1" s="223"/>
+      <c r="D1" s="223"/>
+      <c r="E1" s="223"/>
+    </row>
+    <row r="2" spans="1:5" ht="30.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="276"/>
+      <c r="B2" s="223"/>
+      <c r="C2" s="223"/>
+      <c r="D2" s="223"/>
+      <c r="E2" s="223"/>
+    </row>
+    <row r="3" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A3" s="280" t="s">
+        <v>399</v>
+      </c>
+      <c r="B3" s="280"/>
+      <c r="C3" s="260" t="s">
+        <v>277</v>
+      </c>
+      <c r="D3" s="261"/>
+      <c r="E3" s="262"/>
+    </row>
+    <row r="4" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A4" s="281" t="s">
+        <v>400</v>
+      </c>
+      <c r="B4" s="281"/>
+      <c r="C4" s="260" t="s">
+        <v>443</v>
+      </c>
+      <c r="D4" s="261"/>
+      <c r="E4" s="262"/>
+    </row>
+    <row r="5" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A5" s="259" t="s">
+        <v>554</v>
+      </c>
+      <c r="B5" s="259"/>
+      <c r="C5" s="260" t="s">
+        <v>396</v>
+      </c>
+      <c r="D5" s="261"/>
+      <c r="E5" s="262"/>
+    </row>
+    <row r="6" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A6" s="230" t="s">
+        <v>583</v>
+      </c>
+      <c r="B6" s="232"/>
+      <c r="C6" s="260" t="s">
+        <v>397</v>
+      </c>
+      <c r="D6" s="261"/>
+      <c r="E6" s="262"/>
+    </row>
+    <row r="7" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A7" s="265" t="s">
+        <v>371</v>
+      </c>
+      <c r="B7" s="266"/>
+      <c r="C7" s="266"/>
+      <c r="D7" s="266"/>
+      <c r="E7" s="267"/>
+    </row>
+    <row r="8" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A8" s="275" t="s">
+        <v>6</v>
+      </c>
+      <c r="B8" s="275"/>
+      <c r="C8" s="275"/>
+      <c r="D8" s="275"/>
+      <c r="E8" s="275"/>
+    </row>
+    <row r="9" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A9" s="271" t="s">
+        <v>7</v>
+      </c>
+      <c r="B9" s="271"/>
+      <c r="C9" s="271"/>
+      <c r="D9" s="271"/>
+      <c r="E9" s="271"/>
+    </row>
+    <row r="10" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A10" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="B10" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D10" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E10" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A11" s="16" t="s">
+        <v>78</v>
+      </c>
+      <c r="B11" s="129" t="s">
+        <v>398</v>
+      </c>
+      <c r="C11" s="62">
+        <v>1</v>
+      </c>
+      <c r="D11" s="18">
+        <f>'[1]Referência Sorgo '!D7</f>
+        <v>650</v>
+      </c>
+      <c r="E11" s="18">
+        <f>C11*D11</f>
+        <v>650</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A12" s="16" t="s">
+        <v>212</v>
+      </c>
+      <c r="B12" s="55" t="s">
+        <v>14</v>
+      </c>
+      <c r="C12" s="62">
+        <v>0.3</v>
+      </c>
+      <c r="D12" s="23">
+        <f>'[1]Referência Sorgo '!D6</f>
+        <v>3637.15</v>
+      </c>
+      <c r="E12" s="18">
+        <f>C12*D12</f>
+        <v>1091.145</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A13" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="B13" s="45" t="str">
+        <f>'[1]Referencia Milho'!B15</f>
+        <v>L</v>
+      </c>
+      <c r="C13" s="188">
+        <f>'[1]Referencia Milho'!C15</f>
+        <v>1</v>
+      </c>
+      <c r="D13" s="46">
+        <f>'[1]Referência Sorgo '!D11</f>
+        <v>67.67</v>
+      </c>
+      <c r="E13" s="36">
+        <f t="shared" ref="E13:E21" si="0">C13*D13</f>
+        <v>67.67</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A14" s="16" t="s">
+        <v>29</v>
+      </c>
+      <c r="B14" s="45" t="str">
+        <f>'[1]Referencia Milho'!B17</f>
+        <v>L</v>
+      </c>
+      <c r="C14" s="188">
+        <f>'[1]Referencia Milho'!C17</f>
+        <v>1</v>
+      </c>
+      <c r="D14" s="46">
+        <f>'[1]Referência Sorgo '!D10</f>
+        <v>31.34375</v>
+      </c>
+      <c r="E14" s="36">
+        <f t="shared" si="0"/>
+        <v>31.34375</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A15" s="16" t="s">
+        <v>23</v>
+      </c>
+      <c r="B15" s="45">
+        <f>'[1]Referencia Milho'!B19</f>
+        <v>0</v>
+      </c>
+      <c r="C15" s="188">
+        <v>1</v>
+      </c>
+      <c r="D15" s="46">
+        <f>'[1]Referência Sorgo '!D17</f>
+        <v>25.002000000000002</v>
+      </c>
+      <c r="E15" s="36">
+        <f t="shared" si="0"/>
+        <v>25.002000000000002</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A16" s="16" t="s">
+        <v>142</v>
+      </c>
+      <c r="B16" s="45" t="str">
+        <f>'[1]Referencia Milho'!B20</f>
+        <v>L</v>
+      </c>
+      <c r="C16" s="188">
+        <f>'[1]Referencia Milho'!C20</f>
+        <v>0.15</v>
+      </c>
+      <c r="D16" s="46">
+        <f>'[1]Referência Sorgo '!D18</f>
+        <v>24.939999999999998</v>
+      </c>
+      <c r="E16" s="36">
+        <f t="shared" si="0"/>
+        <v>3.7409999999999997</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="16" t="s">
+        <v>32</v>
+      </c>
+      <c r="B17" s="45" t="str">
+        <f>'[1]Referencia Milho'!B24</f>
+        <v>L</v>
+      </c>
+      <c r="C17" s="188">
+        <v>0.2</v>
+      </c>
+      <c r="D17" s="46">
+        <f>'[1]Referência Sorgo '!D22</f>
+        <v>170.74166666666667</v>
+      </c>
+      <c r="E17" s="36">
+        <f t="shared" si="0"/>
+        <v>34.148333333333333</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A18" s="16" t="s">
+        <v>33</v>
+      </c>
+      <c r="B18" s="45" t="str">
+        <f>'[1]Referencia Milho'!B25</f>
+        <v>Kg</v>
+      </c>
+      <c r="C18" s="188">
+        <v>1</v>
+      </c>
+      <c r="D18" s="46">
+        <f>'[1]Referência Sorgo '!D23</f>
+        <v>39.5</v>
+      </c>
+      <c r="E18" s="36">
+        <f t="shared" si="0"/>
+        <v>39.5</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A19" s="16" t="s">
+        <v>500</v>
+      </c>
+      <c r="B19" s="45" t="s">
+        <v>60</v>
+      </c>
+      <c r="C19" s="189">
+        <v>0.2</v>
+      </c>
+      <c r="D19" s="18">
+        <f>'[1]LISTA INSUMOS 03-2026'!B6</f>
+        <v>4424.1000000000004</v>
+      </c>
+      <c r="E19" s="36">
+        <f t="shared" si="0"/>
+        <v>884.82000000000016</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A20" s="16" t="s">
+        <v>20</v>
+      </c>
+      <c r="B20" s="45" t="str">
+        <f>'[1]Referencia Milho'!B27</f>
+        <v>L</v>
+      </c>
+      <c r="C20" s="188">
+        <v>1</v>
+      </c>
+      <c r="D20" s="46">
+        <f>'[1]Referência Sorgo '!D25</f>
+        <v>53.883749999999999</v>
+      </c>
+      <c r="E20" s="36">
+        <f t="shared" si="0"/>
+        <v>53.883749999999999</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A21" s="16" t="s">
+        <v>142</v>
+      </c>
+      <c r="B21" s="45" t="str">
+        <f>'[1]Referencia Milho'!B29</f>
+        <v>Ton</v>
+      </c>
+      <c r="C21" s="188">
+        <f>'[1]Referencia Milho'!C29</f>
+        <v>0.22</v>
+      </c>
+      <c r="D21" s="46">
+        <f>'[1]Referência Sorgo '!D18</f>
+        <v>24.939999999999998</v>
+      </c>
+      <c r="E21" s="36">
+        <f t="shared" si="0"/>
+        <v>5.4867999999999997</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A22" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="B22" s="3"/>
+      <c r="C22" s="4"/>
+      <c r="D22" s="4"/>
+      <c r="E22" s="4">
+        <f>SUM(E11:E21)</f>
+        <v>2886.7406333333333</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A23" s="5" t="s">
+        <v>37</v>
+      </c>
+      <c r="B23" s="5"/>
+      <c r="C23" s="6"/>
+      <c r="D23" s="5"/>
+      <c r="E23" s="5"/>
+    </row>
+    <row r="24" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A24" s="7" t="s">
+        <v>271</v>
+      </c>
+      <c r="B24" s="7" t="s">
+        <v>112</v>
+      </c>
+      <c r="C24" s="8">
+        <v>3</v>
+      </c>
+      <c r="D24" s="137">
+        <v>140</v>
+      </c>
+      <c r="E24" s="9">
+        <f>C24*D24</f>
+        <v>420</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A25" s="7" t="s">
+        <v>360</v>
+      </c>
+      <c r="B25" s="7" t="s">
+        <v>112</v>
+      </c>
+      <c r="C25" s="8">
+        <v>2</v>
+      </c>
+      <c r="D25" s="137">
+        <v>140</v>
+      </c>
+      <c r="E25" s="9">
+        <f t="shared" ref="E25:E33" si="1">C25*D25</f>
+        <v>280</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A26" s="7" t="s">
+        <v>361</v>
+      </c>
+      <c r="B26" s="7" t="s">
+        <v>112</v>
+      </c>
+      <c r="C26" s="8">
+        <v>2</v>
+      </c>
+      <c r="D26" s="137">
+        <v>140</v>
+      </c>
+      <c r="E26" s="9">
+        <f t="shared" si="1"/>
+        <v>280</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A27" s="7" t="s">
+        <v>188</v>
+      </c>
+      <c r="B27" s="7" t="s">
+        <v>112</v>
+      </c>
+      <c r="C27" s="8">
+        <v>2</v>
+      </c>
+      <c r="D27" s="137">
+        <v>140</v>
+      </c>
+      <c r="E27" s="9">
+        <f t="shared" si="1"/>
+        <v>280</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A28" s="7" t="s">
+        <v>113</v>
+      </c>
+      <c r="B28" s="7" t="s">
+        <v>112</v>
+      </c>
+      <c r="C28" s="10">
+        <v>1.5</v>
+      </c>
+      <c r="D28" s="137">
+        <v>140</v>
+      </c>
+      <c r="E28" s="9">
+        <f>C28*D28</f>
+        <v>210</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A29" s="7" t="s">
+        <v>362</v>
+      </c>
+      <c r="B29" s="7" t="s">
+        <v>112</v>
+      </c>
+      <c r="C29" s="10">
+        <v>1.5</v>
+      </c>
+      <c r="D29" s="137">
+        <v>140</v>
+      </c>
+      <c r="E29" s="9">
+        <f t="shared" si="1"/>
+        <v>210</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A30" s="7" t="s">
+        <v>363</v>
+      </c>
+      <c r="B30" s="7" t="s">
+        <v>112</v>
+      </c>
+      <c r="C30" s="10">
+        <v>1.5</v>
+      </c>
+      <c r="D30" s="137">
+        <v>140</v>
+      </c>
+      <c r="E30" s="9">
+        <f t="shared" si="1"/>
+        <v>210</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A31" s="7" t="s">
+        <v>364</v>
+      </c>
+      <c r="B31" s="7" t="s">
+        <v>112</v>
+      </c>
+      <c r="C31" s="10">
+        <v>1.5</v>
+      </c>
+      <c r="D31" s="137">
+        <v>140</v>
+      </c>
+      <c r="E31" s="9">
+        <f t="shared" si="1"/>
+        <v>210</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A32" s="7" t="s">
+        <v>365</v>
+      </c>
+      <c r="B32" s="7" t="s">
+        <v>112</v>
+      </c>
+      <c r="C32" s="10">
+        <v>1.5</v>
+      </c>
+      <c r="D32" s="137">
+        <v>140</v>
+      </c>
+      <c r="E32" s="9">
+        <f t="shared" si="1"/>
+        <v>210</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A33" s="7" t="s">
+        <v>366</v>
+      </c>
+      <c r="B33" s="7" t="s">
+        <v>112</v>
+      </c>
+      <c r="C33" s="10">
+        <v>2</v>
+      </c>
+      <c r="D33" s="137">
+        <v>140</v>
+      </c>
+      <c r="E33" s="9">
+        <f t="shared" si="1"/>
+        <v>280</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A34" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="B34" s="3"/>
+      <c r="C34" s="4"/>
+      <c r="D34" s="4"/>
+      <c r="E34" s="4">
+        <f>SUM(E24:E33)</f>
+        <v>2590</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A35" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="B35" s="5"/>
+      <c r="C35" s="6"/>
+      <c r="D35" s="5"/>
+      <c r="E35" s="5"/>
+    </row>
+    <row r="36" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A36" s="7" t="s">
+        <v>272</v>
+      </c>
+      <c r="B36" s="7" t="s">
+        <v>112</v>
+      </c>
+      <c r="C36" s="10">
+        <v>1</v>
+      </c>
+      <c r="D36" s="9">
+        <v>430</v>
+      </c>
+      <c r="E36" s="9">
+        <f>C36*D36</f>
+        <v>430</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A37" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="B37" s="3"/>
+      <c r="C37" s="4"/>
+      <c r="D37" s="4"/>
+      <c r="E37" s="4">
+        <f>E36</f>
+        <v>430</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A38" s="11" t="s">
+        <v>52</v>
+      </c>
+      <c r="B38" s="11"/>
+      <c r="C38" s="12"/>
+      <c r="D38" s="11"/>
+      <c r="E38" s="128">
+        <f>SUM(E22,E34,E37)</f>
+        <v>5906.7406333333329</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A39" s="13"/>
+      <c r="B39" s="13"/>
+      <c r="C39" s="13"/>
+      <c r="D39" s="13"/>
+      <c r="E39" s="13"/>
+    </row>
+    <row r="40" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A40" s="13"/>
+      <c r="B40" s="13"/>
+      <c r="C40" s="13"/>
+      <c r="D40" s="13"/>
+      <c r="E40" s="13"/>
+    </row>
+    <row r="41" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A41" s="235" t="s">
+        <v>53</v>
+      </c>
+      <c r="B41" s="236"/>
+      <c r="C41" s="13"/>
+      <c r="D41" s="13"/>
+      <c r="E41" s="13"/>
+    </row>
+    <row r="42" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A42" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="B42" s="25">
+        <f>E22</f>
+        <v>2886.7406333333333</v>
+      </c>
+      <c r="C42" s="13"/>
+      <c r="D42" s="13"/>
+      <c r="E42" s="13"/>
+    </row>
+    <row r="43" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A43" s="22" t="s">
+        <v>37</v>
+      </c>
+      <c r="B43" s="25">
+        <f>E34</f>
+        <v>2590</v>
+      </c>
+      <c r="C43" s="13"/>
+      <c r="D43" s="13"/>
+      <c r="E43" s="13"/>
+    </row>
+    <row r="44" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A44" s="22" t="s">
+        <v>46</v>
+      </c>
+      <c r="B44" s="25">
+        <f>E37</f>
+        <v>430</v>
+      </c>
+      <c r="C44" s="13"/>
+      <c r="D44" s="13"/>
+      <c r="E44" s="13"/>
+    </row>
+    <row r="45" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A45" s="14" t="s">
+        <v>65</v>
+      </c>
+      <c r="B45" s="26">
+        <f>E38</f>
+        <v>5906.7406333333329</v>
+      </c>
+      <c r="C45" s="13"/>
+      <c r="D45" s="13"/>
+      <c r="E45" s="13"/>
+    </row>
+    <row r="46" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A46" s="13"/>
+      <c r="B46" s="13"/>
+      <c r="C46" s="13"/>
+      <c r="D46" s="13"/>
+      <c r="E46" s="13"/>
+    </row>
+    <row r="47" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A47" s="13"/>
+      <c r="B47" s="13"/>
+      <c r="C47" s="13"/>
+      <c r="D47" s="13"/>
+      <c r="E47" s="13"/>
+    </row>
+    <row r="48" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A48" s="221" t="s">
+        <v>556</v>
+      </c>
+      <c r="B48" s="221"/>
+      <c r="C48" s="237"/>
+      <c r="D48" s="237"/>
+      <c r="E48" s="13"/>
+    </row>
+    <row r="49" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A49" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="B49" s="13"/>
+      <c r="C49" s="13"/>
+      <c r="D49" s="13"/>
+      <c r="E49" s="13"/>
+    </row>
+    <row r="50" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A50" s="237" t="s">
+        <v>55</v>
+      </c>
+      <c r="B50" s="237"/>
+      <c r="C50" s="237"/>
+      <c r="D50" s="237"/>
+      <c r="E50" s="13"/>
+    </row>
+    <row r="51" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A51" s="237" t="s">
+        <v>56</v>
+      </c>
+      <c r="B51" s="237"/>
+      <c r="C51" s="98"/>
+      <c r="D51" s="98"/>
+      <c r="E51" s="13"/>
+    </row>
+    <row r="52" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A52" s="237" t="s">
+        <v>57</v>
+      </c>
+      <c r="B52" s="237"/>
+      <c r="C52" s="237"/>
+      <c r="D52" s="237"/>
+      <c r="E52" s="13"/>
+    </row>
+    <row r="53" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A53" s="237" t="s">
+        <v>58</v>
+      </c>
+      <c r="B53" s="237"/>
+      <c r="C53" s="237"/>
+      <c r="D53" s="237"/>
+      <c r="E53" s="13"/>
+    </row>
+    <row r="54" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A54" s="237" t="s">
+        <v>58</v>
+      </c>
+      <c r="B54" s="237"/>
+      <c r="C54" s="237"/>
+      <c r="D54" s="237"/>
+      <c r="E54" s="13"/>
+    </row>
+  </sheetData>
+  <mergeCells count="25">
+    <mergeCell ref="A41:B41"/>
+    <mergeCell ref="A48:B48"/>
+    <mergeCell ref="C48:D48"/>
+    <mergeCell ref="A50:B50"/>
+    <mergeCell ref="C50:D50"/>
+    <mergeCell ref="A9:E9"/>
+    <mergeCell ref="A1:A2"/>
+    <mergeCell ref="B1:E2"/>
+    <mergeCell ref="A3:B3"/>
+    <mergeCell ref="C3:E3"/>
+    <mergeCell ref="A4:B4"/>
+    <mergeCell ref="C4:E4"/>
+    <mergeCell ref="C5:E5"/>
+    <mergeCell ref="C6:E6"/>
+    <mergeCell ref="A7:E7"/>
+    <mergeCell ref="A8:E8"/>
+    <mergeCell ref="A6:B6"/>
+    <mergeCell ref="A5:B5"/>
+    <mergeCell ref="A51:B51"/>
+    <mergeCell ref="A52:B52"/>
+    <mergeCell ref="A54:B54"/>
+    <mergeCell ref="C54:D54"/>
+    <mergeCell ref="A53:B53"/>
+    <mergeCell ref="C53:D53"/>
+    <mergeCell ref="C52:D52"/>
+  </mergeCells>
+  <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
+  <pageSetup paperSize="9" orientation="portrait" horizontalDpi="0" verticalDpi="0" r:id="rId1"/>
+  <drawing r:id="rId2"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet27.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{391130EB-EEE3-4FD3-8057-920DF7DC2436}">
+  <dimension ref="A1:E56"/>
+  <sheetViews>
+    <sheetView topLeftCell="A37" workbookViewId="0">
+      <selection sqref="A1:E58"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <cols>
+    <col min="1" max="1" width="38.44140625" customWidth="1"/>
+    <col min="2" max="2" width="13.6640625" customWidth="1"/>
+    <col min="3" max="3" width="14.5546875" customWidth="1"/>
+    <col min="4" max="4" width="13.44140625" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="12.6640625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="276"/>
+      <c r="B1" s="223" t="s">
+        <v>0</v>
+      </c>
+      <c r="C1" s="223"/>
+      <c r="D1" s="223"/>
+      <c r="E1" s="223"/>
+    </row>
+    <row r="2" spans="1:5" ht="33.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="276"/>
+      <c r="B2" s="223"/>
+      <c r="C2" s="223"/>
+      <c r="D2" s="223"/>
+      <c r="E2" s="223"/>
+    </row>
+    <row r="3" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A3" s="280" t="s">
+        <v>444</v>
+      </c>
+      <c r="B3" s="280"/>
+      <c r="C3" s="260" t="s">
+        <v>277</v>
+      </c>
+      <c r="D3" s="261"/>
+      <c r="E3" s="262"/>
+    </row>
+    <row r="4" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A4" s="281" t="s">
+        <v>400</v>
+      </c>
+      <c r="B4" s="281"/>
+      <c r="C4" s="260" t="s">
+        <v>502</v>
+      </c>
+      <c r="D4" s="261"/>
+      <c r="E4" s="262"/>
+    </row>
+    <row r="5" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A5" s="259" t="s">
+        <v>554</v>
+      </c>
+      <c r="B5" s="259"/>
+      <c r="C5" s="260" t="s">
+        <v>396</v>
+      </c>
+      <c r="D5" s="261"/>
+      <c r="E5" s="262"/>
+    </row>
+    <row r="6" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A6" s="230" t="s">
+        <v>584</v>
+      </c>
+      <c r="B6" s="232"/>
+      <c r="C6" s="260" t="s">
+        <v>397</v>
+      </c>
+      <c r="D6" s="261"/>
+      <c r="E6" s="262"/>
+    </row>
+    <row r="7" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A7" s="265" t="s">
+        <v>497</v>
+      </c>
+      <c r="B7" s="266"/>
+      <c r="C7" s="266"/>
+      <c r="D7" s="266"/>
+      <c r="E7" s="267"/>
+    </row>
+    <row r="8" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A8" s="275" t="s">
+        <v>6</v>
+      </c>
+      <c r="B8" s="275"/>
+      <c r="C8" s="275"/>
+      <c r="D8" s="275"/>
+      <c r="E8" s="275"/>
+    </row>
+    <row r="9" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A9" s="271" t="s">
+        <v>7</v>
+      </c>
+      <c r="B9" s="271"/>
+      <c r="C9" s="271"/>
+      <c r="D9" s="271"/>
+      <c r="E9" s="271"/>
+    </row>
+    <row r="10" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A10" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="B10" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D10" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E10" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A11" s="16" t="s">
+        <v>78</v>
+      </c>
+      <c r="B11" s="129" t="s">
+        <v>398</v>
+      </c>
+      <c r="C11" s="62">
+        <v>1</v>
+      </c>
+      <c r="D11" s="18">
+        <f>'[1]Referência Sorgo '!D7</f>
+        <v>650</v>
+      </c>
+      <c r="E11" s="18">
+        <f>C11*D11</f>
+        <v>650</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A12" s="16" t="s">
+        <v>212</v>
+      </c>
+      <c r="B12" s="55" t="s">
+        <v>14</v>
+      </c>
+      <c r="C12" s="62">
+        <v>0.4</v>
+      </c>
+      <c r="D12" s="23">
+        <f>'[1]Referência Sorgo '!D6</f>
+        <v>3637.15</v>
+      </c>
+      <c r="E12" s="18">
+        <f>C12*D12</f>
+        <v>1454.8600000000001</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A13" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="B13" s="45" t="str">
+        <f>'[1]Referencia Milho'!B15</f>
+        <v>L</v>
+      </c>
+      <c r="C13" s="35">
+        <f>'[1]Referencia Milho'!C15</f>
+        <v>1</v>
+      </c>
+      <c r="D13" s="46">
+        <f>'[1]Referência Sorgo '!D11</f>
+        <v>67.67</v>
+      </c>
+      <c r="E13" s="36">
+        <f t="shared" ref="E13:E24" si="0">C13*D13</f>
+        <v>67.67</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A14" s="16" t="s">
+        <v>29</v>
+      </c>
+      <c r="B14" s="45" t="str">
+        <f>'[1]Referencia Milho'!B17</f>
+        <v>L</v>
+      </c>
+      <c r="C14" s="35">
+        <f>'[1]Referencia Milho'!C17</f>
+        <v>1</v>
+      </c>
+      <c r="D14" s="46">
+        <f>'[1]Referência Sorgo '!D10</f>
+        <v>31.34375</v>
+      </c>
+      <c r="E14" s="36">
+        <f t="shared" si="0"/>
+        <v>31.34375</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A15" s="16" t="s">
+        <v>22</v>
+      </c>
+      <c r="B15" s="45" t="str">
+        <f>'[1]Referencia Milho'!B18</f>
+        <v>L</v>
+      </c>
+      <c r="C15" s="35">
+        <f>'[1]Referencia Milho'!C18</f>
+        <v>0.1</v>
+      </c>
+      <c r="D15" s="46">
+        <f>'[1]Referência Sorgo '!D16</f>
+        <v>133.47499999999999</v>
+      </c>
+      <c r="E15" s="36">
+        <f t="shared" si="0"/>
+        <v>13.3475</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="16" t="s">
+        <v>23</v>
+      </c>
+      <c r="B16" s="45">
+        <f>'[1]Referencia Milho'!B19</f>
+        <v>0</v>
+      </c>
+      <c r="C16" s="35">
+        <f>'[1]Referencia Milho'!C19</f>
+        <v>0.4</v>
+      </c>
+      <c r="D16" s="46">
+        <f>'[1]Referência Sorgo '!D17</f>
+        <v>25.002000000000002</v>
+      </c>
+      <c r="E16" s="36">
+        <f t="shared" si="0"/>
+        <v>10.000800000000002</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A17" s="16" t="s">
+        <v>142</v>
+      </c>
+      <c r="B17" s="45" t="str">
+        <f>'[1]Referencia Milho'!B20</f>
+        <v>L</v>
+      </c>
+      <c r="C17" s="35">
+        <f>'[1]Referencia Milho'!C20</f>
+        <v>0.15</v>
+      </c>
+      <c r="D17" s="46">
+        <f>'[1]Referência Sorgo '!D18</f>
+        <v>24.939999999999998</v>
+      </c>
+      <c r="E17" s="36">
+        <f t="shared" si="0"/>
+        <v>3.7409999999999997</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A18" s="16" t="s">
+        <v>25</v>
+      </c>
+      <c r="B18" s="45" t="str">
+        <f>'[1]Referencia Milho'!B23</f>
+        <v>L</v>
+      </c>
+      <c r="C18" s="35">
+        <f>'[1]Referencia Milho'!C23</f>
+        <v>1</v>
+      </c>
+      <c r="D18" s="46">
+        <f>'[1]Referência Sorgo '!D21</f>
+        <v>261.87</v>
+      </c>
+      <c r="E18" s="36">
+        <f t="shared" si="0"/>
+        <v>261.87</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A19" s="16" t="s">
+        <v>32</v>
+      </c>
+      <c r="B19" s="45" t="str">
+        <f>'[1]Referencia Milho'!B24</f>
+        <v>L</v>
+      </c>
+      <c r="C19" s="35">
+        <v>0.5</v>
+      </c>
+      <c r="D19" s="46">
+        <f>'[1]Referência Sorgo '!D22</f>
+        <v>170.74166666666667</v>
+      </c>
+      <c r="E19" s="36">
+        <f t="shared" si="0"/>
+        <v>85.370833333333337</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A20" s="16" t="s">
+        <v>500</v>
+      </c>
+      <c r="B20" s="45" t="s">
+        <v>60</v>
+      </c>
+      <c r="C20" s="189">
+        <v>0.2</v>
+      </c>
+      <c r="D20" s="18">
+        <f>'[1]LISTA INSUMOS 03-2026'!B7</f>
+        <v>4755.7460000000001</v>
+      </c>
+      <c r="E20" s="36">
+        <f t="shared" si="0"/>
+        <v>951.14920000000006</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A21" s="16" t="s">
+        <v>501</v>
+      </c>
+      <c r="B21" s="45" t="s">
+        <v>60</v>
+      </c>
+      <c r="C21" s="189">
+        <v>0.2</v>
+      </c>
+      <c r="D21" s="18">
+        <v>2519.2600000000002</v>
+      </c>
+      <c r="E21" s="36">
+        <f t="shared" si="0"/>
+        <v>503.85200000000009</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A22" s="16" t="s">
+        <v>33</v>
+      </c>
+      <c r="B22" s="45" t="str">
+        <f>'[1]Referencia Milho'!B25</f>
+        <v>Kg</v>
+      </c>
+      <c r="C22" s="35">
+        <v>1</v>
+      </c>
+      <c r="D22" s="46">
+        <f>'[1]Referência Sorgo '!D23</f>
+        <v>39.5</v>
+      </c>
+      <c r="E22" s="36">
+        <f t="shared" si="0"/>
+        <v>39.5</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A23" s="16" t="s">
+        <v>20</v>
+      </c>
+      <c r="B23" s="45" t="str">
+        <f>'[1]Referencia Milho'!B27</f>
+        <v>L</v>
+      </c>
+      <c r="C23" s="35">
+        <f>'[1]Referencia Milho'!C27</f>
+        <v>0.1</v>
+      </c>
+      <c r="D23" s="46">
+        <f>'[1]Referência Sorgo '!D25</f>
+        <v>53.883749999999999</v>
+      </c>
+      <c r="E23" s="36">
+        <f t="shared" si="0"/>
+        <v>5.3883749999999999</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A24" s="16" t="s">
+        <v>142</v>
+      </c>
+      <c r="B24" s="45" t="str">
+        <f>'[1]Referencia Milho'!B29</f>
+        <v>Ton</v>
+      </c>
+      <c r="C24" s="35">
+        <f>'[1]Referencia Milho'!C29</f>
+        <v>0.22</v>
+      </c>
+      <c r="D24" s="46">
+        <f>'[1]Referência Sorgo '!D18</f>
+        <v>24.939999999999998</v>
+      </c>
+      <c r="E24" s="36">
+        <f t="shared" si="0"/>
+        <v>5.4867999999999997</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A25" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="B25" s="3"/>
+      <c r="C25" s="4"/>
+      <c r="D25" s="4"/>
+      <c r="E25" s="4">
+        <f>SUM(E11:E24)</f>
+        <v>4083.5802583333334</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A26" s="5" t="s">
+        <v>37</v>
+      </c>
+      <c r="B26" s="5"/>
+      <c r="C26" s="6"/>
+      <c r="D26" s="5"/>
+      <c r="E26" s="5"/>
+    </row>
+    <row r="27" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A27" s="7" t="s">
+        <v>271</v>
+      </c>
+      <c r="B27" s="7" t="s">
+        <v>112</v>
+      </c>
+      <c r="C27" s="8">
+        <v>3</v>
+      </c>
+      <c r="D27" s="137">
+        <v>140</v>
+      </c>
+      <c r="E27" s="9">
+        <f>C27*D27</f>
+        <v>420</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A28" s="7" t="s">
+        <v>360</v>
+      </c>
+      <c r="B28" s="7" t="s">
+        <v>112</v>
+      </c>
+      <c r="C28" s="8">
+        <v>2</v>
+      </c>
+      <c r="D28" s="137">
+        <v>140</v>
+      </c>
+      <c r="E28" s="9">
+        <f t="shared" ref="E28:E36" si="1">C28*D28</f>
+        <v>280</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A29" s="7" t="s">
+        <v>361</v>
+      </c>
+      <c r="B29" s="7" t="s">
+        <v>112</v>
+      </c>
+      <c r="C29" s="8">
+        <v>3</v>
+      </c>
+      <c r="D29" s="137">
+        <v>140</v>
+      </c>
+      <c r="E29" s="9">
+        <f t="shared" si="1"/>
+        <v>420</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A30" s="7" t="s">
+        <v>188</v>
+      </c>
+      <c r="B30" s="7" t="s">
+        <v>112</v>
+      </c>
+      <c r="C30" s="8">
+        <v>2</v>
+      </c>
+      <c r="D30" s="137">
+        <v>140</v>
+      </c>
+      <c r="E30" s="9">
+        <f t="shared" si="1"/>
+        <v>280</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A31" s="7" t="s">
+        <v>113</v>
+      </c>
+      <c r="B31" s="7" t="s">
+        <v>112</v>
+      </c>
+      <c r="C31" s="10">
+        <v>1.5</v>
+      </c>
+      <c r="D31" s="137">
+        <v>140</v>
+      </c>
+      <c r="E31" s="9">
+        <f t="shared" si="1"/>
+        <v>210</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A32" s="7" t="s">
+        <v>362</v>
+      </c>
+      <c r="B32" s="7" t="s">
+        <v>112</v>
+      </c>
+      <c r="C32" s="10">
+        <v>1.5</v>
+      </c>
+      <c r="D32" s="137">
+        <v>140</v>
+      </c>
+      <c r="E32" s="9">
+        <f t="shared" si="1"/>
+        <v>210</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A33" s="7" t="s">
+        <v>363</v>
+      </c>
+      <c r="B33" s="7" t="s">
+        <v>112</v>
+      </c>
+      <c r="C33" s="10">
+        <v>1.5</v>
+      </c>
+      <c r="D33" s="137">
+        <v>140</v>
+      </c>
+      <c r="E33" s="9">
+        <f t="shared" si="1"/>
+        <v>210</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A34" s="7" t="s">
+        <v>364</v>
+      </c>
+      <c r="B34" s="7" t="s">
+        <v>112</v>
+      </c>
+      <c r="C34" s="10">
+        <v>1.5</v>
+      </c>
+      <c r="D34" s="137">
+        <v>140</v>
+      </c>
+      <c r="E34" s="9">
+        <f t="shared" si="1"/>
+        <v>210</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A35" s="7" t="s">
+        <v>365</v>
+      </c>
+      <c r="B35" s="7" t="s">
+        <v>112</v>
+      </c>
+      <c r="C35" s="10">
+        <v>1.5</v>
+      </c>
+      <c r="D35" s="137">
+        <v>140</v>
+      </c>
+      <c r="E35" s="9">
+        <f t="shared" si="1"/>
+        <v>210</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A36" s="7" t="s">
+        <v>366</v>
+      </c>
+      <c r="B36" s="7" t="s">
+        <v>112</v>
+      </c>
+      <c r="C36" s="10">
+        <v>2</v>
+      </c>
+      <c r="D36" s="137">
+        <v>140</v>
+      </c>
+      <c r="E36" s="9">
+        <f t="shared" si="1"/>
+        <v>280</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A37" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="B37" s="3"/>
+      <c r="C37" s="4"/>
+      <c r="D37" s="4"/>
+      <c r="E37" s="4">
+        <f>SUM(E27:E36)</f>
+        <v>2730</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A38" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="B38" s="5"/>
+      <c r="C38" s="6"/>
+      <c r="D38" s="5"/>
+      <c r="E38" s="5"/>
+    </row>
+    <row r="39" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A39" s="7" t="s">
+        <v>272</v>
+      </c>
+      <c r="B39" s="7" t="s">
+        <v>112</v>
+      </c>
+      <c r="C39" s="10">
+        <v>1.5</v>
+      </c>
+      <c r="D39" s="9">
+        <v>430</v>
+      </c>
+      <c r="E39" s="9">
+        <f>C39*D39</f>
+        <v>645</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A40" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="B40" s="3"/>
+      <c r="C40" s="4"/>
+      <c r="D40" s="4"/>
+      <c r="E40" s="4">
+        <f>E39</f>
+        <v>645</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A41" s="11" t="s">
+        <v>52</v>
+      </c>
+      <c r="B41" s="11"/>
+      <c r="C41" s="12"/>
+      <c r="D41" s="11"/>
+      <c r="E41" s="128">
+        <f>SUM(E25,E37,E40)</f>
+        <v>7458.5802583333334</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A42" s="13"/>
+      <c r="B42" s="13"/>
+      <c r="C42" s="13"/>
+      <c r="D42" s="13"/>
+      <c r="E42" s="13"/>
+    </row>
+    <row r="43" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A43" s="13"/>
+      <c r="B43" s="13"/>
+      <c r="C43" s="13"/>
+      <c r="D43" s="13"/>
+      <c r="E43" s="13"/>
+    </row>
+    <row r="44" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A44" s="235" t="s">
+        <v>53</v>
+      </c>
+      <c r="B44" s="236"/>
+      <c r="C44" s="13"/>
+      <c r="D44" s="13"/>
+      <c r="E44" s="13"/>
+    </row>
+    <row r="45" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A45" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="B45" s="25">
+        <f>E25</f>
+        <v>4083.5802583333334</v>
+      </c>
+      <c r="C45" s="13"/>
+      <c r="D45" s="13"/>
+      <c r="E45" s="13"/>
+    </row>
+    <row r="46" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A46" s="22" t="s">
+        <v>37</v>
+      </c>
+      <c r="B46" s="25">
+        <f>E37</f>
+        <v>2730</v>
+      </c>
+      <c r="C46" s="13"/>
+      <c r="D46" s="13"/>
+      <c r="E46" s="13"/>
+    </row>
+    <row r="47" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A47" s="22" t="s">
+        <v>46</v>
+      </c>
+      <c r="B47" s="25">
+        <f>E40</f>
+        <v>645</v>
+      </c>
+      <c r="C47" s="13"/>
+      <c r="D47" s="13"/>
+      <c r="E47" s="13"/>
+    </row>
+    <row r="48" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A48" s="14" t="s">
+        <v>65</v>
+      </c>
+      <c r="B48" s="26">
+        <f>E41</f>
+        <v>7458.5802583333334</v>
+      </c>
+      <c r="C48" s="13"/>
+      <c r="D48" s="13"/>
+      <c r="E48" s="13"/>
+    </row>
+    <row r="49" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A49" s="13"/>
+      <c r="B49" s="13"/>
+      <c r="C49" s="13"/>
+      <c r="D49" s="13"/>
+      <c r="E49" s="13"/>
+    </row>
+    <row r="50" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A50" s="13"/>
+      <c r="B50" s="13"/>
+      <c r="C50" s="13"/>
+      <c r="D50" s="13"/>
+      <c r="E50" s="13"/>
+    </row>
+    <row r="51" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A51" s="221" t="s">
+        <v>556</v>
+      </c>
+      <c r="B51" s="221"/>
+      <c r="C51" s="237"/>
+      <c r="D51" s="237"/>
+      <c r="E51" s="13"/>
+    </row>
+    <row r="52" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A52" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="B52" s="13"/>
+      <c r="C52" s="13"/>
+      <c r="D52" s="13"/>
+      <c r="E52" s="13"/>
+    </row>
+    <row r="53" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A53" s="237" t="s">
+        <v>55</v>
+      </c>
+      <c r="B53" s="237"/>
+      <c r="C53" s="237"/>
+      <c r="D53" s="237"/>
+      <c r="E53" s="13"/>
+    </row>
+    <row r="54" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A54" s="237" t="s">
+        <v>56</v>
+      </c>
+      <c r="B54" s="237"/>
+      <c r="C54" s="98"/>
+      <c r="D54" s="98"/>
+      <c r="E54" s="13"/>
+    </row>
+    <row r="55" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A55" s="237" t="s">
+        <v>57</v>
+      </c>
+      <c r="B55" s="237"/>
+      <c r="C55" s="237"/>
+      <c r="D55" s="237"/>
+      <c r="E55" s="13"/>
+    </row>
+    <row r="56" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A56" s="237" t="s">
+        <v>58</v>
+      </c>
+      <c r="B56" s="237"/>
+      <c r="C56" s="237"/>
+      <c r="D56" s="237"/>
+      <c r="E56" s="13"/>
+    </row>
+  </sheetData>
+  <mergeCells count="23">
+    <mergeCell ref="A9:E9"/>
+    <mergeCell ref="A1:A2"/>
+    <mergeCell ref="B1:E2"/>
+    <mergeCell ref="A3:B3"/>
+    <mergeCell ref="C3:E3"/>
+    <mergeCell ref="A4:B4"/>
+    <mergeCell ref="C4:E4"/>
+    <mergeCell ref="A5:B5"/>
+    <mergeCell ref="C5:E5"/>
+    <mergeCell ref="C6:E6"/>
+    <mergeCell ref="A7:E7"/>
+    <mergeCell ref="A8:E8"/>
+    <mergeCell ref="A6:B6"/>
+    <mergeCell ref="A55:B55"/>
+    <mergeCell ref="A56:B56"/>
+    <mergeCell ref="C56:D56"/>
+    <mergeCell ref="C55:D55"/>
+    <mergeCell ref="A54:B54"/>
+    <mergeCell ref="A44:B44"/>
+    <mergeCell ref="A51:B51"/>
+    <mergeCell ref="C51:D51"/>
+    <mergeCell ref="A53:B53"/>
+    <mergeCell ref="C53:D53"/>
+  </mergeCells>
+  <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
+  <pageSetup paperSize="9" orientation="portrait" horizontalDpi="0" verticalDpi="0" r:id="rId1"/>
+  <drawing r:id="rId2"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet28.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B8EBA8AB-BA60-4F2E-9D49-99658921A571}">
+  <dimension ref="A1:E56"/>
+  <sheetViews>
+    <sheetView topLeftCell="A33" workbookViewId="0">
+      <selection sqref="A1:E54"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <cols>
+    <col min="1" max="1" width="36.6640625" customWidth="1"/>
+    <col min="2" max="2" width="13.44140625" customWidth="1"/>
+    <col min="3" max="3" width="13.88671875" customWidth="1"/>
+    <col min="4" max="5" width="14.33203125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="276"/>
+      <c r="B1" s="223" t="s">
+        <v>0</v>
+      </c>
+      <c r="C1" s="223"/>
+      <c r="D1" s="223"/>
+      <c r="E1" s="223"/>
+    </row>
+    <row r="2" spans="1:5" ht="27" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="276"/>
+      <c r="B2" s="223"/>
+      <c r="C2" s="223"/>
+      <c r="D2" s="223"/>
+      <c r="E2" s="223"/>
+    </row>
+    <row r="3" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A3" s="280" t="s">
+        <v>210</v>
+      </c>
+      <c r="B3" s="280"/>
+      <c r="C3" s="260" t="s">
+        <v>395</v>
+      </c>
+      <c r="D3" s="261"/>
+      <c r="E3" s="262"/>
+    </row>
+    <row r="4" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A4" s="281" t="s">
+        <v>263</v>
+      </c>
+      <c r="B4" s="281"/>
+      <c r="C4" s="260" t="s">
+        <v>522</v>
+      </c>
+      <c r="D4" s="261"/>
+      <c r="E4" s="262"/>
+    </row>
+    <row r="5" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A5" s="259" t="s">
+        <v>554</v>
+      </c>
+      <c r="B5" s="259"/>
+      <c r="C5" s="260" t="s">
+        <v>269</v>
+      </c>
+      <c r="D5" s="261"/>
+      <c r="E5" s="262"/>
+    </row>
+    <row r="6" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A6" s="230" t="s">
+        <v>585</v>
+      </c>
+      <c r="B6" s="232"/>
+      <c r="C6" s="260" t="s">
+        <v>270</v>
+      </c>
+      <c r="D6" s="261"/>
+      <c r="E6" s="262"/>
+    </row>
+    <row r="7" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A7" s="265" t="s">
+        <v>386</v>
+      </c>
+      <c r="B7" s="266"/>
+      <c r="C7" s="266"/>
+      <c r="D7" s="266"/>
+      <c r="E7" s="267"/>
+    </row>
+    <row r="8" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A8" s="275" t="s">
+        <v>6</v>
+      </c>
+      <c r="B8" s="275"/>
+      <c r="C8" s="275"/>
+      <c r="D8" s="275"/>
+      <c r="E8" s="275"/>
+    </row>
+    <row r="9" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A9" s="271" t="s">
+        <v>7</v>
+      </c>
+      <c r="B9" s="271"/>
+      <c r="C9" s="271"/>
+      <c r="D9" s="271"/>
+      <c r="E9" s="271"/>
+    </row>
+    <row r="10" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A10" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="B10" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="C10" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D10" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E10" s="2" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A11" s="16" t="s">
+        <v>78</v>
+      </c>
+      <c r="B11" s="55" t="s">
+        <v>79</v>
+      </c>
+      <c r="C11" s="62">
+        <f>'[1]Referência Batata'!C6</f>
+        <v>5000</v>
+      </c>
+      <c r="D11" s="18">
+        <f>'[1]Referência Batata'!D6</f>
+        <v>7</v>
+      </c>
+      <c r="E11" s="18">
+        <f>C11*D11</f>
+        <v>35000</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A12" s="16" t="s">
+        <v>212</v>
+      </c>
+      <c r="B12" s="55" t="s">
+        <v>14</v>
+      </c>
+      <c r="C12" s="62">
+        <v>1</v>
+      </c>
+      <c r="D12" s="23">
+        <f>'[1]Referência Batata'!D7</f>
+        <v>4755.7460000000001</v>
+      </c>
+      <c r="E12" s="18">
+        <f t="shared" ref="E12:E21" si="0">C12*D12</f>
+        <v>4755.7460000000001</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A13" s="16" t="s">
+        <v>213</v>
+      </c>
+      <c r="B13" s="55" t="s">
+        <v>14</v>
+      </c>
+      <c r="C13" s="62">
+        <f>'[1]Referência Batata'!C8</f>
+        <v>0.8</v>
+      </c>
+      <c r="D13" s="23">
+        <f>'[1]Referência Batata'!D8</f>
+        <v>3637.15</v>
+      </c>
+      <c r="E13" s="18">
+        <f t="shared" si="0"/>
+        <v>2909.7200000000003</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A14" s="16" t="s">
+        <v>214</v>
+      </c>
+      <c r="B14" s="55" t="s">
+        <v>14</v>
+      </c>
+      <c r="C14" s="62">
+        <f>'[1]Referência Batata'!C9</f>
+        <v>1</v>
+      </c>
+      <c r="D14" s="23">
+        <f>'[1]Referência Batata'!D9</f>
+        <v>3200.94</v>
+      </c>
+      <c r="E14" s="18">
+        <f t="shared" si="0"/>
+        <v>3200.94</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A15" s="16" t="s">
+        <v>29</v>
+      </c>
+      <c r="B15" s="45" t="s">
+        <v>17</v>
+      </c>
+      <c r="C15" s="62">
+        <f>'[1]Referência Batata'!C10</f>
+        <v>2</v>
+      </c>
+      <c r="D15" s="23">
+        <f>'[1]Referência Batata'!D10</f>
+        <v>25.5</v>
+      </c>
+      <c r="E15" s="46">
+        <f t="shared" si="0"/>
+        <v>51</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A16" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="B16" s="45" t="s">
+        <v>17</v>
+      </c>
+      <c r="C16" s="62">
+        <f>'[1]Referência Batata'!C11</f>
+        <v>0.8</v>
+      </c>
+      <c r="D16" s="23">
+        <f>'[1]Referência Batata'!D11</f>
+        <v>121.04285714285713</v>
+      </c>
+      <c r="E16" s="18">
+        <f t="shared" si="0"/>
+        <v>96.834285714285713</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A17" s="16" t="s">
+        <v>16</v>
+      </c>
+      <c r="B17" s="45" t="s">
+        <v>17</v>
+      </c>
+      <c r="C17" s="62">
+        <f>'[1]Referência Batata'!C12</f>
+        <v>1</v>
+      </c>
+      <c r="D17" s="23">
+        <f>'[1]Referência Batata'!D12</f>
+        <v>59.272499999999994</v>
+      </c>
+      <c r="E17" s="18">
+        <f t="shared" si="0"/>
+        <v>59.272499999999994</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A18" s="16" t="s">
+        <v>18</v>
+      </c>
+      <c r="B18" s="45" t="s">
+        <v>17</v>
+      </c>
+      <c r="C18" s="62">
+        <f>'[1]Referência Batata'!C13</f>
+        <v>0.2</v>
+      </c>
+      <c r="D18" s="23">
+        <f>'[1]Referência Batata'!D13</f>
+        <v>190.41249999999999</v>
+      </c>
+      <c r="E18" s="18">
+        <f t="shared" si="0"/>
+        <v>38.082500000000003</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A19" s="34" t="s">
+        <v>21</v>
+      </c>
+      <c r="B19" s="45" t="s">
+        <v>17</v>
+      </c>
+      <c r="C19" s="62">
+        <f>'[1]Referência Batata'!C14</f>
+        <v>4</v>
+      </c>
+      <c r="D19" s="23">
+        <f>'[1]Referência Batata'!D14</f>
+        <v>96.936666666666667</v>
+      </c>
+      <c r="E19" s="18">
+        <f t="shared" si="0"/>
+        <v>387.74666666666667</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A20" s="16" t="s">
+        <v>22</v>
+      </c>
+      <c r="B20" s="45" t="s">
+        <v>17</v>
+      </c>
+      <c r="C20" s="62">
+        <f>'[1]Referência Batata'!C15</f>
+        <v>1</v>
+      </c>
+      <c r="D20" s="23">
+        <f>'[1]Referência Batata'!D15</f>
+        <v>112.16666666666667</v>
+      </c>
+      <c r="E20" s="18">
+        <f t="shared" si="0"/>
+        <v>112.16666666666667</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A21" s="16" t="s">
+        <v>215</v>
+      </c>
+      <c r="B21" s="107" t="s">
+        <v>92</v>
+      </c>
+      <c r="C21" s="62">
+        <f>'[1]Referência Batata'!C18</f>
+        <v>8</v>
+      </c>
+      <c r="D21" s="23">
+        <f>'[1]Referência Batata'!D18</f>
+        <v>110</v>
+      </c>
+      <c r="E21" s="18">
+        <f t="shared" si="0"/>
+        <v>880</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A22" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="B22" s="3"/>
+      <c r="C22" s="4"/>
+      <c r="D22" s="4"/>
+      <c r="E22" s="4">
+        <f>SUM(E11:E21)</f>
+        <v>47491.508619047614</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A23" s="5" t="s">
+        <v>37</v>
+      </c>
+      <c r="B23" s="5"/>
+      <c r="C23" s="6"/>
+      <c r="D23" s="5"/>
+      <c r="E23" s="5"/>
+    </row>
+    <row r="24" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A24" s="7" t="s">
+        <v>216</v>
+      </c>
+      <c r="B24" s="7" t="s">
+        <v>112</v>
+      </c>
+      <c r="C24" s="8">
+        <v>2</v>
+      </c>
+      <c r="D24" s="41">
+        <v>150</v>
+      </c>
+      <c r="E24" s="9">
+        <f>C24*D24</f>
+        <v>300</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A25" s="7" t="s">
+        <v>81</v>
+      </c>
+      <c r="B25" s="7" t="s">
+        <v>112</v>
+      </c>
+      <c r="C25" s="8">
+        <v>3</v>
+      </c>
+      <c r="D25" s="41">
+        <v>150</v>
+      </c>
+      <c r="E25" s="9">
+        <f t="shared" ref="E25:E33" si="1">C25*D25</f>
+        <v>450</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A26" s="7" t="s">
+        <v>217</v>
+      </c>
+      <c r="B26" s="7" t="s">
+        <v>112</v>
+      </c>
+      <c r="C26" s="8">
+        <v>2</v>
+      </c>
+      <c r="D26" s="41">
+        <v>150</v>
+      </c>
+      <c r="E26" s="9">
+        <f t="shared" si="1"/>
+        <v>300</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A27" s="7" t="s">
+        <v>123</v>
+      </c>
+      <c r="B27" s="7" t="s">
+        <v>112</v>
+      </c>
+      <c r="C27" s="8">
+        <v>4</v>
+      </c>
+      <c r="D27" s="41">
+        <v>150</v>
+      </c>
+      <c r="E27" s="9">
+        <f t="shared" si="1"/>
+        <v>600</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A28" s="7" t="s">
+        <v>186</v>
+      </c>
+      <c r="B28" s="7" t="s">
+        <v>112</v>
+      </c>
+      <c r="C28" s="10">
+        <v>2</v>
+      </c>
+      <c r="D28" s="41">
+        <v>150</v>
+      </c>
+      <c r="E28" s="9">
+        <f t="shared" si="1"/>
+        <v>300</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A29" s="7" t="s">
+        <v>218</v>
+      </c>
+      <c r="B29" s="7" t="s">
+        <v>112</v>
+      </c>
+      <c r="C29" s="10">
+        <v>2</v>
+      </c>
+      <c r="D29" s="41">
+        <v>150</v>
+      </c>
+      <c r="E29" s="9">
+        <f t="shared" si="1"/>
+        <v>300</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A30" s="7" t="s">
+        <v>219</v>
+      </c>
+      <c r="B30" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="C30" s="10">
+        <v>1</v>
+      </c>
+      <c r="D30" s="9">
+        <v>500</v>
+      </c>
+      <c r="E30" s="9">
+        <f t="shared" si="1"/>
+        <v>500</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A31" s="7" t="s">
+        <v>168</v>
+      </c>
+      <c r="B31" s="7" t="s">
+        <v>112</v>
+      </c>
+      <c r="C31" s="10">
+        <v>1</v>
+      </c>
+      <c r="D31" s="9">
+        <v>1200</v>
+      </c>
+      <c r="E31" s="9">
+        <f t="shared" si="1"/>
+        <v>1200</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A32" s="7" t="s">
+        <v>367</v>
+      </c>
+      <c r="B32" s="7" t="s">
+        <v>112</v>
+      </c>
+      <c r="C32" s="10">
+        <v>2</v>
+      </c>
+      <c r="D32" s="41">
+        <v>150</v>
+      </c>
+      <c r="E32" s="9">
+        <f t="shared" si="1"/>
+        <v>300</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A33" s="7" t="s">
+        <v>220</v>
+      </c>
+      <c r="B33" s="7" t="s">
+        <v>112</v>
+      </c>
+      <c r="C33" s="10">
+        <v>4</v>
+      </c>
+      <c r="D33" s="41">
+        <v>150</v>
+      </c>
+      <c r="E33" s="9">
+        <f t="shared" si="1"/>
+        <v>600</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A34" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="B34" s="3"/>
+      <c r="C34" s="4"/>
+      <c r="D34" s="4"/>
+      <c r="E34" s="4">
+        <f>SUM(E24:E33)</f>
+        <v>4850</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A35" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="B35" s="5"/>
+      <c r="C35" s="6"/>
+      <c r="D35" s="5"/>
+      <c r="E35" s="5"/>
+    </row>
+    <row r="36" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A36" s="7" t="s">
+        <v>221</v>
+      </c>
+      <c r="B36" s="7" t="s">
+        <v>112</v>
+      </c>
+      <c r="C36" s="127">
+        <v>1.2</v>
+      </c>
+      <c r="D36" s="41">
+        <v>150</v>
+      </c>
+      <c r="E36" s="9">
+        <f>C36*D36</f>
+        <v>180</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A37" s="7" t="s">
+        <v>222</v>
+      </c>
+      <c r="B37" s="7" t="s">
+        <v>48</v>
+      </c>
+      <c r="C37" s="10">
+        <v>20</v>
+      </c>
+      <c r="D37" s="9">
+        <v>140</v>
+      </c>
+      <c r="E37" s="9">
+        <f>C37*D37</f>
+        <v>2800</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A38" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="B38" s="3"/>
+      <c r="C38" s="4"/>
+      <c r="D38" s="4"/>
+      <c r="E38" s="4">
+        <f>SUM(E36:E37)</f>
+        <v>2980</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A39" s="11" t="s">
+        <v>52</v>
+      </c>
+      <c r="B39" s="11"/>
+      <c r="C39" s="12"/>
+      <c r="D39" s="11"/>
+      <c r="E39" s="128">
+        <f>SUM(E22+E34+E38)</f>
+        <v>55321.508619047614</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A40" s="13"/>
+      <c r="B40" s="13"/>
+      <c r="C40" s="13"/>
+      <c r="D40" s="13"/>
+      <c r="E40" s="13"/>
+    </row>
+    <row r="41" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A41" s="13"/>
+      <c r="B41" s="13"/>
+      <c r="C41" s="13"/>
+      <c r="D41" s="13"/>
+      <c r="E41" s="13"/>
+    </row>
+    <row r="42" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A42" s="235" t="s">
+        <v>53</v>
+      </c>
+      <c r="B42" s="236"/>
+      <c r="C42" s="13"/>
+      <c r="D42" s="13"/>
+      <c r="E42" s="13"/>
+    </row>
+    <row r="43" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A43" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="B43" s="25">
+        <f>E22</f>
+        <v>47491.508619047614</v>
+      </c>
+      <c r="C43" s="13"/>
+      <c r="D43" s="13"/>
+      <c r="E43" s="13"/>
+    </row>
+    <row r="44" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A44" s="22" t="s">
+        <v>37</v>
+      </c>
+      <c r="B44" s="25">
+        <f>E34</f>
+        <v>4850</v>
+      </c>
+      <c r="C44" s="13"/>
+      <c r="D44" s="13"/>
+      <c r="E44" s="13"/>
+    </row>
+    <row r="45" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A45" s="22" t="s">
+        <v>46</v>
+      </c>
+      <c r="B45" s="25">
+        <f>E38</f>
+        <v>2980</v>
+      </c>
+      <c r="C45" s="13"/>
+      <c r="D45" s="13"/>
+      <c r="E45" s="13"/>
+    </row>
+    <row r="46" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A46" s="14" t="s">
+        <v>65</v>
+      </c>
+      <c r="B46" s="26">
+        <f>SUM(B43:B45)</f>
+        <v>55321.508619047614</v>
+      </c>
+      <c r="C46" s="13"/>
+      <c r="D46" s="13"/>
+      <c r="E46" s="13"/>
+    </row>
+    <row r="47" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A47" s="13"/>
+      <c r="B47" s="13"/>
+      <c r="C47" s="13"/>
+      <c r="D47" s="13"/>
+      <c r="E47" s="13"/>
+    </row>
+    <row r="48" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A48" s="13"/>
+      <c r="B48" s="13"/>
+      <c r="C48" s="13"/>
+      <c r="D48" s="13"/>
+      <c r="E48" s="13"/>
+    </row>
+    <row r="49" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A49" s="221" t="s">
+        <v>556</v>
+      </c>
+      <c r="B49" s="221"/>
+      <c r="C49" s="237"/>
+      <c r="D49" s="237"/>
+      <c r="E49" s="13"/>
+    </row>
+    <row r="50" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A50" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="B50" s="13"/>
+      <c r="C50" s="13"/>
+      <c r="D50" s="13"/>
+      <c r="E50" s="13"/>
+    </row>
+    <row r="51" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A51" s="237" t="s">
+        <v>55</v>
+      </c>
+      <c r="B51" s="237"/>
+      <c r="C51" s="237"/>
+      <c r="D51" s="237"/>
+      <c r="E51" s="13"/>
+    </row>
+    <row r="52" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A52" s="237" t="s">
+        <v>56</v>
+      </c>
+      <c r="B52" s="237"/>
+      <c r="C52" s="98"/>
+      <c r="D52" s="98"/>
+      <c r="E52" s="13"/>
+    </row>
+    <row r="53" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A53" s="237" t="s">
+        <v>57</v>
+      </c>
+      <c r="B53" s="237"/>
+      <c r="C53" s="237"/>
+      <c r="D53" s="237"/>
+      <c r="E53" s="13"/>
+    </row>
+    <row r="54" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A54" s="237" t="s">
+        <v>58</v>
+      </c>
+      <c r="B54" s="237"/>
+      <c r="C54" s="237"/>
+      <c r="D54" s="237"/>
+      <c r="E54" s="13"/>
+    </row>
+    <row r="55" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A55" s="237"/>
+      <c r="B55" s="237"/>
+      <c r="C55" s="237"/>
+      <c r="D55" s="237"/>
+    </row>
+    <row r="56" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A56" s="237"/>
+      <c r="B56" s="237"/>
+      <c r="C56" s="237"/>
+      <c r="D56" s="237"/>
+    </row>
+  </sheetData>
+  <mergeCells count="27">
+    <mergeCell ref="A53:B53"/>
+    <mergeCell ref="C53:D53"/>
+    <mergeCell ref="A42:B42"/>
+    <mergeCell ref="A1:A2"/>
+    <mergeCell ref="B1:E2"/>
+    <mergeCell ref="A3:B3"/>
+    <mergeCell ref="C3:E3"/>
+    <mergeCell ref="A4:B4"/>
+    <mergeCell ref="C4:E4"/>
+    <mergeCell ref="C5:E5"/>
+    <mergeCell ref="C6:E6"/>
+    <mergeCell ref="A7:E7"/>
+    <mergeCell ref="A8:E8"/>
+    <mergeCell ref="A9:E9"/>
+    <mergeCell ref="A6:B6"/>
+    <mergeCell ref="A5:B5"/>
+    <mergeCell ref="A49:B49"/>
+    <mergeCell ref="C49:D49"/>
+    <mergeCell ref="A51:B51"/>
+    <mergeCell ref="C51:D51"/>
+    <mergeCell ref="A52:B52"/>
+    <mergeCell ref="A56:B56"/>
+    <mergeCell ref="C56:D56"/>
+    <mergeCell ref="A55:B55"/>
+    <mergeCell ref="C55:D55"/>
+    <mergeCell ref="A54:B54"/>
+    <mergeCell ref="C54:D54"/>
+  </mergeCells>
+  <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
+  <pageSetup paperSize="9" orientation="portrait" horizontalDpi="360" verticalDpi="360" r:id="rId1"/>
+  <drawing r:id="rId2"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet29.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7ABDA691-2464-44DD-A363-1A71FA580719}">
+  <dimension ref="A1:E63"/>
+  <sheetViews>
+    <sheetView topLeftCell="A44" workbookViewId="0">
+      <selection sqref="A1:E63"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <cols>
+    <col min="1" max="1" width="36" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="13.5546875" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="15" customWidth="1"/>
+    <col min="4" max="4" width="12.44140625" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="11.88671875" bestFit="1" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="276"/>
+      <c r="B1" s="223" t="s">
+        <v>0</v>
+      </c>
+      <c r="C1" s="223"/>
+      <c r="D1" s="223"/>
+      <c r="E1" s="223"/>
+    </row>
+    <row r="2" spans="1:5" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="276"/>
+      <c r="B2" s="223"/>
+      <c r="C2" s="223"/>
+      <c r="D2" s="223"/>
+      <c r="E2" s="223"/>
+    </row>
+    <row r="3" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A3" s="280" t="s">
+        <v>445</v>
+      </c>
+      <c r="B3" s="280"/>
+      <c r="C3" s="260" t="s">
+        <v>211</v>
+      </c>
+      <c r="D3" s="261"/>
+      <c r="E3" s="262"/>
+    </row>
+    <row r="4" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A4" s="281" t="s">
+        <v>263</v>
+      </c>
+      <c r="B4" s="281"/>
+      <c r="C4" s="260" t="s">
+        <v>503</v>
+      </c>
+      <c r="D4" s="261"/>
+      <c r="E4" s="262"/>
+    </row>
+    <row r="5" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A5" s="259" t="s">
+        <v>554</v>
+      </c>
+      <c r="B5" s="259"/>
+      <c r="C5" s="260" t="s">
+        <v>269</v>
+      </c>
+      <c r="D5" s="261"/>
+      <c r="E5" s="262"/>
+    </row>
+    <row r="6" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A6" s="68" t="s">
+        <v>586</v>
+      </c>
+      <c r="B6" s="103"/>
+      <c r="C6" s="260" t="s">
+        <v>270</v>
+      </c>
+      <c r="D6" s="261"/>
+      <c r="E6" s="262"/>
+    </row>
+    <row r="7" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A7" s="265" t="s">
+        <v>446</v>
+      </c>
+      <c r="B7" s="266"/>
+      <c r="C7" s="266"/>
+      <c r="D7" s="266"/>
+      <c r="E7" s="267"/>
+    </row>
+    <row r="8" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A8" s="275" t="s">
+        <v>6</v>
+      </c>
+      <c r="B8" s="275"/>
+      <c r="C8" s="275"/>
+      <c r="D8" s="275"/>
+      <c r="E8" s="275"/>
+    </row>
+    <row r="9" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A9" s="271" t="s">
+        <v>7</v>
+      </c>
+      <c r="B9" s="271"/>
+      <c r="C9" s="271"/>
+      <c r="D9" s="271"/>
+      <c r="E9" s="271"/>
+    </row>
+    <row r="10" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A10" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="B10" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D10" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E10" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A11" s="16" t="s">
+        <v>180</v>
+      </c>
+      <c r="B11" s="45" t="s">
+        <v>60</v>
+      </c>
+      <c r="C11" s="45">
+        <v>1.5</v>
+      </c>
+      <c r="D11" s="18">
+        <f>'[1]Referência Cana'!D7</f>
+        <v>290</v>
+      </c>
+      <c r="E11" s="18">
+        <f>D11*C11</f>
+        <v>435</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A12" s="16" t="s">
+        <v>587</v>
+      </c>
+      <c r="B12" s="203" t="s">
+        <v>60</v>
+      </c>
+      <c r="C12" s="45">
+        <v>0.4</v>
+      </c>
+      <c r="D12" s="23">
+        <f>'[1]Referência Cana'!D8</f>
+        <v>2055.0425</v>
+      </c>
+      <c r="E12" s="18">
+        <f t="shared" ref="E12:E31" si="0">D12*C12</f>
+        <v>822.01700000000005</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A13" s="16" t="s">
+        <v>69</v>
+      </c>
+      <c r="B13" s="45" t="s">
+        <v>92</v>
+      </c>
+      <c r="C13" s="45">
+        <v>2.5</v>
+      </c>
+      <c r="D13" s="18">
+        <f>'[1]Referência Cana'!D9</f>
+        <v>25.635000000000002</v>
+      </c>
+      <c r="E13" s="18">
+        <f t="shared" si="0"/>
+        <v>64.087500000000006</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A14" s="16" t="s">
+        <v>29</v>
+      </c>
+      <c r="B14" s="107" t="s">
+        <v>79</v>
+      </c>
+      <c r="C14" s="56">
+        <v>2</v>
+      </c>
+      <c r="D14" s="18">
+        <f>'[1]Referência Cana'!D10</f>
+        <v>31.34375</v>
+      </c>
+      <c r="E14" s="18">
+        <f t="shared" si="0"/>
+        <v>62.6875</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A15" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="B15" s="107" t="s">
+        <v>92</v>
+      </c>
+      <c r="C15" s="56">
+        <v>2</v>
+      </c>
+      <c r="D15" s="46">
+        <v>67.67</v>
+      </c>
+      <c r="E15" s="18">
+        <f t="shared" si="0"/>
+        <v>135.34</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A16" s="34" t="s">
+        <v>31</v>
+      </c>
+      <c r="B16" s="107" t="s">
+        <v>79</v>
+      </c>
+      <c r="C16" s="56">
+        <v>0.08</v>
+      </c>
+      <c r="D16" s="46">
+        <f>'[1]Referência Cana'!D12</f>
+        <v>121.04285714285713</v>
+      </c>
+      <c r="E16" s="18">
+        <f t="shared" si="0"/>
+        <v>9.6834285714285713</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A17" s="16" t="s">
+        <v>21</v>
+      </c>
+      <c r="B17" s="107" t="s">
+        <v>92</v>
+      </c>
+      <c r="C17" s="56">
+        <v>1</v>
+      </c>
+      <c r="D17" s="46">
+        <f>'[1]Referência Cana'!D13</f>
+        <v>40</v>
+      </c>
+      <c r="E17" s="18">
+        <f t="shared" si="0"/>
+        <v>40</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A18" s="16" t="s">
+        <v>22</v>
+      </c>
+      <c r="B18" s="107" t="s">
+        <v>92</v>
+      </c>
+      <c r="C18" s="56">
+        <v>0.2</v>
+      </c>
+      <c r="D18" s="46">
+        <f>'[1]Referência Cana'!D14</f>
+        <v>133.47499999999999</v>
+      </c>
+      <c r="E18" s="18">
+        <f t="shared" si="0"/>
+        <v>26.695</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A19" s="16" t="s">
+        <v>23</v>
+      </c>
+      <c r="B19" s="107" t="s">
+        <v>92</v>
+      </c>
+      <c r="C19" s="56">
+        <v>1</v>
+      </c>
+      <c r="D19" s="46">
+        <f>'[1]Referência Cana'!D15</f>
+        <v>25.002000000000002</v>
+      </c>
+      <c r="E19" s="18">
+        <f t="shared" si="0"/>
+        <v>25.002000000000002</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A20" s="16" t="s">
+        <v>142</v>
+      </c>
+      <c r="B20" s="107" t="s">
+        <v>92</v>
+      </c>
+      <c r="C20" s="56">
+        <v>0.1</v>
+      </c>
+      <c r="D20" s="46">
+        <f>'[1]Referência Cana'!D16</f>
+        <v>24.939999999999998</v>
+      </c>
+      <c r="E20" s="18">
+        <f t="shared" si="0"/>
+        <v>2.4939999999999998</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A21" s="16" t="s">
+        <v>16</v>
+      </c>
+      <c r="B21" s="107"/>
+      <c r="C21" s="56">
+        <v>0.4</v>
+      </c>
+      <c r="D21" s="46">
+        <f>'[1]Referência Cana'!D17</f>
+        <v>176.96666666666667</v>
+      </c>
+      <c r="E21" s="18">
+        <f t="shared" si="0"/>
+        <v>70.786666666666676</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A22" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="B22" s="107" t="s">
+        <v>92</v>
+      </c>
+      <c r="C22" s="56">
+        <v>0.15</v>
+      </c>
+      <c r="D22" s="46">
+        <f>'[1]Referência Cana'!D18</f>
+        <v>136.82000000000002</v>
+      </c>
+      <c r="E22" s="18">
+        <f t="shared" si="0"/>
+        <v>20.523000000000003</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A23" s="16" t="s">
+        <v>25</v>
+      </c>
+      <c r="B23" s="107" t="s">
+        <v>92</v>
+      </c>
+      <c r="C23" s="56">
+        <v>0.4</v>
+      </c>
+      <c r="D23" s="46">
+        <f>'[1]Referência Cana'!D19</f>
+        <v>261.87</v>
+      </c>
+      <c r="E23" s="18">
+        <f t="shared" si="0"/>
+        <v>104.748</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A24" s="16" t="s">
+        <v>32</v>
+      </c>
+      <c r="B24" s="107" t="s">
+        <v>92</v>
+      </c>
+      <c r="C24" s="56">
+        <v>1</v>
+      </c>
+      <c r="D24" s="46">
+        <f>'[1]Referência Cana'!D20</f>
+        <v>170.74166666666667</v>
+      </c>
+      <c r="E24" s="18">
+        <f t="shared" si="0"/>
+        <v>170.74166666666667</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A25" s="16" t="s">
+        <v>33</v>
+      </c>
+      <c r="B25" s="107" t="s">
+        <v>92</v>
+      </c>
+      <c r="C25" s="56">
+        <v>1</v>
+      </c>
+      <c r="D25" s="46">
+        <f>'[1]Referência Cana'!D21</f>
+        <v>39.5</v>
+      </c>
+      <c r="E25" s="18">
+        <f t="shared" si="0"/>
+        <v>39.5</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A26" s="16" t="s">
+        <v>157</v>
+      </c>
+      <c r="B26" s="107" t="s">
+        <v>92</v>
+      </c>
+      <c r="C26" s="56">
+        <v>1.5</v>
+      </c>
+      <c r="D26" s="46">
+        <f>'[1]Referência Cana'!D22</f>
+        <v>25.635000000000002</v>
+      </c>
+      <c r="E26" s="18">
+        <f t="shared" si="0"/>
+        <v>38.452500000000001</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A27" s="16" t="s">
+        <v>20</v>
+      </c>
+      <c r="B27" s="107" t="s">
+        <v>79</v>
+      </c>
+      <c r="C27" s="56">
+        <v>1</v>
+      </c>
+      <c r="D27" s="46">
+        <f>'[1]Referência Cana'!D23</f>
+        <v>53.883749999999999</v>
+      </c>
+      <c r="E27" s="18">
+        <f t="shared" si="0"/>
+        <v>53.883749999999999</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A28" s="16" t="s">
+        <v>359</v>
+      </c>
+      <c r="B28" s="107" t="s">
+        <v>92</v>
+      </c>
+      <c r="C28" s="56">
+        <v>0.4</v>
+      </c>
+      <c r="D28" s="46">
+        <f>'[1]Referência Cana'!D24</f>
+        <v>54</v>
+      </c>
+      <c r="E28" s="18">
+        <f t="shared" si="0"/>
+        <v>21.6</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A29" s="16" t="s">
+        <v>142</v>
+      </c>
+      <c r="B29" s="107" t="s">
+        <v>92</v>
+      </c>
+      <c r="C29" s="56">
+        <v>0.1</v>
+      </c>
+      <c r="D29" s="46">
+        <f>'[1]Referência Cana'!D25</f>
+        <v>24.939999999999998</v>
+      </c>
+      <c r="E29" s="18">
+        <f t="shared" si="0"/>
+        <v>2.4939999999999998</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A30" s="16" t="s">
+        <v>246</v>
+      </c>
+      <c r="B30" s="55" t="s">
+        <v>14</v>
+      </c>
+      <c r="C30" s="56">
+        <v>0.22</v>
+      </c>
+      <c r="D30" s="46">
+        <f>'[1]Referência Cana'!D26</f>
+        <v>3201.65</v>
+      </c>
+      <c r="E30" s="18">
+        <f t="shared" si="0"/>
+        <v>704.36300000000006</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A31" s="16" t="s">
+        <v>247</v>
+      </c>
+      <c r="B31" s="55" t="s">
+        <v>14</v>
+      </c>
+      <c r="C31" s="56">
+        <v>0.22</v>
+      </c>
+      <c r="D31" s="46">
+        <f>'[1]Referência Cana'!D27</f>
+        <v>3806.0966666666668</v>
+      </c>
+      <c r="E31" s="18">
+        <f t="shared" si="0"/>
+        <v>837.34126666666668</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A32" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="B32" s="3"/>
+      <c r="C32" s="4"/>
+      <c r="D32" s="4"/>
+      <c r="E32" s="4">
+        <f>SUM(E11:E31)</f>
+        <v>3687.4402785714287</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A33" s="5" t="s">
+        <v>37</v>
+      </c>
+      <c r="B33" s="5"/>
+      <c r="C33" s="6"/>
+      <c r="D33" s="5"/>
+      <c r="E33" s="5"/>
+    </row>
+    <row r="34" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A34" s="7" t="s">
+        <v>271</v>
+      </c>
+      <c r="B34" s="7" t="s">
+        <v>112</v>
+      </c>
+      <c r="C34" s="8">
+        <v>2</v>
+      </c>
+      <c r="D34" s="137">
+        <v>140</v>
+      </c>
+      <c r="E34" s="9">
+        <f>C34*D34</f>
+        <v>280</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A35" s="7" t="s">
+        <v>360</v>
+      </c>
+      <c r="B35" s="7" t="s">
+        <v>112</v>
+      </c>
+      <c r="C35" s="8">
+        <v>3</v>
+      </c>
+      <c r="D35" s="137">
+        <v>140</v>
+      </c>
+      <c r="E35" s="9">
+        <f t="shared" ref="E35:E43" si="1">C35*D35</f>
+        <v>420</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A36" s="7" t="s">
+        <v>361</v>
+      </c>
+      <c r="B36" s="7" t="s">
+        <v>112</v>
+      </c>
+      <c r="C36" s="8">
+        <v>3.5</v>
+      </c>
+      <c r="D36" s="137">
+        <v>140</v>
+      </c>
+      <c r="E36" s="9">
+        <f t="shared" si="1"/>
+        <v>490</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A37" s="7" t="s">
+        <v>188</v>
+      </c>
+      <c r="B37" s="7" t="s">
+        <v>112</v>
+      </c>
+      <c r="C37" s="8">
+        <v>2</v>
+      </c>
+      <c r="D37" s="137">
+        <v>140</v>
+      </c>
+      <c r="E37" s="9">
+        <f t="shared" si="1"/>
+        <v>280</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A38" s="7" t="s">
+        <v>113</v>
+      </c>
+      <c r="B38" s="7" t="s">
+        <v>112</v>
+      </c>
+      <c r="C38" s="10">
+        <v>2</v>
+      </c>
+      <c r="D38" s="137">
+        <v>140</v>
+      </c>
+      <c r="E38" s="9">
+        <f t="shared" si="1"/>
+        <v>280</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A39" s="7" t="s">
+        <v>362</v>
+      </c>
+      <c r="B39" s="7" t="s">
+        <v>112</v>
+      </c>
+      <c r="C39" s="10">
+        <v>2</v>
+      </c>
+      <c r="D39" s="137">
+        <v>140</v>
+      </c>
+      <c r="E39" s="9">
+        <f t="shared" si="1"/>
+        <v>280</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A40" s="7" t="s">
+        <v>363</v>
+      </c>
+      <c r="B40" s="7" t="s">
+        <v>112</v>
+      </c>
+      <c r="C40" s="10">
+        <v>2</v>
+      </c>
+      <c r="D40" s="137">
+        <v>140</v>
+      </c>
+      <c r="E40" s="9">
+        <f t="shared" si="1"/>
+        <v>280</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A41" s="7" t="s">
+        <v>364</v>
+      </c>
+      <c r="B41" s="7" t="s">
+        <v>112</v>
+      </c>
+      <c r="C41" s="10">
+        <v>2</v>
+      </c>
+      <c r="D41" s="137">
+        <v>140</v>
+      </c>
+      <c r="E41" s="9">
+        <f t="shared" si="1"/>
+        <v>280</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A42" s="7" t="s">
+        <v>365</v>
+      </c>
+      <c r="B42" s="7" t="s">
+        <v>112</v>
+      </c>
+      <c r="C42" s="10">
+        <v>2</v>
+      </c>
+      <c r="D42" s="137">
+        <v>140</v>
+      </c>
+      <c r="E42" s="9">
+        <f t="shared" si="1"/>
+        <v>280</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A43" s="7" t="s">
+        <v>366</v>
+      </c>
+      <c r="B43" s="7" t="s">
+        <v>112</v>
+      </c>
+      <c r="C43" s="10">
+        <v>2</v>
+      </c>
+      <c r="D43" s="137">
+        <v>140</v>
+      </c>
+      <c r="E43" s="9">
+        <f t="shared" si="1"/>
+        <v>280</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A44" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="B44" s="3"/>
+      <c r="C44" s="4"/>
+      <c r="D44" s="4"/>
+      <c r="E44" s="4">
+        <f>SUM(E34:E43)</f>
+        <v>3150</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A45" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="B45" s="5"/>
+      <c r="C45" s="6"/>
+      <c r="D45" s="5"/>
+      <c r="E45" s="5"/>
+    </row>
+    <row r="46" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A46" s="7" t="s">
+        <v>272</v>
+      </c>
+      <c r="B46" s="7" t="s">
+        <v>112</v>
+      </c>
+      <c r="C46" s="10">
+        <v>1.5</v>
+      </c>
+      <c r="D46" s="9">
+        <v>430</v>
+      </c>
+      <c r="E46" s="9">
+        <f>C46*D46</f>
+        <v>645</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A47" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="B47" s="3"/>
+      <c r="C47" s="4"/>
+      <c r="D47" s="4"/>
+      <c r="E47" s="4">
+        <f>E46</f>
+        <v>645</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A48" s="11" t="s">
+        <v>52</v>
+      </c>
+      <c r="B48" s="11"/>
+      <c r="C48" s="12"/>
+      <c r="D48" s="11"/>
+      <c r="E48" s="128">
+        <f>SUM(E32,E44,E47)</f>
+        <v>7482.4402785714283</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A49" s="13"/>
+      <c r="B49" s="13"/>
+      <c r="C49" s="13"/>
+      <c r="D49" s="13"/>
+      <c r="E49" s="13"/>
+    </row>
+    <row r="50" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A50" s="13"/>
+      <c r="B50" s="13"/>
+      <c r="C50" s="13"/>
+      <c r="D50" s="13"/>
+      <c r="E50" s="13"/>
+    </row>
+    <row r="51" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A51" s="235" t="s">
+        <v>53</v>
+      </c>
+      <c r="B51" s="236"/>
+      <c r="C51" s="13"/>
+      <c r="D51" s="13"/>
+      <c r="E51" s="13"/>
+    </row>
+    <row r="52" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A52" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="B52" s="25">
+        <f>E32</f>
+        <v>3687.4402785714287</v>
+      </c>
+      <c r="C52" s="13"/>
+      <c r="D52" s="13"/>
+      <c r="E52" s="13"/>
+    </row>
+    <row r="53" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A53" s="22" t="s">
+        <v>37</v>
+      </c>
+      <c r="B53" s="25">
+        <f>E44</f>
+        <v>3150</v>
+      </c>
+      <c r="C53" s="13"/>
+      <c r="D53" s="13"/>
+      <c r="E53" s="13"/>
+    </row>
+    <row r="54" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A54" s="22" t="s">
+        <v>46</v>
+      </c>
+      <c r="B54" s="25">
+        <f>E47</f>
+        <v>645</v>
+      </c>
+      <c r="C54" s="13"/>
+      <c r="D54" s="13"/>
+      <c r="E54" s="13"/>
+    </row>
+    <row r="55" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A55" s="14" t="s">
+        <v>65</v>
+      </c>
+      <c r="B55" s="26">
+        <f>E48</f>
+        <v>7482.4402785714283</v>
+      </c>
+      <c r="C55" s="13"/>
+      <c r="D55" s="13"/>
+      <c r="E55" s="13"/>
+    </row>
+    <row r="56" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A56" s="13"/>
+      <c r="B56" s="13"/>
+      <c r="C56" s="13"/>
+      <c r="D56" s="13"/>
+      <c r="E56" s="13"/>
+    </row>
+    <row r="57" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A57" s="13"/>
+      <c r="B57" s="13"/>
+      <c r="C57" s="13"/>
+      <c r="D57" s="13"/>
+      <c r="E57" s="13"/>
+    </row>
+    <row r="58" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A58" s="221" t="s">
+        <v>556</v>
+      </c>
+      <c r="B58" s="221"/>
+      <c r="C58" s="237"/>
+      <c r="D58" s="237"/>
+      <c r="E58" s="13"/>
+    </row>
+    <row r="59" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A59" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="B59" s="13"/>
+      <c r="C59" s="13"/>
+      <c r="D59" s="13"/>
+      <c r="E59" s="13"/>
+    </row>
+    <row r="60" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A60" s="237" t="s">
+        <v>55</v>
+      </c>
+      <c r="B60" s="237"/>
+      <c r="C60" s="237"/>
+      <c r="D60" s="237"/>
+      <c r="E60" s="13"/>
+    </row>
+    <row r="61" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A61" s="237" t="s">
+        <v>56</v>
+      </c>
+      <c r="B61" s="237"/>
+      <c r="C61" s="98"/>
+      <c r="D61" s="98"/>
+      <c r="E61" s="13"/>
+    </row>
+    <row r="62" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A62" s="237" t="s">
+        <v>57</v>
+      </c>
+      <c r="B62" s="237"/>
+      <c r="C62" s="237"/>
+      <c r="D62" s="237"/>
+      <c r="E62" s="13"/>
+    </row>
+    <row r="63" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A63" s="237" t="s">
+        <v>58</v>
+      </c>
+      <c r="B63" s="237"/>
+      <c r="C63" s="237"/>
+      <c r="D63" s="237"/>
+      <c r="E63" s="13"/>
+    </row>
+  </sheetData>
+  <mergeCells count="22">
+    <mergeCell ref="A63:B63"/>
+    <mergeCell ref="C63:D63"/>
+    <mergeCell ref="A60:B60"/>
+    <mergeCell ref="C60:D60"/>
+    <mergeCell ref="A61:B61"/>
+    <mergeCell ref="A62:B62"/>
+    <mergeCell ref="C62:D62"/>
+    <mergeCell ref="A51:B51"/>
+    <mergeCell ref="A58:B58"/>
+    <mergeCell ref="C58:D58"/>
+    <mergeCell ref="A9:E9"/>
+    <mergeCell ref="A1:A2"/>
+    <mergeCell ref="B1:E2"/>
+    <mergeCell ref="A3:B3"/>
+    <mergeCell ref="C3:E3"/>
+    <mergeCell ref="A4:B4"/>
+    <mergeCell ref="C4:E4"/>
+    <mergeCell ref="A5:B5"/>
+    <mergeCell ref="C5:E5"/>
+    <mergeCell ref="C6:E6"/>
+    <mergeCell ref="A7:E7"/>
+    <mergeCell ref="A8:E8"/>
+  </mergeCells>
+  <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
+  <drawing r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{01275947-4F16-4CCE-8117-AE8AE126EB2B}">
+  <dimension ref="A1:E79"/>
+  <sheetViews>
+    <sheetView topLeftCell="A59" workbookViewId="0">
+      <selection sqref="A1:E81"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <cols>
+    <col min="1" max="1" width="30.88671875" customWidth="1"/>
+    <col min="2" max="2" width="18.6640625" customWidth="1"/>
+    <col min="3" max="3" width="15.44140625" customWidth="1"/>
+    <col min="4" max="4" width="13" customWidth="1"/>
+    <col min="5" max="5" width="14.44140625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="222"/>
+      <c r="B1" s="223" t="s">
+        <v>0</v>
+      </c>
+      <c r="C1" s="223"/>
+      <c r="D1" s="223"/>
+      <c r="E1" s="223"/>
+    </row>
+    <row r="2" spans="1:5" ht="29.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="222"/>
+      <c r="B2" s="223"/>
+      <c r="C2" s="223"/>
+      <c r="D2" s="223"/>
+      <c r="E2" s="223"/>
+    </row>
+    <row r="3" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A3" s="256" t="s">
+        <v>422</v>
+      </c>
+      <c r="B3" s="256"/>
+      <c r="C3" s="227" t="s">
+        <v>423</v>
+      </c>
+      <c r="D3" s="228"/>
+      <c r="E3" s="229"/>
+    </row>
+    <row r="4" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A4" s="257" t="s">
+        <v>388</v>
+      </c>
+      <c r="B4" s="258"/>
+      <c r="C4" s="227" t="s">
+        <v>492</v>
+      </c>
+      <c r="D4" s="228"/>
+      <c r="E4" s="229"/>
+    </row>
+    <row r="5" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A5" s="259" t="s">
+        <v>554</v>
+      </c>
+      <c r="B5" s="259"/>
+      <c r="C5" s="260" t="s">
+        <v>424</v>
+      </c>
+      <c r="D5" s="261"/>
+      <c r="E5" s="262"/>
+    </row>
+    <row r="6" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A6" s="263" t="s">
+        <v>557</v>
+      </c>
+      <c r="B6" s="264"/>
+      <c r="C6" s="260" t="s">
+        <v>425</v>
+      </c>
+      <c r="D6" s="261"/>
+      <c r="E6" s="262"/>
+    </row>
+    <row r="7" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A7" s="265" t="s">
+        <v>386</v>
+      </c>
+      <c r="B7" s="266"/>
+      <c r="C7" s="266"/>
+      <c r="D7" s="266"/>
+      <c r="E7" s="267"/>
+    </row>
+    <row r="8" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A8" s="233" t="s">
+        <v>406</v>
+      </c>
+      <c r="B8" s="233"/>
+      <c r="C8" s="233"/>
+      <c r="D8" s="233"/>
+      <c r="E8" s="233"/>
+    </row>
+    <row r="9" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A9" s="234" t="s">
+        <v>7</v>
+      </c>
+      <c r="B9" s="234"/>
+      <c r="C9" s="234"/>
+      <c r="D9" s="234"/>
+      <c r="E9" s="234"/>
+    </row>
+    <row r="10" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A10" s="15" t="s">
+        <v>138</v>
+      </c>
+      <c r="B10" s="48" t="s">
+        <v>9</v>
+      </c>
+      <c r="C10" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="D10" s="48" t="s">
+        <v>11</v>
+      </c>
+      <c r="E10" s="69" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A11" s="16" t="s">
+        <v>162</v>
+      </c>
+      <c r="B11" s="55" t="s">
+        <v>14</v>
+      </c>
+      <c r="C11" s="56">
+        <v>2</v>
+      </c>
+      <c r="D11" s="18">
+        <f>'[1]Referência Uva'!D6</f>
+        <v>290</v>
+      </c>
+      <c r="E11" s="18">
+        <f t="shared" ref="E11:E15" si="0">C11*D11</f>
+        <v>580</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A12" s="16" t="s">
+        <v>407</v>
+      </c>
+      <c r="B12" s="55" t="s">
+        <v>14</v>
+      </c>
+      <c r="C12" s="56">
+        <v>0.4</v>
+      </c>
+      <c r="D12" s="18">
+        <f>'[1]Referência Uva'!D7</f>
+        <v>3201.65</v>
+      </c>
+      <c r="E12" s="18">
+        <f t="shared" si="0"/>
+        <v>1280.6600000000001</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A13" s="16" t="s">
+        <v>67</v>
+      </c>
+      <c r="B13" s="55" t="s">
+        <v>14</v>
+      </c>
+      <c r="C13" s="56">
+        <v>15</v>
+      </c>
+      <c r="D13" s="18">
+        <f>'[1]Referência Uva'!D8</f>
+        <v>416.66666666666669</v>
+      </c>
+      <c r="E13" s="18">
+        <f t="shared" si="0"/>
+        <v>6250</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A14" s="16" t="s">
+        <v>93</v>
+      </c>
+      <c r="B14" s="55" t="s">
+        <v>14</v>
+      </c>
+      <c r="C14" s="56">
+        <v>0.6</v>
+      </c>
+      <c r="D14" s="18">
+        <f>'[1]Referência Uva'!D9</f>
+        <v>3806.0966666666668</v>
+      </c>
+      <c r="E14" s="18">
+        <f t="shared" si="0"/>
+        <v>2283.6579999999999</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A15" s="16" t="s">
+        <v>94</v>
+      </c>
+      <c r="B15" s="55" t="s">
+        <v>14</v>
+      </c>
+      <c r="C15" s="56">
+        <v>1.5</v>
+      </c>
+      <c r="D15" s="18">
+        <f>'[1]Referência Uva'!D10</f>
+        <v>3200.94</v>
+      </c>
+      <c r="E15" s="18">
+        <f t="shared" si="0"/>
+        <v>4801.41</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A16" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="B16" s="31"/>
+      <c r="C16" s="32"/>
+      <c r="D16" s="32"/>
+      <c r="E16" s="38">
+        <f>SUM(E11:E15)</f>
+        <v>15195.727999999999</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A17" s="22" t="s">
+        <v>80</v>
+      </c>
+      <c r="B17" s="22"/>
+      <c r="C17" s="33"/>
+      <c r="D17" s="22"/>
+      <c r="E17" s="5"/>
+    </row>
+    <row r="18" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A18" s="16" t="s">
+        <v>158</v>
+      </c>
+      <c r="B18" s="107" t="s">
+        <v>145</v>
+      </c>
+      <c r="C18" s="56">
+        <v>3</v>
+      </c>
+      <c r="D18" s="41">
+        <v>150</v>
+      </c>
+      <c r="E18" s="18">
+        <f>C18*D18</f>
+        <v>450</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A19" s="16" t="s">
+        <v>408</v>
+      </c>
+      <c r="B19" s="107" t="s">
+        <v>145</v>
+      </c>
+      <c r="C19" s="56">
+        <v>7</v>
+      </c>
+      <c r="D19" s="41">
+        <v>150</v>
+      </c>
+      <c r="E19" s="18">
+        <f t="shared" ref="E19:E20" si="1">C19*D19</f>
+        <v>1050</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A20" s="34" t="s">
+        <v>96</v>
+      </c>
+      <c r="B20" s="107" t="s">
+        <v>145</v>
+      </c>
+      <c r="C20" s="56">
+        <v>8</v>
+      </c>
+      <c r="D20" s="41">
+        <v>150</v>
+      </c>
+      <c r="E20" s="18">
+        <f t="shared" si="1"/>
+        <v>1200</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A21" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="B21" s="31"/>
+      <c r="C21" s="32"/>
+      <c r="D21" s="32"/>
+      <c r="E21" s="38">
+        <f>SUM(E18:E20)</f>
+        <v>2700</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A22" s="22" t="s">
+        <v>90</v>
+      </c>
+      <c r="B22" s="22"/>
+      <c r="C22" s="33"/>
+      <c r="D22" s="22"/>
+      <c r="E22" s="5"/>
+    </row>
+    <row r="23" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A23" s="16" t="s">
+        <v>32</v>
+      </c>
+      <c r="B23" s="45" t="s">
+        <v>426</v>
+      </c>
+      <c r="C23" s="132">
+        <v>6</v>
+      </c>
+      <c r="D23" s="46">
+        <f>'[1]Referência Uva'!D12</f>
+        <v>10.438749999999999</v>
+      </c>
+      <c r="E23" s="18">
+        <f t="shared" ref="E23:E38" si="2">C23*D23</f>
+        <v>62.632499999999993</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A24" s="16" t="s">
+        <v>33</v>
+      </c>
+      <c r="B24" s="45" t="s">
+        <v>426</v>
+      </c>
+      <c r="C24" s="132">
+        <v>6</v>
+      </c>
+      <c r="D24" s="46">
+        <f>'[1]Referência Uva'!D13</f>
+        <v>50</v>
+      </c>
+      <c r="E24" s="18">
+        <f t="shared" si="2"/>
+        <v>300</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A25" s="16" t="s">
+        <v>34</v>
+      </c>
+      <c r="B25" s="45" t="s">
+        <v>426</v>
+      </c>
+      <c r="C25" s="132">
+        <v>9</v>
+      </c>
+      <c r="D25" s="46">
+        <f>'[1]Referência Uva'!D14</f>
+        <v>64.628000000000014</v>
+      </c>
+      <c r="E25" s="18">
+        <f t="shared" si="2"/>
+        <v>581.65200000000016</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A26" s="16" t="s">
+        <v>35</v>
+      </c>
+      <c r="B26" s="45" t="s">
+        <v>426</v>
+      </c>
+      <c r="C26" s="132">
+        <v>6</v>
+      </c>
+      <c r="D26" s="46">
+        <f>'[1]Referência Uva'!D15</f>
+        <v>16.93</v>
+      </c>
+      <c r="E26" s="18">
+        <f t="shared" si="2"/>
+        <v>101.58</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A27" s="34" t="s">
+        <v>16</v>
+      </c>
+      <c r="B27" s="45" t="s">
+        <v>426</v>
+      </c>
+      <c r="C27" s="132">
+        <v>12</v>
+      </c>
+      <c r="D27" s="46">
+        <f>'[1]Referência Uva'!D16</f>
+        <v>31.692857142857143</v>
+      </c>
+      <c r="E27" s="18">
+        <f t="shared" si="2"/>
+        <v>380.31428571428569</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A28" s="34" t="s">
+        <v>18</v>
+      </c>
+      <c r="B28" s="45" t="s">
+        <v>426</v>
+      </c>
+      <c r="C28" s="132">
+        <v>0.6</v>
+      </c>
+      <c r="D28" s="46">
+        <f>'[1]Referência Uva'!D17</f>
+        <v>190.41249999999999</v>
+      </c>
+      <c r="E28" s="18">
+        <f t="shared" si="2"/>
+        <v>114.24749999999999</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A29" s="34" t="s">
+        <v>19</v>
+      </c>
+      <c r="B29" s="45" t="s">
+        <v>426</v>
+      </c>
+      <c r="C29" s="132">
+        <v>8</v>
+      </c>
+      <c r="D29" s="46">
+        <f>'[1]Referência Uva'!D18</f>
+        <v>74.316666666666663</v>
+      </c>
+      <c r="E29" s="18">
+        <f t="shared" si="2"/>
+        <v>594.5333333333333</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A30" s="34" t="s">
+        <v>20</v>
+      </c>
+      <c r="B30" s="45" t="s">
+        <v>426</v>
+      </c>
+      <c r="C30" s="132">
+        <v>2</v>
+      </c>
+      <c r="D30" s="46">
+        <f>'[1]Referência Uva'!D19</f>
+        <v>45.294999999999995</v>
+      </c>
+      <c r="E30" s="18">
+        <f t="shared" si="2"/>
+        <v>90.589999999999989</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A31" s="34" t="s">
+        <v>29</v>
+      </c>
+      <c r="B31" s="45" t="s">
+        <v>426</v>
+      </c>
+      <c r="C31" s="132">
+        <v>1.2</v>
+      </c>
+      <c r="D31" s="46">
+        <f>'[1]Referência Uva'!D20</f>
+        <v>239.78333333333333</v>
+      </c>
+      <c r="E31" s="18">
+        <f t="shared" si="2"/>
+        <v>287.74</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A32" s="135" t="s">
+        <v>30</v>
+      </c>
+      <c r="B32" s="45" t="s">
+        <v>426</v>
+      </c>
+      <c r="C32" s="132">
+        <v>1</v>
+      </c>
+      <c r="D32" s="46">
+        <f>'[1]Referência Uva'!D21</f>
+        <v>121.04285714285713</v>
+      </c>
+      <c r="E32" s="18">
+        <f t="shared" si="2"/>
+        <v>121.04285714285713</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A33" s="123" t="s">
+        <v>21</v>
+      </c>
+      <c r="B33" s="45" t="s">
+        <v>426</v>
+      </c>
+      <c r="C33" s="132">
+        <v>0.8</v>
+      </c>
+      <c r="D33" s="46">
+        <f>'[1]Referência Uva'!D22</f>
+        <v>111.13333333333333</v>
+      </c>
+      <c r="E33" s="18">
+        <f t="shared" si="2"/>
+        <v>88.906666666666666</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A34" s="123" t="s">
+        <v>22</v>
+      </c>
+      <c r="B34" s="45" t="s">
+        <v>426</v>
+      </c>
+      <c r="C34" s="132">
+        <v>1.6</v>
+      </c>
+      <c r="D34" s="46">
+        <f>'[1]Referência Uva'!D23</f>
+        <v>45.542000000000002</v>
+      </c>
+      <c r="E34" s="18">
+        <f t="shared" si="2"/>
+        <v>72.867200000000011</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A35" s="123" t="s">
+        <v>22</v>
+      </c>
+      <c r="B35" s="45" t="s">
+        <v>426</v>
+      </c>
+      <c r="C35" s="132">
+        <v>1</v>
+      </c>
+      <c r="D35" s="46">
+        <v>229.5</v>
+      </c>
+      <c r="E35" s="18">
+        <f t="shared" si="2"/>
+        <v>229.5</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A36" s="123" t="s">
+        <v>413</v>
+      </c>
+      <c r="B36" s="45" t="s">
+        <v>409</v>
+      </c>
+      <c r="C36" s="132">
+        <v>1.5</v>
+      </c>
+      <c r="D36" s="46">
+        <f>'[1]Referência Uva'!D25</f>
+        <v>48.752499999999998</v>
+      </c>
+      <c r="E36" s="18">
+        <f t="shared" si="2"/>
+        <v>73.128749999999997</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A37" s="123" t="s">
+        <v>414</v>
+      </c>
+      <c r="B37" s="45" t="s">
+        <v>409</v>
+      </c>
+      <c r="C37" s="132">
+        <v>1</v>
+      </c>
+      <c r="D37" s="46">
+        <f>'[1]Referência Uva'!D26</f>
+        <v>65.75</v>
+      </c>
+      <c r="E37" s="18">
+        <f t="shared" si="2"/>
+        <v>65.75</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A38" s="123" t="s">
+        <v>427</v>
+      </c>
+      <c r="B38" s="45" t="s">
+        <v>426</v>
+      </c>
+      <c r="C38" s="132">
+        <v>10</v>
+      </c>
+      <c r="D38" s="46">
+        <f>'[1]Referência Uva'!D27</f>
+        <v>699</v>
+      </c>
+      <c r="E38" s="18">
+        <f t="shared" si="2"/>
+        <v>6990</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A39" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="B39" s="31"/>
+      <c r="C39" s="32"/>
+      <c r="D39" s="32"/>
+      <c r="E39" s="38">
+        <f>SUM(E23:E38)</f>
+        <v>10154.485092857143</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A40" s="22" t="s">
+        <v>95</v>
+      </c>
+      <c r="B40" s="48"/>
+      <c r="C40" s="49"/>
+      <c r="D40" s="33"/>
+      <c r="E40" s="5"/>
+    </row>
+    <row r="41" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A41" s="34" t="s">
+        <v>428</v>
+      </c>
+      <c r="B41" s="45" t="s">
+        <v>145</v>
+      </c>
+      <c r="C41" s="57">
+        <v>14</v>
+      </c>
+      <c r="D41" s="136">
+        <v>150</v>
+      </c>
+      <c r="E41" s="18">
+        <f t="shared" ref="E41:E51" si="3">C41*D41</f>
+        <v>2100</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A42" s="34" t="s">
+        <v>416</v>
+      </c>
+      <c r="B42" s="45" t="s">
+        <v>145</v>
+      </c>
+      <c r="C42" s="57">
+        <v>8</v>
+      </c>
+      <c r="D42" s="136">
+        <v>150</v>
+      </c>
+      <c r="E42" s="18">
+        <f t="shared" si="3"/>
+        <v>1200</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A43" s="133" t="s">
+        <v>415</v>
+      </c>
+      <c r="B43" s="45" t="s">
+        <v>145</v>
+      </c>
+      <c r="C43" s="57">
+        <v>8</v>
+      </c>
+      <c r="D43" s="136">
+        <v>150</v>
+      </c>
+      <c r="E43" s="18">
+        <f t="shared" si="3"/>
+        <v>1200</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A44" s="34" t="s">
+        <v>429</v>
+      </c>
+      <c r="B44" s="45" t="s">
+        <v>63</v>
+      </c>
+      <c r="C44" s="57">
+        <v>20</v>
+      </c>
+      <c r="D44" s="136">
+        <v>150</v>
+      </c>
+      <c r="E44" s="18">
+        <f t="shared" si="3"/>
+        <v>3000</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A45" s="34" t="s">
+        <v>417</v>
+      </c>
+      <c r="B45" s="45" t="s">
+        <v>63</v>
+      </c>
+      <c r="C45" s="57">
+        <v>10</v>
+      </c>
+      <c r="D45" s="136">
+        <v>150</v>
+      </c>
+      <c r="E45" s="18">
+        <f t="shared" si="3"/>
+        <v>1500</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A46" s="34" t="s">
+        <v>418</v>
+      </c>
+      <c r="B46" s="45" t="s">
+        <v>63</v>
+      </c>
+      <c r="C46" s="57">
+        <v>10</v>
+      </c>
+      <c r="D46" s="136">
+        <v>150</v>
+      </c>
+      <c r="E46" s="18">
+        <f t="shared" si="3"/>
+        <v>1500</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A47" s="34" t="s">
+        <v>430</v>
+      </c>
+      <c r="B47" s="45" t="s">
+        <v>63</v>
+      </c>
+      <c r="C47" s="57">
+        <v>10</v>
+      </c>
+      <c r="D47" s="136">
+        <v>150</v>
+      </c>
+      <c r="E47" s="18">
+        <f t="shared" si="3"/>
+        <v>1500</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A48" s="34" t="s">
+        <v>44</v>
+      </c>
+      <c r="B48" s="45" t="s">
+        <v>63</v>
+      </c>
+      <c r="C48" s="57">
+        <v>15</v>
+      </c>
+      <c r="D48" s="136">
+        <v>150</v>
+      </c>
+      <c r="E48" s="18">
+        <f t="shared" si="3"/>
+        <v>2250</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A49" s="34" t="s">
+        <v>167</v>
+      </c>
+      <c r="B49" s="45" t="s">
+        <v>145</v>
+      </c>
+      <c r="C49" s="57">
+        <v>8</v>
+      </c>
+      <c r="D49" s="136">
+        <v>150</v>
+      </c>
+      <c r="E49" s="18">
+        <f t="shared" si="3"/>
+        <v>1200</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A50" s="34" t="s">
+        <v>431</v>
+      </c>
+      <c r="B50" s="45" t="s">
+        <v>63</v>
+      </c>
+      <c r="C50" s="57">
+        <v>5</v>
+      </c>
+      <c r="D50" s="136">
+        <v>150</v>
+      </c>
+      <c r="E50" s="18">
+        <f t="shared" si="3"/>
+        <v>750</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A51" s="34" t="s">
+        <v>432</v>
+      </c>
+      <c r="B51" s="45" t="s">
+        <v>50</v>
+      </c>
+      <c r="C51" s="57">
+        <v>1</v>
+      </c>
+      <c r="D51" s="136">
+        <v>2650</v>
+      </c>
+      <c r="E51" s="18">
+        <f t="shared" si="3"/>
+        <v>2650</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A52" s="50" t="s">
+        <v>102</v>
+      </c>
+      <c r="B52" s="51"/>
+      <c r="C52" s="52"/>
+      <c r="D52" s="53"/>
+      <c r="E52" s="38">
+        <f>SUM(E41:E51)</f>
+        <v>18850</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A53" s="15" t="s">
+        <v>103</v>
+      </c>
+      <c r="B53" s="15"/>
+      <c r="C53" s="15"/>
+      <c r="D53" s="15"/>
+      <c r="E53" s="25"/>
+    </row>
+    <row r="54" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A54" s="16" t="s">
+        <v>433</v>
+      </c>
+      <c r="B54" s="16" t="s">
+        <v>434</v>
+      </c>
+      <c r="C54" s="45">
+        <v>7200</v>
+      </c>
+      <c r="D54" s="18">
+        <v>9.4</v>
+      </c>
+      <c r="E54" s="18">
+        <f t="shared" ref="E54:E60" si="4">C54*D54</f>
+        <v>67680</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A55" s="16" t="s">
+        <v>129</v>
+      </c>
+      <c r="B55" s="16" t="s">
+        <v>48</v>
+      </c>
+      <c r="C55" s="45">
+        <v>20</v>
+      </c>
+      <c r="D55" s="18">
+        <v>150</v>
+      </c>
+      <c r="E55" s="18">
+        <f t="shared" si="4"/>
+        <v>3000</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A56" s="16" t="s">
+        <v>108</v>
+      </c>
+      <c r="B56" s="16" t="s">
+        <v>48</v>
+      </c>
+      <c r="C56" s="45">
+        <v>1</v>
+      </c>
+      <c r="D56" s="18">
+        <v>1900</v>
+      </c>
+      <c r="E56" s="18">
+        <f t="shared" si="4"/>
+        <v>1900</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A57" s="16" t="s">
+        <v>171</v>
+      </c>
+      <c r="B57" s="16" t="s">
+        <v>48</v>
+      </c>
+      <c r="C57" s="45">
+        <v>10</v>
+      </c>
+      <c r="D57" s="18">
+        <v>150</v>
+      </c>
+      <c r="E57" s="18">
+        <f t="shared" si="4"/>
+        <v>1500</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A58" s="16" t="s">
+        <v>435</v>
+      </c>
+      <c r="B58" s="16" t="s">
+        <v>48</v>
+      </c>
+      <c r="C58" s="45">
+        <v>10</v>
+      </c>
+      <c r="D58" s="18">
+        <v>150</v>
+      </c>
+      <c r="E58" s="18">
+        <f t="shared" si="4"/>
+        <v>1500</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A59" s="16" t="s">
+        <v>131</v>
+      </c>
+      <c r="B59" s="16" t="s">
+        <v>48</v>
+      </c>
+      <c r="C59" s="45">
+        <v>5</v>
+      </c>
+      <c r="D59" s="18">
+        <v>150</v>
+      </c>
+      <c r="E59" s="18">
+        <f t="shared" si="4"/>
+        <v>750</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A60" s="16" t="s">
+        <v>132</v>
+      </c>
+      <c r="B60" s="16" t="s">
+        <v>145</v>
+      </c>
+      <c r="C60" s="45">
+        <v>3</v>
+      </c>
+      <c r="D60" s="18">
+        <v>150</v>
+      </c>
+      <c r="E60" s="18">
+        <f t="shared" si="4"/>
+        <v>450</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A61" s="3" t="s">
+        <v>110</v>
+      </c>
+      <c r="B61" s="3"/>
+      <c r="C61" s="3"/>
+      <c r="D61" s="3"/>
+      <c r="E61" s="38">
+        <f>SUM(E54:E60)</f>
+        <v>76780</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A62" s="37" t="s">
+        <v>52</v>
+      </c>
+      <c r="B62" s="37"/>
+      <c r="C62" s="37"/>
+      <c r="D62" s="37"/>
+      <c r="E62" s="38">
+        <f>SUM(E16,E21,E39,E52,E61)</f>
+        <v>123680.21309285714</v>
+      </c>
+    </row>
+    <row r="65" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A65" s="235" t="s">
+        <v>53</v>
+      </c>
+      <c r="B65" s="236"/>
+    </row>
+    <row r="66" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A66" s="15" t="s">
+        <v>138</v>
+      </c>
+      <c r="B66" s="67">
+        <f>E16</f>
+        <v>15195.727999999999</v>
+      </c>
+    </row>
+    <row r="67" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A67" s="22" t="s">
+        <v>80</v>
+      </c>
+      <c r="B67" s="25">
+        <f>E21</f>
+        <v>2700</v>
+      </c>
+    </row>
+    <row r="68" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A68" s="22" t="s">
+        <v>90</v>
+      </c>
+      <c r="B68" s="25">
+        <f>E39</f>
+        <v>10154.485092857143</v>
+      </c>
+    </row>
+    <row r="69" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A69" s="22" t="s">
+        <v>95</v>
+      </c>
+      <c r="B69" s="25">
+        <f>E52</f>
+        <v>18850</v>
+      </c>
+    </row>
+    <row r="70" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A70" s="22" t="s">
+        <v>103</v>
+      </c>
+      <c r="B70" s="25">
+        <f>E61</f>
+        <v>76780</v>
+      </c>
+    </row>
+    <row r="71" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A71" s="11" t="s">
+        <v>52</v>
+      </c>
+      <c r="B71" s="38">
+        <f>SUM(B66:B70)</f>
+        <v>123680.21309285714</v>
+      </c>
+    </row>
+    <row r="74" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A74" s="221" t="s">
+        <v>556</v>
+      </c>
+      <c r="B74" s="221"/>
+      <c r="C74" s="221"/>
+      <c r="D74" s="221"/>
+    </row>
+    <row r="75" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A75" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="76" spans="1:4" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A76" s="237" t="s">
+        <v>55</v>
+      </c>
+      <c r="B76" s="237"/>
+      <c r="C76" s="237"/>
+      <c r="D76" s="237"/>
+    </row>
+    <row r="77" spans="1:4" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A77" s="98" t="s">
+        <v>507</v>
+      </c>
+      <c r="B77" s="98"/>
+      <c r="C77" s="237"/>
+      <c r="D77" s="237"/>
+    </row>
+    <row r="78" spans="1:4" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A78" s="237" t="s">
+        <v>57</v>
+      </c>
+      <c r="B78" s="237"/>
+      <c r="C78" s="237"/>
+      <c r="D78" s="237"/>
+    </row>
+    <row r="79" spans="1:4" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A79" s="237" t="s">
+        <v>508</v>
+      </c>
+      <c r="B79" s="237"/>
+    </row>
+  </sheetData>
+  <mergeCells count="22">
+    <mergeCell ref="A79:B79"/>
+    <mergeCell ref="A8:E8"/>
+    <mergeCell ref="A1:A2"/>
+    <mergeCell ref="B1:E2"/>
+    <mergeCell ref="A3:B3"/>
+    <mergeCell ref="C3:E3"/>
+    <mergeCell ref="A4:B4"/>
+    <mergeCell ref="C4:E4"/>
+    <mergeCell ref="A5:B5"/>
+    <mergeCell ref="C5:E5"/>
+    <mergeCell ref="A6:B6"/>
+    <mergeCell ref="C6:E6"/>
+    <mergeCell ref="A7:E7"/>
+    <mergeCell ref="C77:D77"/>
+    <mergeCell ref="A78:B78"/>
+    <mergeCell ref="C78:D78"/>
+    <mergeCell ref="A9:E9"/>
+    <mergeCell ref="A65:B65"/>
+    <mergeCell ref="A74:B74"/>
+    <mergeCell ref="C74:D74"/>
+    <mergeCell ref="A76:B76"/>
+    <mergeCell ref="C76:D76"/>
+  </mergeCells>
+  <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
+  <pageSetup paperSize="9" orientation="portrait" horizontalDpi="0" verticalDpi="0" r:id="rId1"/>
+  <drawing r:id="rId2"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet30.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3408BF8E-B20F-4249-A006-00D03EA22A59}">
+  <dimension ref="A1:E56"/>
+  <sheetViews>
+    <sheetView topLeftCell="A36" workbookViewId="0">
+      <selection sqref="A1:E57"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <cols>
+    <col min="1" max="1" width="34.44140625" customWidth="1"/>
+    <col min="2" max="2" width="13.109375" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="15.33203125" customWidth="1"/>
+    <col min="4" max="4" width="13.5546875" customWidth="1"/>
+    <col min="5" max="5" width="15.6640625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="222"/>
+      <c r="B1" s="223" t="s">
+        <v>0</v>
+      </c>
+      <c r="C1" s="223"/>
+      <c r="D1" s="223"/>
+      <c r="E1" s="223"/>
+    </row>
+    <row r="2" spans="1:5" ht="32.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="222"/>
+      <c r="B2" s="223"/>
+      <c r="C2" s="223"/>
+      <c r="D2" s="223"/>
+      <c r="E2" s="223"/>
+    </row>
+    <row r="3" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A3" s="280" t="s">
+        <v>378</v>
+      </c>
+      <c r="B3" s="280"/>
+      <c r="C3" s="260" t="s">
+        <v>266</v>
+      </c>
+      <c r="D3" s="261"/>
+      <c r="E3" s="262"/>
+    </row>
+    <row r="4" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A4" s="281" t="s">
+        <v>263</v>
+      </c>
+      <c r="B4" s="281"/>
+      <c r="C4" s="260" t="s">
+        <v>379</v>
+      </c>
+      <c r="D4" s="261"/>
+      <c r="E4" s="262"/>
+    </row>
+    <row r="5" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A5" s="259" t="s">
+        <v>554</v>
+      </c>
+      <c r="B5" s="259"/>
+      <c r="C5" s="260" t="s">
+        <v>269</v>
+      </c>
+      <c r="D5" s="261"/>
+      <c r="E5" s="262"/>
+    </row>
+    <row r="6" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A6" s="230" t="s">
+        <v>588</v>
+      </c>
+      <c r="B6" s="232"/>
+      <c r="C6" s="260" t="s">
+        <v>270</v>
+      </c>
+      <c r="D6" s="261"/>
+      <c r="E6" s="262"/>
+    </row>
+    <row r="7" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A7" s="265" t="s">
+        <v>446</v>
+      </c>
+      <c r="B7" s="266"/>
+      <c r="C7" s="266"/>
+      <c r="D7" s="266"/>
+      <c r="E7" s="267"/>
+    </row>
+    <row r="8" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A8" s="233" t="s">
+        <v>6</v>
+      </c>
+      <c r="B8" s="233"/>
+      <c r="C8" s="233"/>
+      <c r="D8" s="233"/>
+      <c r="E8" s="233"/>
+    </row>
+    <row r="9" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A9" s="234" t="s">
+        <v>7</v>
+      </c>
+      <c r="B9" s="234"/>
+      <c r="C9" s="234"/>
+      <c r="D9" s="234"/>
+      <c r="E9" s="234"/>
+    </row>
+    <row r="10" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A10" s="15" t="s">
+        <v>138</v>
+      </c>
+      <c r="B10" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C10" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="D10" s="15" t="s">
+        <v>11</v>
+      </c>
+      <c r="E10" s="29" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A11" s="16" t="s">
+        <v>447</v>
+      </c>
+      <c r="B11" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="C11" s="16">
+        <v>0.4</v>
+      </c>
+      <c r="D11" s="18">
+        <f>'[1]Referência Banana'!D6</f>
+        <v>3637.15</v>
+      </c>
+      <c r="E11" s="18">
+        <f>C11*D11</f>
+        <v>1454.8600000000001</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A12" s="16" t="s">
+        <v>448</v>
+      </c>
+      <c r="B12" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="C12" s="16">
+        <v>3</v>
+      </c>
+      <c r="D12" s="18">
+        <f>'[1]Referência Banana'!D9</f>
+        <v>290</v>
+      </c>
+      <c r="E12" s="18">
+        <f t="shared" ref="E12:E25" si="0">C12*D12</f>
+        <v>870</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A13" s="16" t="s">
+        <v>449</v>
+      </c>
+      <c r="B13" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="C13" s="16">
+        <v>2</v>
+      </c>
+      <c r="D13" s="18">
+        <f>'[1]Referência Banana'!D10</f>
+        <v>2055.0425</v>
+      </c>
+      <c r="E13" s="18">
+        <f t="shared" si="0"/>
+        <v>4110.085</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A14" s="16" t="s">
+        <v>450</v>
+      </c>
+      <c r="B14" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="C14" s="16">
+        <v>0.4</v>
+      </c>
+      <c r="D14" s="18">
+        <f>'[1]Referência Banana'!D11</f>
+        <v>2585.1075000000001</v>
+      </c>
+      <c r="E14" s="18">
+        <f t="shared" si="0"/>
+        <v>1034.0430000000001</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A15" s="16" t="s">
+        <v>451</v>
+      </c>
+      <c r="B15" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="C15" s="16">
+        <v>1</v>
+      </c>
+      <c r="D15" s="18">
+        <f>'[1]Referência Banana'!D12</f>
+        <v>3201.65</v>
+      </c>
+      <c r="E15" s="18">
+        <f t="shared" si="0"/>
+        <v>3201.65</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A16" s="16" t="s">
+        <v>452</v>
+      </c>
+      <c r="B16" s="16" t="s">
+        <v>79</v>
+      </c>
+      <c r="C16" s="16">
+        <v>3</v>
+      </c>
+      <c r="D16" s="18">
+        <f>'[1]Referência Banana'!D13</f>
+        <v>10.438749999999999</v>
+      </c>
+      <c r="E16" s="18">
+        <f t="shared" si="0"/>
+        <v>31.316249999999997</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A17" s="16" t="s">
+        <v>453</v>
+      </c>
+      <c r="B17" s="16" t="s">
+        <v>380</v>
+      </c>
+      <c r="C17" s="16">
+        <v>2</v>
+      </c>
+      <c r="D17" s="18">
+        <f>'[1]Referência Banana'!D14</f>
+        <v>15.437500000000002</v>
+      </c>
+      <c r="E17" s="18">
+        <f t="shared" si="0"/>
+        <v>30.875000000000004</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A18" s="16" t="s">
+        <v>454</v>
+      </c>
+      <c r="B18" s="16" t="s">
+        <v>380</v>
+      </c>
+      <c r="C18" s="16">
+        <v>2</v>
+      </c>
+      <c r="D18" s="18">
+        <f>'[1]Referência Banana'!D15</f>
+        <v>15.280000000000001</v>
+      </c>
+      <c r="E18" s="18">
+        <f t="shared" si="0"/>
+        <v>30.560000000000002</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A19" s="16" t="s">
+        <v>29</v>
+      </c>
+      <c r="B19" s="16" t="s">
+        <v>381</v>
+      </c>
+      <c r="C19" s="24">
+        <v>2</v>
+      </c>
+      <c r="D19" s="18">
+        <f>'[1]Referência Banana'!D16</f>
+        <v>31.34375</v>
+      </c>
+      <c r="E19" s="18">
+        <f t="shared" si="0"/>
+        <v>62.6875</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A20" s="16" t="s">
+        <v>455</v>
+      </c>
+      <c r="B20" s="16" t="s">
+        <v>79</v>
+      </c>
+      <c r="C20" s="16">
+        <v>1</v>
+      </c>
+      <c r="D20" s="18">
+        <f>'[1]Referência Banana'!D17</f>
+        <v>840</v>
+      </c>
+      <c r="E20" s="18">
+        <f t="shared" si="0"/>
+        <v>840</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A21" s="16" t="s">
+        <v>182</v>
+      </c>
+      <c r="B21" s="16" t="s">
+        <v>79</v>
+      </c>
+      <c r="C21" s="16">
+        <v>1.2</v>
+      </c>
+      <c r="D21" s="18">
+        <f>'[1]Referência Banana'!D18</f>
+        <v>86.412499999999994</v>
+      </c>
+      <c r="E21" s="18">
+        <f t="shared" si="0"/>
+        <v>103.69499999999999</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A22" s="16" t="s">
+        <v>456</v>
+      </c>
+      <c r="B22" s="16" t="s">
+        <v>381</v>
+      </c>
+      <c r="C22" s="16">
+        <v>0.5</v>
+      </c>
+      <c r="D22" s="18">
+        <f>'[1]Referência Banana'!D19</f>
+        <v>108.91571428571429</v>
+      </c>
+      <c r="E22" s="18">
+        <f t="shared" si="0"/>
+        <v>54.457857142857144</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A23" s="16" t="s">
+        <v>457</v>
+      </c>
+      <c r="B23" s="16" t="s">
+        <v>79</v>
+      </c>
+      <c r="C23" s="16">
+        <v>5</v>
+      </c>
+      <c r="D23" s="18">
+        <f>'[1]Referência Banana'!D20</f>
+        <v>31.692857142857143</v>
+      </c>
+      <c r="E23" s="18">
+        <f t="shared" si="0"/>
+        <v>158.46428571428572</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A24" s="16" t="s">
+        <v>18</v>
+      </c>
+      <c r="B24" s="16" t="s">
+        <v>181</v>
+      </c>
+      <c r="C24" s="16">
+        <v>1</v>
+      </c>
+      <c r="D24" s="18">
+        <f>'[1]Referência Banana'!D21</f>
+        <v>53.883749999999999</v>
+      </c>
+      <c r="E24" s="18">
+        <f t="shared" si="0"/>
+        <v>53.883749999999999</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A25" s="124" t="s">
+        <v>458</v>
+      </c>
+      <c r="B25" s="16" t="s">
+        <v>181</v>
+      </c>
+      <c r="C25" s="16">
+        <v>1</v>
+      </c>
+      <c r="D25" s="18">
+        <f>'[1]Referência Banana'!D22</f>
+        <v>48.752499999999998</v>
+      </c>
+      <c r="E25" s="18">
+        <f t="shared" si="0"/>
+        <v>48.752499999999998</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A26" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="B26" s="31"/>
+      <c r="C26" s="32"/>
+      <c r="D26" s="32"/>
+      <c r="E26" s="38">
+        <f>SUM(E11:E25)</f>
+        <v>12085.330142857143</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A27" s="15" t="s">
+        <v>80</v>
+      </c>
+      <c r="B27" s="15"/>
+      <c r="C27" s="106"/>
+      <c r="D27" s="15"/>
+      <c r="E27" s="1"/>
+    </row>
+    <row r="28" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A28" s="16" t="s">
+        <v>44</v>
+      </c>
+      <c r="B28" s="16" t="s">
+        <v>48</v>
+      </c>
+      <c r="C28" s="16">
+        <v>15</v>
+      </c>
+      <c r="D28" s="137">
+        <v>140</v>
+      </c>
+      <c r="E28" s="18">
+        <f t="shared" ref="E28:E35" si="1">C28*D28</f>
+        <v>2100</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A29" s="16" t="s">
+        <v>382</v>
+      </c>
+      <c r="B29" s="16" t="s">
+        <v>48</v>
+      </c>
+      <c r="C29" s="16">
+        <v>15</v>
+      </c>
+      <c r="D29" s="137">
+        <v>140</v>
+      </c>
+      <c r="E29" s="18">
+        <f t="shared" si="1"/>
+        <v>2100</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A30" s="16" t="s">
+        <v>383</v>
+      </c>
+      <c r="B30" s="16" t="s">
+        <v>48</v>
+      </c>
+      <c r="C30" s="16">
+        <v>10</v>
+      </c>
+      <c r="D30" s="137">
+        <v>140</v>
+      </c>
+      <c r="E30" s="18">
+        <f t="shared" si="1"/>
+        <v>1400</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A31" s="16" t="s">
+        <v>384</v>
+      </c>
+      <c r="B31" s="16" t="s">
+        <v>48</v>
+      </c>
+      <c r="C31" s="16">
+        <v>15</v>
+      </c>
+      <c r="D31" s="137">
+        <v>140</v>
+      </c>
+      <c r="E31" s="18">
+        <f t="shared" si="1"/>
+        <v>2100</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A32" s="16" t="s">
+        <v>385</v>
+      </c>
+      <c r="B32" s="16" t="s">
+        <v>48</v>
+      </c>
+      <c r="C32" s="16">
+        <v>15</v>
+      </c>
+      <c r="D32" s="137">
+        <v>140</v>
+      </c>
+      <c r="E32" s="18">
+        <f t="shared" si="1"/>
+        <v>2100</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A33" s="16" t="s">
+        <v>188</v>
+      </c>
+      <c r="B33" s="16" t="s">
+        <v>112</v>
+      </c>
+      <c r="C33" s="16">
+        <v>2</v>
+      </c>
+      <c r="D33" s="137">
+        <v>140</v>
+      </c>
+      <c r="E33" s="18">
+        <f t="shared" si="1"/>
+        <v>280</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A34" s="16" t="s">
+        <v>124</v>
+      </c>
+      <c r="B34" s="16" t="s">
+        <v>112</v>
+      </c>
+      <c r="C34" s="16">
+        <v>3</v>
+      </c>
+      <c r="D34" s="137">
+        <v>140</v>
+      </c>
+      <c r="E34" s="18">
+        <f t="shared" si="1"/>
+        <v>420</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A35" s="16" t="s">
+        <v>220</v>
+      </c>
+      <c r="B35" s="16" t="s">
+        <v>112</v>
+      </c>
+      <c r="C35" s="16">
+        <v>10</v>
+      </c>
+      <c r="D35" s="137">
+        <v>140</v>
+      </c>
+      <c r="E35" s="18">
+        <f t="shared" si="1"/>
+        <v>1400</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A36" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="B36" s="31"/>
+      <c r="C36" s="32"/>
+      <c r="D36" s="32"/>
+      <c r="E36" s="38">
+        <f>SUM(E28:E35)</f>
+        <v>11900</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A37" s="15" t="s">
+        <v>191</v>
+      </c>
+      <c r="B37" s="15"/>
+      <c r="C37" s="106"/>
+      <c r="D37" s="15"/>
+      <c r="E37" s="1"/>
+    </row>
+    <row r="38" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A38" s="16" t="s">
+        <v>377</v>
+      </c>
+      <c r="B38" s="16" t="s">
+        <v>48</v>
+      </c>
+      <c r="C38" s="16">
+        <v>30</v>
+      </c>
+      <c r="D38" s="41">
+        <v>140</v>
+      </c>
+      <c r="E38" s="18">
+        <f>C38*D38</f>
+        <v>4200</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A39" s="16" t="s">
+        <v>108</v>
+      </c>
+      <c r="B39" s="16" t="s">
+        <v>153</v>
+      </c>
+      <c r="C39" s="16">
+        <v>1</v>
+      </c>
+      <c r="D39" s="23">
+        <v>1250</v>
+      </c>
+      <c r="E39" s="18">
+        <f>C39*D39</f>
+        <v>1250</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A40" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="B40" s="31"/>
+      <c r="C40" s="32"/>
+      <c r="D40" s="32"/>
+      <c r="E40" s="38">
+        <f>SUM(E38:E39)</f>
+        <v>5450</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A41" s="37" t="s">
+        <v>65</v>
+      </c>
+      <c r="B41" s="37"/>
+      <c r="C41" s="37"/>
+      <c r="D41" s="37"/>
+      <c r="E41" s="38">
+        <f>SUM(E26,E36,E40)</f>
+        <v>29435.330142857143</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A44" s="235" t="s">
+        <v>53</v>
+      </c>
+      <c r="B44" s="236"/>
+    </row>
+    <row r="45" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A45" s="15" t="s">
+        <v>138</v>
+      </c>
+      <c r="B45" s="25">
+        <f>E26</f>
+        <v>12085.330142857143</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A46" s="15" t="s">
+        <v>80</v>
+      </c>
+      <c r="B46" s="25">
+        <f>E36</f>
+        <v>11900</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A47" s="15" t="s">
+        <v>191</v>
+      </c>
+      <c r="B47" s="25">
+        <f>E40</f>
+        <v>5450</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A48" s="37" t="s">
+        <v>65</v>
+      </c>
+      <c r="B48" s="38">
+        <f>SUM(B45:B47)</f>
+        <v>29435.330142857143</v>
+      </c>
+    </row>
+    <row r="51" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A51" s="221" t="s">
+        <v>556</v>
+      </c>
+      <c r="B51" s="221"/>
+      <c r="C51" s="221"/>
+      <c r="D51" s="221"/>
+    </row>
+    <row r="52" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A52" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="53" spans="1:4" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A53" s="237" t="s">
+        <v>55</v>
+      </c>
+      <c r="B53" s="237"/>
+      <c r="C53" s="237"/>
+      <c r="D53" s="237"/>
+    </row>
+    <row r="54" spans="1:4" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A54" s="237" t="s">
+        <v>56</v>
+      </c>
+      <c r="B54" s="237"/>
+      <c r="C54" s="237"/>
+      <c r="D54" s="237"/>
+    </row>
+    <row r="55" spans="1:4" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A55" s="237" t="s">
+        <v>57</v>
+      </c>
+      <c r="B55" s="237"/>
+      <c r="C55" s="237"/>
+      <c r="D55" s="237"/>
+    </row>
+    <row r="56" spans="1:4" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A56" s="237" t="s">
+        <v>58</v>
+      </c>
+      <c r="B56" s="237"/>
+    </row>
+  </sheetData>
+  <mergeCells count="23">
+    <mergeCell ref="A8:E8"/>
+    <mergeCell ref="A1:A2"/>
+    <mergeCell ref="B1:E2"/>
+    <mergeCell ref="A3:B3"/>
+    <mergeCell ref="C3:E3"/>
+    <mergeCell ref="A4:B4"/>
+    <mergeCell ref="C4:E4"/>
+    <mergeCell ref="C5:E5"/>
+    <mergeCell ref="A6:B6"/>
+    <mergeCell ref="C6:E6"/>
+    <mergeCell ref="A7:E7"/>
+    <mergeCell ref="A5:B5"/>
+    <mergeCell ref="A9:E9"/>
+    <mergeCell ref="A44:B44"/>
+    <mergeCell ref="A51:B51"/>
+    <mergeCell ref="C51:D51"/>
+    <mergeCell ref="A53:B53"/>
+    <mergeCell ref="C53:D53"/>
+    <mergeCell ref="A54:B54"/>
+    <mergeCell ref="C54:D54"/>
+    <mergeCell ref="A55:B55"/>
+    <mergeCell ref="C55:D55"/>
+    <mergeCell ref="A56:B56"/>
+  </mergeCells>
+  <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
+  <pageSetup paperSize="9" orientation="portrait" horizontalDpi="0" verticalDpi="0" r:id="rId1"/>
+  <drawing r:id="rId2"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet31.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{59946295-2BCC-435A-A638-6F74E3824312}">
+  <dimension ref="A1:E63"/>
+  <sheetViews>
+    <sheetView topLeftCell="A43" workbookViewId="0">
+      <selection sqref="A1:E66"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <cols>
+    <col min="1" max="1" width="35" customWidth="1"/>
+    <col min="2" max="2" width="15.33203125" customWidth="1"/>
+    <col min="3" max="3" width="13.33203125" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="13" customWidth="1"/>
+    <col min="5" max="5" width="13.88671875" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="222"/>
+      <c r="B1" s="223" t="s">
+        <v>0</v>
+      </c>
+      <c r="C1" s="223"/>
+      <c r="D1" s="223"/>
+      <c r="E1" s="223"/>
+    </row>
+    <row r="2" spans="1:5" ht="25.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="222"/>
+      <c r="B2" s="223"/>
+      <c r="C2" s="223"/>
+      <c r="D2" s="223"/>
+      <c r="E2" s="223"/>
+    </row>
+    <row r="3" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A3" s="280" t="s">
+        <v>368</v>
+      </c>
+      <c r="B3" s="280"/>
+      <c r="C3" s="260" t="s">
+        <v>276</v>
+      </c>
+      <c r="D3" s="261"/>
+      <c r="E3" s="262"/>
+    </row>
+    <row r="4" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A4" s="281" t="s">
+        <v>400</v>
+      </c>
+      <c r="B4" s="281"/>
+      <c r="C4" s="260" t="s">
+        <v>369</v>
+      </c>
+      <c r="D4" s="261"/>
+      <c r="E4" s="262"/>
+    </row>
+    <row r="5" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A5" s="259" t="s">
+        <v>554</v>
+      </c>
+      <c r="B5" s="259"/>
+      <c r="C5" s="260" t="s">
+        <v>275</v>
+      </c>
+      <c r="D5" s="261"/>
+      <c r="E5" s="262"/>
+    </row>
+    <row r="6" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A6" s="230" t="s">
+        <v>589</v>
+      </c>
+      <c r="B6" s="232"/>
+      <c r="C6" s="260" t="s">
+        <v>370</v>
+      </c>
+      <c r="D6" s="261"/>
+      <c r="E6" s="262"/>
+    </row>
+    <row r="7" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A7" s="265" t="s">
+        <v>459</v>
+      </c>
+      <c r="B7" s="266"/>
+      <c r="C7" s="266"/>
+      <c r="D7" s="266"/>
+      <c r="E7" s="267"/>
+    </row>
+    <row r="8" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A8" s="233" t="s">
+        <v>6</v>
+      </c>
+      <c r="B8" s="233"/>
+      <c r="C8" s="233"/>
+      <c r="D8" s="233"/>
+      <c r="E8" s="233"/>
+    </row>
+    <row r="9" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A9" s="234" t="s">
+        <v>7</v>
+      </c>
+      <c r="B9" s="234"/>
+      <c r="C9" s="234"/>
+      <c r="D9" s="234"/>
+      <c r="E9" s="234"/>
+    </row>
+    <row r="10" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A10" s="15" t="s">
+        <v>138</v>
+      </c>
+      <c r="B10" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C10" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="D10" s="15" t="s">
+        <v>11</v>
+      </c>
+      <c r="E10" s="29" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A11" s="16" t="s">
+        <v>78</v>
+      </c>
+      <c r="B11" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="C11" s="16">
+        <v>0.5</v>
+      </c>
+      <c r="D11" s="18">
+        <v>1850</v>
+      </c>
+      <c r="E11" s="18">
+        <f>C11*D11</f>
+        <v>925</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A12" s="124" t="s">
+        <v>448</v>
+      </c>
+      <c r="B12" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="C12" s="16">
+        <v>1</v>
+      </c>
+      <c r="D12" s="18">
+        <f>'[1]Referência Abóbora Cabutiá'!D7</f>
+        <v>290</v>
+      </c>
+      <c r="E12" s="18">
+        <f t="shared" ref="E12:E29" si="0">C12*D12</f>
+        <v>290</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A13" s="124" t="s">
+        <v>473</v>
+      </c>
+      <c r="B13" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="C13" s="16">
+        <v>0.5</v>
+      </c>
+      <c r="D13" s="18">
+        <f>'[1]Referência Abóbora Cabutiá'!D8</f>
+        <v>2055.0425</v>
+      </c>
+      <c r="E13" s="18">
+        <f t="shared" si="0"/>
+        <v>1027.52125</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A14" s="16" t="s">
+        <v>67</v>
+      </c>
+      <c r="B14" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="C14" s="16">
+        <v>5</v>
+      </c>
+      <c r="D14" s="18">
+        <f>'[1]Referência Abóbora Cabutiá'!D9</f>
+        <v>416.66666666666669</v>
+      </c>
+      <c r="E14" s="18">
+        <f t="shared" si="0"/>
+        <v>2083.3333333333335</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A15" s="124" t="s">
+        <v>245</v>
+      </c>
+      <c r="B15" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="C15" s="16">
+        <v>0.3</v>
+      </c>
+      <c r="D15" s="18">
+        <f>'[1]Referência Abóbora Cabutiá'!D10</f>
+        <v>3201.65</v>
+      </c>
+      <c r="E15" s="18">
+        <f t="shared" si="0"/>
+        <v>960.495</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A16" s="124" t="s">
+        <v>246</v>
+      </c>
+      <c r="B16" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="C16" s="16">
+        <v>0.5</v>
+      </c>
+      <c r="D16" s="18">
+        <f>'[1]Referência Abóbora Cabutiá'!D11</f>
+        <v>3132.27</v>
+      </c>
+      <c r="E16" s="18">
+        <f t="shared" si="0"/>
+        <v>1566.135</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A17" s="124" t="s">
+        <v>247</v>
+      </c>
+      <c r="B17" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="C17" s="16">
+        <v>0.4</v>
+      </c>
+      <c r="D17" s="18">
+        <f>'[1]Referência Abóbora Cabutiá'!D12</f>
+        <v>2585.1075000000001</v>
+      </c>
+      <c r="E17" s="18">
+        <f t="shared" si="0"/>
+        <v>1034.0430000000001</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A18" s="124" t="s">
+        <v>29</v>
+      </c>
+      <c r="B18" s="16" t="s">
+        <v>181</v>
+      </c>
+      <c r="C18" s="24">
+        <v>0.6</v>
+      </c>
+      <c r="D18" s="18">
+        <f>'[1]Referência Abóbora Cabutiá'!D13</f>
+        <v>320.02</v>
+      </c>
+      <c r="E18" s="18">
+        <f t="shared" si="0"/>
+        <v>192.01199999999997</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A19" s="124" t="s">
+        <v>474</v>
+      </c>
+      <c r="B19" s="16" t="s">
+        <v>181</v>
+      </c>
+      <c r="C19" s="16">
+        <v>1</v>
+      </c>
+      <c r="D19" s="18">
+        <f>'[1]Referência Abóbora Cabutiá'!D14</f>
+        <v>239.78333333333333</v>
+      </c>
+      <c r="E19" s="18">
+        <f t="shared" si="0"/>
+        <v>239.78333333333333</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A20" s="124" t="s">
+        <v>475</v>
+      </c>
+      <c r="B20" s="16" t="s">
+        <v>181</v>
+      </c>
+      <c r="C20" s="16">
+        <v>2</v>
+      </c>
+      <c r="D20" s="18">
+        <f>'[1]Referência Abóbora Cabutiá'!D15</f>
+        <v>31.34375</v>
+      </c>
+      <c r="E20" s="18">
+        <f t="shared" si="0"/>
+        <v>62.6875</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A21" s="124" t="s">
+        <v>182</v>
+      </c>
+      <c r="B21" s="16" t="s">
+        <v>181</v>
+      </c>
+      <c r="C21" s="16">
+        <v>0.8</v>
+      </c>
+      <c r="D21" s="18">
+        <f>'[1]Referência Abóbora Cabutiá'!D16</f>
+        <v>133.47499999999999</v>
+      </c>
+      <c r="E21" s="18">
+        <f t="shared" si="0"/>
+        <v>106.78</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A22" s="124" t="s">
+        <v>456</v>
+      </c>
+      <c r="B22" s="16" t="s">
+        <v>181</v>
+      </c>
+      <c r="C22" s="16">
+        <v>3</v>
+      </c>
+      <c r="D22" s="18">
+        <f>'[1]Referência Abóbora Cabutiá'!D17</f>
+        <v>32.527777777777779</v>
+      </c>
+      <c r="E22" s="18">
+        <f t="shared" si="0"/>
+        <v>97.583333333333343</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A23" s="124" t="s">
+        <v>476</v>
+      </c>
+      <c r="B23" s="16" t="s">
+        <v>181</v>
+      </c>
+      <c r="C23" s="16">
+        <v>1</v>
+      </c>
+      <c r="D23" s="18">
+        <f>'[1]Referência Abóbora Cabutiá'!D18</f>
+        <v>108.91571428571429</v>
+      </c>
+      <c r="E23" s="18">
+        <f t="shared" si="0"/>
+        <v>108.91571428571429</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A24" s="124" t="s">
+        <v>457</v>
+      </c>
+      <c r="B24" s="16" t="s">
+        <v>181</v>
+      </c>
+      <c r="C24" s="16">
+        <v>1.5</v>
+      </c>
+      <c r="D24" s="18">
+        <f>'[1]Referência Abóbora Cabutiá'!D19</f>
+        <v>53.883749999999999</v>
+      </c>
+      <c r="E24" s="18">
+        <f t="shared" si="0"/>
+        <v>80.825625000000002</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A25" s="124" t="s">
+        <v>120</v>
+      </c>
+      <c r="B25" s="16" t="s">
+        <v>181</v>
+      </c>
+      <c r="C25" s="16">
+        <v>3</v>
+      </c>
+      <c r="D25" s="18">
+        <f>'[1]Referência Abóbora Cabutiá'!D20</f>
+        <v>31.479999999999997</v>
+      </c>
+      <c r="E25" s="18">
+        <f t="shared" si="0"/>
+        <v>94.44</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A26" s="124" t="s">
+        <v>477</v>
+      </c>
+      <c r="B26" s="16" t="s">
+        <v>181</v>
+      </c>
+      <c r="C26" s="16">
+        <v>2</v>
+      </c>
+      <c r="D26" s="18">
+        <f>'[1]Referência Abóbora Cabutiá'!D21</f>
+        <v>74.316666666666663</v>
+      </c>
+      <c r="E26" s="18">
+        <f t="shared" si="0"/>
+        <v>148.63333333333333</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A27" s="124" t="s">
+        <v>452</v>
+      </c>
+      <c r="B27" s="16" t="s">
+        <v>181</v>
+      </c>
+      <c r="C27" s="16">
+        <v>4</v>
+      </c>
+      <c r="D27" s="18">
+        <f>'[1]Referência Abóbora Cabutiá'!D22</f>
+        <v>18.643999999999998</v>
+      </c>
+      <c r="E27" s="18">
+        <f t="shared" si="0"/>
+        <v>74.575999999999993</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A28" s="124" t="s">
+        <v>478</v>
+      </c>
+      <c r="B28" s="16" t="s">
+        <v>181</v>
+      </c>
+      <c r="C28" s="16">
+        <v>2</v>
+      </c>
+      <c r="D28" s="18">
+        <f>'[1]Referência Abóbora Cabutiá'!D23</f>
+        <v>10.438749999999999</v>
+      </c>
+      <c r="E28" s="18">
+        <f t="shared" si="0"/>
+        <v>20.877499999999998</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A29" s="124" t="s">
+        <v>479</v>
+      </c>
+      <c r="B29" s="16" t="s">
+        <v>181</v>
+      </c>
+      <c r="C29" s="16">
+        <v>2</v>
+      </c>
+      <c r="D29" s="18">
+        <f>'[1]Referência Abóbora Cabutiá'!D24</f>
+        <v>19.015000000000001</v>
+      </c>
+      <c r="E29" s="18">
+        <f t="shared" si="0"/>
+        <v>38.03</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A30" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="B30" s="31"/>
+      <c r="C30" s="32"/>
+      <c r="D30" s="32"/>
+      <c r="E30" s="38">
+        <f>SUM(E11:E29)</f>
+        <v>9151.6719226190507</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A31" s="15" t="s">
+        <v>80</v>
+      </c>
+      <c r="B31" s="15"/>
+      <c r="C31" s="106"/>
+      <c r="D31" s="15"/>
+      <c r="E31" s="1"/>
+    </row>
+    <row r="32" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A32" s="16" t="s">
+        <v>372</v>
+      </c>
+      <c r="B32" s="16" t="s">
+        <v>112</v>
+      </c>
+      <c r="C32" s="16">
+        <v>3</v>
+      </c>
+      <c r="D32" s="41">
+        <v>140</v>
+      </c>
+      <c r="E32" s="18">
+        <f t="shared" ref="E32:E41" si="1">C32*D32</f>
+        <v>420</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A33" s="16" t="s">
+        <v>81</v>
+      </c>
+      <c r="B33" s="16" t="s">
+        <v>112</v>
+      </c>
+      <c r="C33" s="16">
+        <v>1.5</v>
+      </c>
+      <c r="D33" s="41">
+        <v>140</v>
+      </c>
+      <c r="E33" s="18">
+        <f t="shared" si="1"/>
+        <v>210</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A34" s="16" t="s">
+        <v>184</v>
+      </c>
+      <c r="B34" s="16" t="s">
+        <v>112</v>
+      </c>
+      <c r="C34" s="16">
+        <v>2</v>
+      </c>
+      <c r="D34" s="41">
+        <v>140</v>
+      </c>
+      <c r="E34" s="18">
+        <f t="shared" si="1"/>
+        <v>280</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A35" s="16" t="s">
+        <v>373</v>
+      </c>
+      <c r="B35" s="16" t="s">
+        <v>112</v>
+      </c>
+      <c r="C35" s="16">
+        <v>4</v>
+      </c>
+      <c r="D35" s="41">
+        <v>140</v>
+      </c>
+      <c r="E35" s="18">
+        <f t="shared" si="1"/>
+        <v>560</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A36" s="16" t="s">
+        <v>186</v>
+      </c>
+      <c r="B36" s="16" t="s">
+        <v>48</v>
+      </c>
+      <c r="C36" s="16">
+        <v>2.5</v>
+      </c>
+      <c r="D36" s="41">
+        <v>120</v>
+      </c>
+      <c r="E36" s="18">
+        <f t="shared" si="1"/>
+        <v>300</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A37" s="16" t="s">
+        <v>374</v>
+      </c>
+      <c r="B37" s="16" t="s">
+        <v>48</v>
+      </c>
+      <c r="C37" s="16">
+        <v>10</v>
+      </c>
+      <c r="D37" s="41">
+        <v>120</v>
+      </c>
+      <c r="E37" s="18">
+        <f t="shared" si="1"/>
+        <v>1200</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A38" s="16" t="s">
+        <v>188</v>
+      </c>
+      <c r="B38" s="16" t="s">
+        <v>112</v>
+      </c>
+      <c r="C38" s="16">
+        <v>2</v>
+      </c>
+      <c r="D38" s="41">
+        <v>120</v>
+      </c>
+      <c r="E38" s="18">
+        <f t="shared" si="1"/>
+        <v>240</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A39" s="16" t="s">
+        <v>44</v>
+      </c>
+      <c r="B39" s="16" t="s">
+        <v>48</v>
+      </c>
+      <c r="C39" s="16">
+        <v>2</v>
+      </c>
+      <c r="D39" s="41">
+        <v>120</v>
+      </c>
+      <c r="E39" s="18">
+        <f t="shared" si="1"/>
+        <v>240</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A40" s="16" t="s">
+        <v>375</v>
+      </c>
+      <c r="B40" s="16" t="s">
+        <v>112</v>
+      </c>
+      <c r="C40" s="16">
+        <v>3</v>
+      </c>
+      <c r="D40" s="41">
+        <v>140</v>
+      </c>
+      <c r="E40" s="18">
+        <f t="shared" si="1"/>
+        <v>420</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A41" s="16" t="s">
+        <v>376</v>
+      </c>
+      <c r="B41" s="16" t="s">
+        <v>112</v>
+      </c>
+      <c r="C41" s="16">
+        <v>4.5</v>
+      </c>
+      <c r="D41" s="41">
+        <v>140</v>
+      </c>
+      <c r="E41" s="18">
+        <f t="shared" si="1"/>
+        <v>630</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A42" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="B42" s="31"/>
+      <c r="C42" s="32"/>
+      <c r="D42" s="32"/>
+      <c r="E42" s="38">
+        <f>SUM(E32:E41)</f>
+        <v>4500</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A43" s="15" t="s">
+        <v>191</v>
+      </c>
+      <c r="B43" s="15"/>
+      <c r="C43" s="106"/>
+      <c r="D43" s="15"/>
+      <c r="E43" s="1"/>
+    </row>
+    <row r="44" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A44" s="16" t="s">
+        <v>377</v>
+      </c>
+      <c r="B44" s="16" t="s">
+        <v>48</v>
+      </c>
+      <c r="C44" s="16">
+        <v>10</v>
+      </c>
+      <c r="D44" s="41">
+        <v>120</v>
+      </c>
+      <c r="E44" s="18">
+        <f t="shared" ref="E44:E46" si="2">C44*D44</f>
+        <v>1200</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A45" s="16" t="s">
+        <v>131</v>
+      </c>
+      <c r="B45" s="16" t="s">
+        <v>112</v>
+      </c>
+      <c r="C45" s="16">
+        <v>10</v>
+      </c>
+      <c r="D45" s="23">
+        <v>120</v>
+      </c>
+      <c r="E45" s="18">
+        <f t="shared" si="2"/>
+        <v>1200</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A46" s="16" t="s">
+        <v>108</v>
+      </c>
+      <c r="B46" s="16" t="s">
+        <v>153</v>
+      </c>
+      <c r="C46" s="16">
+        <v>1</v>
+      </c>
+      <c r="D46" s="23">
+        <v>1050</v>
+      </c>
+      <c r="E46" s="18">
+        <f t="shared" si="2"/>
+        <v>1050</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A47" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="B47" s="31"/>
+      <c r="C47" s="32"/>
+      <c r="D47" s="32"/>
+      <c r="E47" s="38">
+        <f>SUM(E44:E46)</f>
+        <v>3450</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A48" s="37" t="s">
+        <v>65</v>
+      </c>
+      <c r="B48" s="37"/>
+      <c r="C48" s="37"/>
+      <c r="D48" s="37"/>
+      <c r="E48" s="38">
+        <f>SUM(E30,E42,E47)</f>
+        <v>17101.671922619051</v>
+      </c>
+    </row>
+    <row r="51" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A51" s="235" t="s">
+        <v>53</v>
+      </c>
+      <c r="B51" s="236"/>
+    </row>
+    <row r="52" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A52" s="15" t="s">
+        <v>138</v>
+      </c>
+      <c r="B52" s="25">
+        <f>E30</f>
+        <v>9151.6719226190507</v>
+      </c>
+    </row>
+    <row r="53" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A53" s="15" t="s">
+        <v>80</v>
+      </c>
+      <c r="B53" s="25">
+        <f>E42</f>
+        <v>4500</v>
+      </c>
+    </row>
+    <row r="54" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A54" s="15" t="s">
+        <v>191</v>
+      </c>
+      <c r="B54" s="25">
+        <f>E47</f>
+        <v>3450</v>
+      </c>
+    </row>
+    <row r="55" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A55" s="37" t="s">
+        <v>65</v>
+      </c>
+      <c r="B55" s="38">
+        <f>SUM(B52:B54)</f>
+        <v>17101.671922619051</v>
+      </c>
+    </row>
+    <row r="58" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A58" s="221" t="s">
+        <v>556</v>
+      </c>
+      <c r="B58" s="221"/>
+      <c r="C58" s="221"/>
+      <c r="D58" s="221"/>
+    </row>
+    <row r="59" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A59" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="60" spans="1:4" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A60" s="237" t="s">
+        <v>55</v>
+      </c>
+      <c r="B60" s="237"/>
+      <c r="C60" s="237"/>
+      <c r="D60" s="237"/>
+    </row>
+    <row r="61" spans="1:4" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A61" s="237" t="s">
+        <v>56</v>
+      </c>
+      <c r="B61" s="237"/>
+      <c r="C61" s="237"/>
+      <c r="D61" s="237"/>
+    </row>
+    <row r="62" spans="1:4" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A62" s="237" t="s">
+        <v>57</v>
+      </c>
+      <c r="B62" s="237"/>
+      <c r="C62" s="237"/>
+      <c r="D62" s="237"/>
+    </row>
+    <row r="63" spans="1:4" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A63" s="237" t="s">
+        <v>58</v>
+      </c>
+      <c r="B63" s="237"/>
+    </row>
+  </sheetData>
+  <mergeCells count="23">
+    <mergeCell ref="A8:E8"/>
+    <mergeCell ref="A1:A2"/>
+    <mergeCell ref="B1:E2"/>
+    <mergeCell ref="A3:B3"/>
+    <mergeCell ref="C3:E3"/>
+    <mergeCell ref="A4:B4"/>
+    <mergeCell ref="C4:E4"/>
+    <mergeCell ref="A5:B5"/>
+    <mergeCell ref="C5:E5"/>
+    <mergeCell ref="A6:B6"/>
+    <mergeCell ref="C6:E6"/>
+    <mergeCell ref="A7:E7"/>
+    <mergeCell ref="A9:E9"/>
+    <mergeCell ref="A51:B51"/>
+    <mergeCell ref="A58:B58"/>
+    <mergeCell ref="C58:D58"/>
+    <mergeCell ref="A60:B60"/>
+    <mergeCell ref="C60:D60"/>
+    <mergeCell ref="A61:B61"/>
+    <mergeCell ref="C61:D61"/>
+    <mergeCell ref="A62:B62"/>
+    <mergeCell ref="C62:D62"/>
+    <mergeCell ref="A63:B63"/>
+  </mergeCells>
+  <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
+  <drawing r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet32.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6CD8FCB4-1BB2-422B-959A-58BFE0D13A4A}">
+  <dimension ref="A1:E36"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="H6" sqref="H6"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <cols>
+    <col min="1" max="1" width="27.5546875" customWidth="1"/>
+    <col min="2" max="2" width="12.88671875" customWidth="1"/>
+    <col min="3" max="3" width="18.88671875" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="14.6640625" customWidth="1"/>
+    <col min="5" max="5" width="16.33203125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="222"/>
+      <c r="B1" s="223" t="s">
+        <v>0</v>
+      </c>
+      <c r="C1" s="223"/>
+      <c r="D1" s="223"/>
+      <c r="E1" s="223"/>
+    </row>
+    <row r="2" spans="1:5" ht="29.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="222"/>
+      <c r="B2" s="223"/>
+      <c r="C2" s="223"/>
+      <c r="D2" s="223"/>
+      <c r="E2" s="223"/>
+    </row>
+    <row r="3" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A3" s="224" t="s">
+        <v>235</v>
+      </c>
+      <c r="B3" s="225"/>
+      <c r="C3" s="225"/>
+      <c r="D3" s="225"/>
+      <c r="E3" s="226"/>
+    </row>
+    <row r="4" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A4" s="227" t="s">
+        <v>460</v>
+      </c>
+      <c r="B4" s="228"/>
+      <c r="C4" s="228"/>
+      <c r="D4" s="228"/>
+      <c r="E4" s="229"/>
+    </row>
+    <row r="5" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A5" s="230" t="s">
+        <v>598</v>
+      </c>
+      <c r="B5" s="228"/>
+      <c r="C5" s="228"/>
+      <c r="D5" s="228"/>
+      <c r="E5" s="229"/>
+    </row>
+    <row r="6" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A6" s="70" t="s">
+        <v>273</v>
+      </c>
+      <c r="B6" s="58"/>
+      <c r="C6" s="58"/>
+      <c r="D6" s="58"/>
+      <c r="E6" s="59"/>
+    </row>
+    <row r="7" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A7" s="230" t="s">
+        <v>603</v>
+      </c>
+      <c r="B7" s="231"/>
+      <c r="C7" s="231"/>
+      <c r="D7" s="231"/>
+      <c r="E7" s="232"/>
+    </row>
+    <row r="8" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A8" s="230" t="s">
+        <v>554</v>
+      </c>
+      <c r="B8" s="228"/>
+      <c r="C8" s="228"/>
+      <c r="D8" s="228"/>
+      <c r="E8" s="229"/>
+    </row>
+    <row r="9" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A9" s="233" t="s">
+        <v>137</v>
+      </c>
+      <c r="B9" s="233"/>
+      <c r="C9" s="233"/>
+      <c r="D9" s="233"/>
+      <c r="E9" s="233"/>
+    </row>
+    <row r="10" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A10" s="234" t="s">
+        <v>7</v>
+      </c>
+      <c r="B10" s="234"/>
+      <c r="C10" s="234"/>
+      <c r="D10" s="234"/>
+      <c r="E10" s="234"/>
+    </row>
+    <row r="11" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A11" s="15" t="s">
+        <v>138</v>
+      </c>
+      <c r="B11" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C11" s="15" t="s">
+        <v>224</v>
+      </c>
+      <c r="D11" s="15" t="s">
+        <v>11</v>
+      </c>
+      <c r="E11" s="29" t="s">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A12" s="16" t="s">
+        <v>594</v>
+      </c>
+      <c r="B12" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="C12" s="16">
+        <v>0.3</v>
+      </c>
+      <c r="D12" s="18">
+        <v>400</v>
+      </c>
+      <c r="E12" s="18">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A13" s="16" t="s">
+        <v>234</v>
+      </c>
+      <c r="B13" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="C13" s="16">
+        <v>0.06</v>
+      </c>
+      <c r="D13" s="18">
+        <v>2960</v>
+      </c>
+      <c r="E13" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A14" s="16" t="s">
+        <v>227</v>
+      </c>
+      <c r="B14" s="16" t="s">
+        <v>79</v>
+      </c>
+      <c r="C14" s="30">
+        <v>35</v>
+      </c>
+      <c r="D14" s="18">
+        <v>6.1</v>
+      </c>
+      <c r="E14" s="18">
+        <f>C14*D14</f>
+        <v>213.5</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A15" s="16" t="s">
+        <v>228</v>
+      </c>
+      <c r="B15" s="16" t="s">
+        <v>229</v>
+      </c>
+      <c r="C15" s="30">
+        <v>1</v>
+      </c>
+      <c r="D15" s="18">
+        <v>4.25</v>
+      </c>
+      <c r="E15" s="18">
+        <f>C15*D15</f>
+        <v>4.25</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A16" s="16" t="s">
+        <v>230</v>
+      </c>
+      <c r="B16" s="16" t="s">
+        <v>229</v>
+      </c>
+      <c r="C16" s="30">
+        <v>1</v>
+      </c>
+      <c r="D16" s="18">
+        <v>5.75</v>
+      </c>
+      <c r="E16" s="18">
+        <f>C16*D16</f>
+        <v>5.75</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A17" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="B17" s="31"/>
+      <c r="C17" s="32"/>
+      <c r="D17" s="32"/>
+      <c r="E17" s="4">
+        <f>SUM(E12:E16)</f>
+        <v>273.5</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A18" s="22" t="s">
+        <v>80</v>
+      </c>
+      <c r="B18" s="22"/>
+      <c r="C18" s="33"/>
+      <c r="D18" s="22"/>
+      <c r="E18" s="5"/>
+    </row>
+    <row r="19" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A19" s="34" t="s">
+        <v>231</v>
+      </c>
+      <c r="B19" s="34" t="s">
+        <v>50</v>
+      </c>
+      <c r="C19" s="35">
+        <v>1</v>
+      </c>
+      <c r="D19" s="46">
+        <v>140</v>
+      </c>
+      <c r="E19" s="46">
+        <f>C19*D19</f>
+        <v>140</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A20" s="34" t="s">
+        <v>232</v>
+      </c>
+      <c r="B20" s="34" t="s">
+        <v>48</v>
+      </c>
+      <c r="C20" s="63">
+        <v>1</v>
+      </c>
+      <c r="D20" s="46">
+        <v>150</v>
+      </c>
+      <c r="E20" s="46">
+        <f>C20*D20</f>
+        <v>150</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A21" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="B21" s="31"/>
+      <c r="C21" s="32"/>
+      <c r="D21" s="32"/>
+      <c r="E21" s="4">
+        <f>SUM(E19:E20)</f>
+        <v>290</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A22" s="37" t="s">
+        <v>65</v>
+      </c>
+      <c r="B22" s="37"/>
+      <c r="C22" s="37"/>
+      <c r="D22" s="37"/>
+      <c r="E22" s="38">
+        <f>SUM(E17,E21)</f>
+        <v>563.5</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A25" s="235" t="s">
+        <v>53</v>
+      </c>
+      <c r="B25" s="236"/>
+    </row>
+    <row r="26" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A26" s="15" t="str">
+        <f>A11</f>
+        <v>1-Insumos</v>
+      </c>
+      <c r="B26" s="25">
+        <f>E17</f>
+        <v>273.5</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A27" s="22" t="str">
+        <f>A18</f>
+        <v>2-Serviços</v>
+      </c>
+      <c r="B27" s="25">
+        <f>E21</f>
+        <v>290</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A28" s="11" t="s">
+        <v>65</v>
+      </c>
+      <c r="B28" s="38">
+        <f>SUM(B26:B27)</f>
+        <v>563.5</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A31" s="221" t="s">
+        <v>556</v>
+      </c>
+      <c r="B31" s="221"/>
+      <c r="C31" s="221"/>
+      <c r="D31" s="221"/>
+    </row>
+    <row r="32" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A32" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="33" spans="1:4" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A33" s="237" t="s">
+        <v>55</v>
+      </c>
+      <c r="B33" s="237"/>
+      <c r="C33" s="237"/>
+      <c r="D33" s="237"/>
+    </row>
+    <row r="34" spans="1:4" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A34" s="98" t="s">
+        <v>507</v>
+      </c>
+      <c r="B34" s="98"/>
+      <c r="C34" s="237"/>
+      <c r="D34" s="237"/>
+    </row>
+    <row r="35" spans="1:4" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A35" s="237" t="s">
+        <v>57</v>
+      </c>
+      <c r="B35" s="237"/>
+      <c r="C35" s="237"/>
+      <c r="D35" s="237"/>
+    </row>
+    <row r="36" spans="1:4" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A36" s="237" t="s">
+        <v>508</v>
+      </c>
+      <c r="B36" s="237"/>
+    </row>
+  </sheetData>
+  <mergeCells count="18">
+    <mergeCell ref="A7:E7"/>
+    <mergeCell ref="A36:B36"/>
+    <mergeCell ref="A8:E8"/>
+    <mergeCell ref="A9:E9"/>
+    <mergeCell ref="A10:E10"/>
+    <mergeCell ref="A25:B25"/>
+    <mergeCell ref="C34:D34"/>
+    <mergeCell ref="A35:B35"/>
+    <mergeCell ref="C35:D35"/>
+    <mergeCell ref="A31:B31"/>
+    <mergeCell ref="C31:D31"/>
+    <mergeCell ref="A33:B33"/>
+    <mergeCell ref="C33:D33"/>
+    <mergeCell ref="A1:A2"/>
+    <mergeCell ref="B1:E2"/>
+    <mergeCell ref="A3:E3"/>
+    <mergeCell ref="A4:E4"/>
+    <mergeCell ref="A5:E5"/>
+  </mergeCells>
+  <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+  <drawing r:id="rId2"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet33.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{96940E75-B2A5-4E41-9788-23AD3386CED5}">
+  <dimension ref="A1:E36"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="K7" sqref="K7"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <cols>
+    <col min="1" max="1" width="26.44140625" customWidth="1"/>
+    <col min="2" max="2" width="12.5546875" customWidth="1"/>
+    <col min="3" max="3" width="18.88671875" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="14.33203125" customWidth="1"/>
+    <col min="5" max="5" width="15.6640625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="222"/>
+      <c r="B1" s="223" t="s">
+        <v>0</v>
+      </c>
+      <c r="C1" s="223"/>
+      <c r="D1" s="223"/>
+      <c r="E1" s="223"/>
+    </row>
+    <row r="2" spans="1:5" ht="33.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="222"/>
+      <c r="B2" s="223"/>
+      <c r="C2" s="223"/>
+      <c r="D2" s="223"/>
+      <c r="E2" s="223"/>
+    </row>
+    <row r="3" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A3" s="224" t="s">
+        <v>235</v>
+      </c>
+      <c r="B3" s="225"/>
+      <c r="C3" s="225"/>
+      <c r="D3" s="225"/>
+      <c r="E3" s="226"/>
+    </row>
+    <row r="4" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A4" s="227" t="s">
+        <v>236</v>
+      </c>
+      <c r="B4" s="228"/>
+      <c r="C4" s="228"/>
+      <c r="D4" s="228"/>
+      <c r="E4" s="229"/>
+    </row>
+    <row r="5" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A5" s="227" t="s">
+        <v>599</v>
+      </c>
+      <c r="B5" s="228"/>
+      <c r="C5" s="228"/>
+      <c r="D5" s="228"/>
+      <c r="E5" s="229"/>
+    </row>
+    <row r="6" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A6" s="70" t="s">
+        <v>273</v>
+      </c>
+      <c r="B6" s="58"/>
+      <c r="C6" s="58"/>
+      <c r="D6" s="58"/>
+      <c r="E6" s="59"/>
+    </row>
+    <row r="7" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A7" s="230" t="s">
+        <v>603</v>
+      </c>
+      <c r="B7" s="231"/>
+      <c r="C7" s="231"/>
+      <c r="D7" s="231"/>
+      <c r="E7" s="232"/>
+    </row>
+    <row r="8" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A8" s="230" t="s">
+        <v>554</v>
+      </c>
+      <c r="B8" s="228"/>
+      <c r="C8" s="228"/>
+      <c r="D8" s="228"/>
+      <c r="E8" s="229"/>
+    </row>
+    <row r="9" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A9" s="233" t="s">
+        <v>137</v>
+      </c>
+      <c r="B9" s="233"/>
+      <c r="C9" s="233"/>
+      <c r="D9" s="233"/>
+      <c r="E9" s="233"/>
+    </row>
+    <row r="10" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A10" s="234" t="s">
+        <v>7</v>
+      </c>
+      <c r="B10" s="234"/>
+      <c r="C10" s="234"/>
+      <c r="D10" s="234"/>
+      <c r="E10" s="234"/>
+    </row>
+    <row r="11" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A11" s="15" t="s">
+        <v>138</v>
+      </c>
+      <c r="B11" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C11" s="15" t="s">
+        <v>224</v>
+      </c>
+      <c r="D11" s="15" t="s">
+        <v>11</v>
+      </c>
+      <c r="E11" s="29" t="s">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A12" s="16" t="s">
+        <v>226</v>
+      </c>
+      <c r="B12" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="C12" s="16">
+        <v>0.35</v>
+      </c>
+      <c r="D12" s="18">
+        <v>400</v>
+      </c>
+      <c r="E12" s="18">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A13" s="16" t="s">
+        <v>234</v>
+      </c>
+      <c r="B13" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="C13" s="16">
+        <v>6.5000000000000002E-2</v>
+      </c>
+      <c r="D13" s="18">
+        <v>2960</v>
+      </c>
+      <c r="E13" s="18">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A14" s="16" t="s">
+        <v>227</v>
+      </c>
+      <c r="B14" s="16" t="s">
+        <v>79</v>
+      </c>
+      <c r="C14" s="30">
+        <v>38</v>
+      </c>
+      <c r="D14" s="18">
+        <v>6.1</v>
+      </c>
+      <c r="E14" s="18">
+        <f>C14*D14</f>
+        <v>231.79999999999998</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A15" s="16" t="s">
+        <v>228</v>
+      </c>
+      <c r="B15" s="16" t="s">
+        <v>229</v>
+      </c>
+      <c r="C15" s="30">
+        <v>1</v>
+      </c>
+      <c r="D15" s="18">
+        <v>4.25</v>
+      </c>
+      <c r="E15" s="18">
+        <f>C15*D15</f>
+        <v>4.25</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A16" s="16" t="s">
+        <v>230</v>
+      </c>
+      <c r="B16" s="16" t="s">
+        <v>229</v>
+      </c>
+      <c r="C16" s="30">
+        <v>1</v>
+      </c>
+      <c r="D16" s="18">
+        <v>5.75</v>
+      </c>
+      <c r="E16" s="18">
+        <f>C16*D16</f>
+        <v>5.75</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A17" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="B17" s="31"/>
+      <c r="C17" s="32"/>
+      <c r="D17" s="32"/>
+      <c r="E17" s="4">
+        <f>SUM(E12:E16)</f>
+        <v>503.79999999999995</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A18" s="22" t="s">
+        <v>80</v>
+      </c>
+      <c r="B18" s="22"/>
+      <c r="C18" s="33"/>
+      <c r="D18" s="22"/>
+      <c r="E18" s="5"/>
+    </row>
+    <row r="19" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A19" s="34" t="s">
+        <v>231</v>
+      </c>
+      <c r="B19" s="34" t="s">
+        <v>50</v>
+      </c>
+      <c r="C19" s="35">
+        <v>1</v>
+      </c>
+      <c r="D19" s="46">
+        <v>120</v>
+      </c>
+      <c r="E19" s="46">
+        <f>C19*D19</f>
+        <v>120</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A20" s="34" t="s">
+        <v>232</v>
+      </c>
+      <c r="B20" s="34" t="s">
+        <v>48</v>
+      </c>
+      <c r="C20" s="63">
+        <v>1</v>
+      </c>
+      <c r="D20" s="46">
+        <v>130</v>
+      </c>
+      <c r="E20" s="46">
+        <f>C20*D20</f>
+        <v>130</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A21" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="B21" s="31"/>
+      <c r="C21" s="32"/>
+      <c r="D21" s="32"/>
+      <c r="E21" s="4">
+        <f>SUM(E19:E20)</f>
+        <v>250</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A22" s="37" t="s">
+        <v>65</v>
+      </c>
+      <c r="B22" s="37"/>
+      <c r="C22" s="37"/>
+      <c r="D22" s="37"/>
+      <c r="E22" s="38">
+        <f>SUM(E17,E21)</f>
+        <v>753.8</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A25" s="235" t="s">
+        <v>53</v>
+      </c>
+      <c r="B25" s="236"/>
+    </row>
+    <row r="26" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A26" s="15" t="str">
+        <f>A11</f>
+        <v>1-Insumos</v>
+      </c>
+      <c r="B26" s="25">
+        <f>E17</f>
+        <v>503.79999999999995</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A27" s="22" t="str">
+        <f>A18</f>
+        <v>2-Serviços</v>
+      </c>
+      <c r="B27" s="25">
+        <f>E21</f>
+        <v>250</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A28" s="11" t="s">
+        <v>65</v>
+      </c>
+      <c r="B28" s="38">
+        <f>SUM(B26:B27)</f>
+        <v>753.8</v>
+      </c>
+      <c r="C28" s="201"/>
+    </row>
+    <row r="31" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A31" s="221" t="s">
+        <v>556</v>
+      </c>
+      <c r="B31" s="221"/>
+      <c r="C31" s="221"/>
+      <c r="D31" s="221"/>
+    </row>
+    <row r="32" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A32" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="33" spans="1:4" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A33" s="237" t="s">
+        <v>55</v>
+      </c>
+      <c r="B33" s="237"/>
+      <c r="C33" s="237"/>
+      <c r="D33" s="237"/>
+    </row>
+    <row r="34" spans="1:4" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A34" s="98" t="s">
+        <v>507</v>
+      </c>
+      <c r="B34" s="98"/>
+      <c r="C34" s="237"/>
+      <c r="D34" s="237"/>
+    </row>
+    <row r="35" spans="1:4" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A35" s="237" t="s">
+        <v>57</v>
+      </c>
+      <c r="B35" s="237"/>
+      <c r="C35" s="237"/>
+      <c r="D35" s="237"/>
+    </row>
+    <row r="36" spans="1:4" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A36" s="237" t="s">
+        <v>508</v>
+      </c>
+      <c r="B36" s="237"/>
+    </row>
+  </sheetData>
+  <mergeCells count="18">
+    <mergeCell ref="A36:B36"/>
+    <mergeCell ref="A8:E8"/>
+    <mergeCell ref="A9:E9"/>
+    <mergeCell ref="A10:E10"/>
+    <mergeCell ref="A25:B25"/>
+    <mergeCell ref="A31:B31"/>
+    <mergeCell ref="C31:D31"/>
+    <mergeCell ref="A33:B33"/>
+    <mergeCell ref="C33:D33"/>
+    <mergeCell ref="C34:D34"/>
+    <mergeCell ref="A35:B35"/>
+    <mergeCell ref="C35:D35"/>
+    <mergeCell ref="A7:E7"/>
+    <mergeCell ref="A1:A2"/>
+    <mergeCell ref="B1:E2"/>
+    <mergeCell ref="A3:E3"/>
+    <mergeCell ref="A4:E4"/>
+    <mergeCell ref="A5:E5"/>
+  </mergeCells>
+  <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+  <drawing r:id="rId2"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet34.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8B142838-0128-4B4C-BB74-00BA15399B86}">
+  <dimension ref="A1:E36"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="L9" sqref="L9"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <cols>
+    <col min="1" max="1" width="24" customWidth="1"/>
+    <col min="2" max="2" width="14.6640625" customWidth="1"/>
+    <col min="3" max="3" width="18.88671875" bestFit="1" customWidth="1"/>
+    <col min="4" max="5" width="14.109375" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="222"/>
+      <c r="B1" s="223" t="s">
+        <v>0</v>
+      </c>
+      <c r="C1" s="223"/>
+      <c r="D1" s="223"/>
+      <c r="E1" s="223"/>
+    </row>
+    <row r="2" spans="1:5" ht="32.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="222"/>
+      <c r="B2" s="223"/>
+      <c r="C2" s="223"/>
+      <c r="D2" s="223"/>
+      <c r="E2" s="223"/>
+    </row>
+    <row r="3" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A3" s="224" t="s">
+        <v>223</v>
+      </c>
+      <c r="B3" s="225"/>
+      <c r="C3" s="225"/>
+      <c r="D3" s="225"/>
+      <c r="E3" s="226"/>
+    </row>
+    <row r="4" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A4" s="227" t="s">
+        <v>3</v>
+      </c>
+      <c r="B4" s="228"/>
+      <c r="C4" s="228"/>
+      <c r="D4" s="228"/>
+      <c r="E4" s="229"/>
+    </row>
+    <row r="5" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A5" s="227" t="s">
+        <v>600</v>
+      </c>
+      <c r="B5" s="228"/>
+      <c r="C5" s="228"/>
+      <c r="D5" s="228"/>
+      <c r="E5" s="229"/>
+    </row>
+    <row r="6" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A6" s="70" t="s">
+        <v>273</v>
+      </c>
+      <c r="B6" s="58"/>
+      <c r="C6" s="58"/>
+      <c r="D6" s="58"/>
+      <c r="E6" s="59"/>
+    </row>
+    <row r="7" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A7" s="68" t="s">
+        <v>605</v>
+      </c>
+      <c r="B7" s="58"/>
+      <c r="C7" s="58"/>
+      <c r="D7" s="58"/>
+      <c r="E7" s="59"/>
+    </row>
+    <row r="8" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A8" s="230" t="s">
+        <v>554</v>
+      </c>
+      <c r="B8" s="228"/>
+      <c r="C8" s="228"/>
+      <c r="D8" s="228"/>
+      <c r="E8" s="229"/>
+    </row>
+    <row r="9" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A9" s="233" t="s">
+        <v>137</v>
+      </c>
+      <c r="B9" s="233"/>
+      <c r="C9" s="233"/>
+      <c r="D9" s="233"/>
+      <c r="E9" s="233"/>
+    </row>
+    <row r="10" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A10" s="234" t="s">
+        <v>7</v>
+      </c>
+      <c r="B10" s="234"/>
+      <c r="C10" s="234"/>
+      <c r="D10" s="234"/>
+      <c r="E10" s="234"/>
+    </row>
+    <row r="11" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A11" s="15" t="s">
+        <v>138</v>
+      </c>
+      <c r="B11" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C11" s="15" t="s">
+        <v>224</v>
+      </c>
+      <c r="D11" s="15" t="s">
+        <v>11</v>
+      </c>
+      <c r="E11" s="29" t="s">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A12" s="16" t="s">
+        <v>594</v>
+      </c>
+      <c r="B12" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="C12" s="16">
+        <v>0.2</v>
+      </c>
+      <c r="D12" s="18">
+        <v>400</v>
+      </c>
+      <c r="E12" s="18">
+        <f>D12*C12</f>
+        <v>80</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A13" s="16" t="s">
+        <v>234</v>
+      </c>
+      <c r="B13" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="C13" s="16">
+        <v>0</v>
+      </c>
+      <c r="D13" s="18">
+        <v>2960</v>
+      </c>
+      <c r="E13" s="18">
+        <f>D13*C13</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A14" s="16" t="s">
+        <v>227</v>
+      </c>
+      <c r="B14" s="16" t="s">
+        <v>79</v>
+      </c>
+      <c r="C14" s="30">
+        <v>38</v>
+      </c>
+      <c r="D14" s="18">
+        <v>6.1</v>
+      </c>
+      <c r="E14" s="18">
+        <f>C14*D14</f>
+        <v>231.79999999999998</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A15" s="16" t="s">
+        <v>228</v>
+      </c>
+      <c r="B15" s="16" t="s">
+        <v>229</v>
+      </c>
+      <c r="C15" s="30">
+        <v>1</v>
+      </c>
+      <c r="D15" s="18">
+        <v>4.25</v>
+      </c>
+      <c r="E15" s="18">
+        <f>C15*D15</f>
+        <v>4.25</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A16" s="16" t="s">
+        <v>230</v>
+      </c>
+      <c r="B16" s="16" t="s">
+        <v>229</v>
+      </c>
+      <c r="C16" s="30">
+        <v>1</v>
+      </c>
+      <c r="D16" s="18">
+        <v>5.75</v>
+      </c>
+      <c r="E16" s="18">
+        <f>C16*D16</f>
+        <v>5.75</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A17" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="B17" s="31"/>
+      <c r="C17" s="32"/>
+      <c r="D17" s="32"/>
+      <c r="E17" s="4">
+        <f>SUM(E12:E16)</f>
+        <v>321.79999999999995</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A18" s="22" t="s">
+        <v>80</v>
+      </c>
+      <c r="B18" s="22"/>
+      <c r="C18" s="33"/>
+      <c r="D18" s="22"/>
+      <c r="E18" s="5"/>
+    </row>
+    <row r="19" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A19" s="34" t="s">
+        <v>231</v>
+      </c>
+      <c r="B19" s="34" t="s">
+        <v>50</v>
+      </c>
+      <c r="C19" s="35">
+        <v>1</v>
+      </c>
+      <c r="D19" s="46">
+        <v>140</v>
+      </c>
+      <c r="E19" s="46">
+        <f>C19*D19</f>
+        <v>140</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A20" s="34" t="s">
+        <v>232</v>
+      </c>
+      <c r="B20" s="34" t="s">
+        <v>48</v>
+      </c>
+      <c r="C20" s="63">
+        <v>1</v>
+      </c>
+      <c r="D20" s="46">
+        <v>150</v>
+      </c>
+      <c r="E20" s="46">
+        <f>C20*D20</f>
+        <v>150</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A21" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="B21" s="31"/>
+      <c r="C21" s="32"/>
+      <c r="D21" s="32"/>
+      <c r="E21" s="4">
+        <f>SUM(E19:E20)</f>
+        <v>290</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A22" s="37" t="s">
+        <v>65</v>
+      </c>
+      <c r="B22" s="37"/>
+      <c r="C22" s="37"/>
+      <c r="D22" s="37"/>
+      <c r="E22" s="38">
+        <f>SUM(E17,E21)</f>
+        <v>611.79999999999995</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A25" s="235" t="s">
+        <v>53</v>
+      </c>
+      <c r="B25" s="236"/>
+    </row>
+    <row r="26" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A26" s="15" t="str">
+        <f>A11</f>
+        <v>1-Insumos</v>
+      </c>
+      <c r="B26" s="25">
+        <f>E17</f>
+        <v>321.79999999999995</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A27" s="22" t="str">
+        <f>A18</f>
+        <v>2-Serviços</v>
+      </c>
+      <c r="B27" s="25">
+        <f>E21</f>
+        <v>290</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A28" s="11" t="s">
+        <v>65</v>
+      </c>
+      <c r="B28" s="38">
+        <f>SUM(B26:B27)</f>
+        <v>611.79999999999995</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A31" s="221" t="s">
+        <v>556</v>
+      </c>
+      <c r="B31" s="221"/>
+      <c r="C31" s="221"/>
+      <c r="D31" s="221"/>
+    </row>
+    <row r="32" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A32" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="33" spans="1:4" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A33" s="237" t="s">
+        <v>55</v>
+      </c>
+      <c r="B33" s="237"/>
+      <c r="C33" s="237"/>
+      <c r="D33" s="237"/>
+    </row>
+    <row r="34" spans="1:4" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A34" s="98" t="s">
+        <v>507</v>
+      </c>
+      <c r="B34" s="98"/>
+      <c r="C34" s="237"/>
+      <c r="D34" s="237"/>
+    </row>
+    <row r="35" spans="1:4" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A35" s="237" t="s">
+        <v>57</v>
+      </c>
+      <c r="B35" s="237"/>
+      <c r="C35" s="237"/>
+      <c r="D35" s="237"/>
+    </row>
+    <row r="36" spans="1:4" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A36" s="237" t="s">
+        <v>508</v>
+      </c>
+      <c r="B36" s="237"/>
+    </row>
+  </sheetData>
+  <mergeCells count="17">
+    <mergeCell ref="A36:B36"/>
+    <mergeCell ref="A8:E8"/>
+    <mergeCell ref="A9:E9"/>
+    <mergeCell ref="A10:E10"/>
+    <mergeCell ref="A25:B25"/>
+    <mergeCell ref="A31:B31"/>
+    <mergeCell ref="C31:D31"/>
+    <mergeCell ref="A33:B33"/>
+    <mergeCell ref="C33:D33"/>
+    <mergeCell ref="C34:D34"/>
+    <mergeCell ref="A35:B35"/>
+    <mergeCell ref="C35:D35"/>
+    <mergeCell ref="A1:A2"/>
+    <mergeCell ref="B1:E2"/>
+    <mergeCell ref="A3:E3"/>
+    <mergeCell ref="A4:E4"/>
+    <mergeCell ref="A5:E5"/>
+  </mergeCells>
+  <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+  <drawing r:id="rId2"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet35.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A3AE25DF-2154-44E4-B6BD-359E69BBC35D}">
+  <dimension ref="A1:E36"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="J12" sqref="J12"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <cols>
+    <col min="1" max="1" width="25.33203125" customWidth="1"/>
+    <col min="2" max="2" width="16.44140625" customWidth="1"/>
+    <col min="3" max="3" width="18.88671875" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="13.44140625" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="12.88671875" bestFit="1" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="222"/>
+      <c r="B1" s="223" t="s">
+        <v>0</v>
+      </c>
+      <c r="C1" s="223"/>
+      <c r="D1" s="223"/>
+      <c r="E1" s="223"/>
+    </row>
+    <row r="2" spans="1:5" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="222"/>
+      <c r="B2" s="223"/>
+      <c r="C2" s="223"/>
+      <c r="D2" s="223"/>
+      <c r="E2" s="223"/>
+    </row>
+    <row r="3" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A3" s="224" t="s">
+        <v>223</v>
+      </c>
+      <c r="B3" s="225"/>
+      <c r="C3" s="225"/>
+      <c r="D3" s="225"/>
+      <c r="E3" s="226"/>
+    </row>
+    <row r="4" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A4" s="227" t="s">
+        <v>59</v>
+      </c>
+      <c r="B4" s="228"/>
+      <c r="C4" s="228"/>
+      <c r="D4" s="228"/>
+      <c r="E4" s="229"/>
+    </row>
+    <row r="5" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A5" s="227" t="s">
+        <v>601</v>
+      </c>
+      <c r="B5" s="228"/>
+      <c r="C5" s="228"/>
+      <c r="D5" s="228"/>
+      <c r="E5" s="229"/>
+    </row>
+    <row r="6" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A6" s="70" t="s">
+        <v>273</v>
+      </c>
+      <c r="B6" s="58"/>
+      <c r="C6" s="58"/>
+      <c r="D6" s="58"/>
+      <c r="E6" s="59"/>
+    </row>
+    <row r="7" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A7" s="68" t="s">
+        <v>605</v>
+      </c>
+      <c r="B7" s="58"/>
+      <c r="C7" s="58"/>
+      <c r="D7" s="58"/>
+      <c r="E7" s="59"/>
+    </row>
+    <row r="8" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A8" s="230" t="s">
+        <v>554</v>
+      </c>
+      <c r="B8" s="228"/>
+      <c r="C8" s="228"/>
+      <c r="D8" s="228"/>
+      <c r="E8" s="229"/>
+    </row>
+    <row r="9" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A9" s="233" t="s">
+        <v>137</v>
+      </c>
+      <c r="B9" s="233"/>
+      <c r="C9" s="233"/>
+      <c r="D9" s="233"/>
+      <c r="E9" s="233"/>
+    </row>
+    <row r="10" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A10" s="234" t="s">
+        <v>7</v>
+      </c>
+      <c r="B10" s="234"/>
+      <c r="C10" s="234"/>
+      <c r="D10" s="234"/>
+      <c r="E10" s="234"/>
+    </row>
+    <row r="11" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A11" s="15" t="s">
+        <v>138</v>
+      </c>
+      <c r="B11" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C11" s="15" t="s">
+        <v>224</v>
+      </c>
+      <c r="D11" s="15" t="s">
+        <v>11</v>
+      </c>
+      <c r="E11" s="29" t="s">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A12" s="16" t="s">
+        <v>226</v>
+      </c>
+      <c r="B12" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="C12" s="16">
+        <v>0.3</v>
+      </c>
+      <c r="D12" s="18">
+        <v>400</v>
+      </c>
+      <c r="E12" s="18">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A13" s="16" t="s">
+        <v>234</v>
+      </c>
+      <c r="B13" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="C13" s="16">
+        <v>0.05</v>
+      </c>
+      <c r="D13" s="18">
+        <v>2960</v>
+      </c>
+      <c r="E13" s="18">
+        <f>D13*C13</f>
+        <v>148</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A14" s="16" t="s">
+        <v>227</v>
+      </c>
+      <c r="B14" s="16" t="s">
+        <v>79</v>
+      </c>
+      <c r="C14" s="30">
+        <v>30</v>
+      </c>
+      <c r="D14" s="18">
+        <v>6.1</v>
+      </c>
+      <c r="E14" s="18">
+        <f>C14*D14</f>
+        <v>183</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A15" s="16" t="s">
+        <v>228</v>
+      </c>
+      <c r="B15" s="16" t="s">
+        <v>229</v>
+      </c>
+      <c r="C15" s="30">
+        <v>1</v>
+      </c>
+      <c r="D15" s="18">
+        <v>4.25</v>
+      </c>
+      <c r="E15" s="18">
+        <f>C15*D15</f>
+        <v>4.25</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A16" s="16" t="s">
+        <v>230</v>
+      </c>
+      <c r="B16" s="16" t="s">
+        <v>229</v>
+      </c>
+      <c r="C16" s="30">
+        <v>1</v>
+      </c>
+      <c r="D16" s="18">
+        <v>5.75</v>
+      </c>
+      <c r="E16" s="18">
+        <f>C16*D16</f>
+        <v>5.75</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A17" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="B17" s="31"/>
+      <c r="C17" s="32"/>
+      <c r="D17" s="32"/>
+      <c r="E17" s="4">
+        <f>SUM(E12:E16)</f>
+        <v>441</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A18" s="22" t="s">
+        <v>80</v>
+      </c>
+      <c r="B18" s="22"/>
+      <c r="C18" s="33"/>
+      <c r="D18" s="22"/>
+      <c r="E18" s="5"/>
+    </row>
+    <row r="19" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A19" s="34" t="s">
+        <v>231</v>
+      </c>
+      <c r="B19" s="34" t="s">
+        <v>50</v>
+      </c>
+      <c r="C19" s="35">
+        <v>1</v>
+      </c>
+      <c r="D19" s="46">
+        <v>140</v>
+      </c>
+      <c r="E19" s="46">
+        <f>C19*D19</f>
+        <v>140</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A20" s="34" t="s">
+        <v>232</v>
+      </c>
+      <c r="B20" s="34" t="s">
+        <v>48</v>
+      </c>
+      <c r="C20" s="63">
+        <v>1</v>
+      </c>
+      <c r="D20" s="46">
+        <v>150</v>
+      </c>
+      <c r="E20" s="46">
+        <f>C20*D20</f>
+        <v>150</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A21" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="B21" s="31"/>
+      <c r="C21" s="32"/>
+      <c r="D21" s="32"/>
+      <c r="E21" s="4">
+        <f>SUM(E19:E20)</f>
+        <v>290</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A22" s="37" t="s">
+        <v>65</v>
+      </c>
+      <c r="B22" s="37"/>
+      <c r="C22" s="37"/>
+      <c r="D22" s="37"/>
+      <c r="E22" s="38">
+        <f>SUM(E17,E21)</f>
+        <v>731</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A25" s="235" t="s">
+        <v>53</v>
+      </c>
+      <c r="B25" s="236"/>
+    </row>
+    <row r="26" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A26" s="15" t="str">
+        <f>A11</f>
+        <v>1-Insumos</v>
+      </c>
+      <c r="B26" s="25">
+        <f>E17</f>
+        <v>441</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A27" s="22" t="str">
+        <f>A18</f>
+        <v>2-Serviços</v>
+      </c>
+      <c r="B27" s="25">
+        <f>E21</f>
+        <v>290</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A28" s="11" t="s">
+        <v>65</v>
+      </c>
+      <c r="B28" s="38">
+        <f>SUM(B26:B27)</f>
+        <v>731</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A31" s="221" t="s">
+        <v>556</v>
+      </c>
+      <c r="B31" s="221"/>
+      <c r="C31" s="221"/>
+      <c r="D31" s="221"/>
+    </row>
+    <row r="32" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A32" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="33" spans="1:4" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A33" s="237" t="s">
+        <v>55</v>
+      </c>
+      <c r="B33" s="237"/>
+      <c r="C33" s="237"/>
+      <c r="D33" s="237"/>
+    </row>
+    <row r="34" spans="1:4" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A34" s="98" t="s">
+        <v>507</v>
+      </c>
+      <c r="B34" s="98"/>
+      <c r="C34" s="237"/>
+      <c r="D34" s="237"/>
+    </row>
+    <row r="35" spans="1:4" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A35" s="237" t="s">
+        <v>57</v>
+      </c>
+      <c r="B35" s="237"/>
+      <c r="C35" s="237"/>
+      <c r="D35" s="237"/>
+    </row>
+    <row r="36" spans="1:4" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A36" s="237" t="s">
+        <v>508</v>
+      </c>
+      <c r="B36" s="237"/>
+    </row>
+  </sheetData>
+  <mergeCells count="17">
+    <mergeCell ref="A36:B36"/>
+    <mergeCell ref="A8:E8"/>
+    <mergeCell ref="A9:E9"/>
+    <mergeCell ref="A10:E10"/>
+    <mergeCell ref="A25:B25"/>
+    <mergeCell ref="A31:B31"/>
+    <mergeCell ref="C31:D31"/>
+    <mergeCell ref="A33:B33"/>
+    <mergeCell ref="C33:D33"/>
+    <mergeCell ref="C34:D34"/>
+    <mergeCell ref="A35:B35"/>
+    <mergeCell ref="C35:D35"/>
+    <mergeCell ref="A1:A2"/>
+    <mergeCell ref="B1:E2"/>
+    <mergeCell ref="A3:E3"/>
+    <mergeCell ref="A4:E4"/>
+    <mergeCell ref="A5:E5"/>
+  </mergeCells>
+  <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+  <drawing r:id="rId2"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet36.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E5EDAFB5-917C-46D7-B878-4682F72EBE10}">
+  <dimension ref="A1:E36"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="H3" sqref="H3"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <cols>
+    <col min="1" max="1" width="25.5546875" customWidth="1"/>
+    <col min="2" max="2" width="12.109375" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="18.88671875" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="13.44140625" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="12.88671875" bestFit="1" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="222"/>
+      <c r="B1" s="223" t="s">
+        <v>0</v>
+      </c>
+      <c r="C1" s="223"/>
+      <c r="D1" s="223"/>
+      <c r="E1" s="223"/>
+    </row>
+    <row r="2" spans="1:5" ht="29.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="222"/>
+      <c r="B2" s="223"/>
+      <c r="C2" s="223"/>
+      <c r="D2" s="223"/>
+      <c r="E2" s="223"/>
+    </row>
+    <row r="3" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A3" s="224" t="s">
+        <v>223</v>
+      </c>
+      <c r="B3" s="225"/>
+      <c r="C3" s="225"/>
+      <c r="D3" s="225"/>
+      <c r="E3" s="226"/>
+    </row>
+    <row r="4" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A4" s="227" t="s">
+        <v>66</v>
+      </c>
+      <c r="B4" s="228"/>
+      <c r="C4" s="228"/>
+      <c r="D4" s="228"/>
+      <c r="E4" s="229"/>
+    </row>
+    <row r="5" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A5" s="227" t="s">
+        <v>602</v>
+      </c>
+      <c r="B5" s="228"/>
+      <c r="C5" s="228"/>
+      <c r="D5" s="228"/>
+      <c r="E5" s="229"/>
+    </row>
+    <row r="6" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A6" s="70" t="s">
+        <v>273</v>
+      </c>
+      <c r="B6" s="58"/>
+      <c r="C6" s="58"/>
+      <c r="D6" s="58"/>
+      <c r="E6" s="59"/>
+    </row>
+    <row r="7" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A7" s="230" t="s">
+        <v>604</v>
+      </c>
+      <c r="B7" s="231"/>
+      <c r="C7" s="231"/>
+      <c r="D7" s="231"/>
+      <c r="E7" s="232"/>
+    </row>
+    <row r="8" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A8" s="230" t="s">
+        <v>554</v>
+      </c>
+      <c r="B8" s="228"/>
+      <c r="C8" s="228"/>
+      <c r="D8" s="228"/>
+      <c r="E8" s="229"/>
+    </row>
+    <row r="9" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A9" s="233" t="s">
+        <v>137</v>
+      </c>
+      <c r="B9" s="233"/>
+      <c r="C9" s="233"/>
+      <c r="D9" s="233"/>
+      <c r="E9" s="233"/>
+    </row>
+    <row r="10" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A10" s="234" t="s">
+        <v>7</v>
+      </c>
+      <c r="B10" s="234"/>
+      <c r="C10" s="234"/>
+      <c r="D10" s="234"/>
+      <c r="E10" s="234"/>
+    </row>
+    <row r="11" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A11" s="15" t="s">
+        <v>138</v>
+      </c>
+      <c r="B11" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C11" s="15" t="s">
+        <v>224</v>
+      </c>
+      <c r="D11" s="15" t="s">
+        <v>11</v>
+      </c>
+      <c r="E11" s="29" t="s">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A12" s="16" t="s">
+        <v>226</v>
+      </c>
+      <c r="B12" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="C12" s="16">
+        <v>0.3</v>
+      </c>
+      <c r="D12" s="18">
+        <v>400</v>
+      </c>
+      <c r="E12" s="18">
+        <f>C12*D12</f>
+        <v>120</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A13" s="16" t="s">
+        <v>234</v>
+      </c>
+      <c r="B13" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="C13" s="16">
+        <v>0.06</v>
+      </c>
+      <c r="D13" s="18">
+        <v>2960</v>
+      </c>
+      <c r="E13" s="18">
+        <f>C13*D13</f>
+        <v>177.6</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A14" s="16" t="s">
+        <v>227</v>
+      </c>
+      <c r="B14" s="16" t="s">
+        <v>79</v>
+      </c>
+      <c r="C14" s="30">
+        <v>30</v>
+      </c>
+      <c r="D14" s="18">
+        <v>6.1</v>
+      </c>
+      <c r="E14" s="18">
+        <f>C14*D14</f>
+        <v>183</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A15" s="16" t="s">
+        <v>228</v>
+      </c>
+      <c r="B15" s="16" t="s">
+        <v>229</v>
+      </c>
+      <c r="C15" s="30">
+        <v>1</v>
+      </c>
+      <c r="D15" s="18">
+        <v>4.25</v>
+      </c>
+      <c r="E15" s="18">
+        <f>C15*D15</f>
+        <v>4.25</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A16" s="16" t="s">
+        <v>230</v>
+      </c>
+      <c r="B16" s="16" t="s">
+        <v>229</v>
+      </c>
+      <c r="C16" s="30">
+        <v>1</v>
+      </c>
+      <c r="D16" s="18">
+        <v>5.75</v>
+      </c>
+      <c r="E16" s="18">
+        <f>C16*D16</f>
+        <v>5.75</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A17" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="B17" s="31"/>
+      <c r="C17" s="32"/>
+      <c r="D17" s="32"/>
+      <c r="E17" s="4">
+        <f>SUM(E12:E16)</f>
+        <v>490.6</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A18" s="22" t="s">
+        <v>80</v>
+      </c>
+      <c r="B18" s="22"/>
+      <c r="C18" s="33"/>
+      <c r="D18" s="22"/>
+      <c r="E18" s="5"/>
+    </row>
+    <row r="19" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A19" s="34" t="s">
+        <v>231</v>
+      </c>
+      <c r="B19" s="34" t="s">
+        <v>50</v>
+      </c>
+      <c r="C19" s="35">
+        <v>1</v>
+      </c>
+      <c r="D19" s="46">
+        <v>135</v>
+      </c>
+      <c r="E19" s="46">
+        <f>C19*D19</f>
+        <v>135</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A20" s="34" t="s">
+        <v>232</v>
+      </c>
+      <c r="B20" s="34" t="s">
+        <v>48</v>
+      </c>
+      <c r="C20" s="63">
+        <v>1</v>
+      </c>
+      <c r="D20" s="46">
+        <v>145</v>
+      </c>
+      <c r="E20" s="46">
+        <f>C20*D20</f>
+        <v>145</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A21" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="B21" s="31"/>
+      <c r="C21" s="32"/>
+      <c r="D21" s="32"/>
+      <c r="E21" s="4">
+        <f>SUM(E19:E20)</f>
+        <v>280</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A22" s="37" t="s">
+        <v>65</v>
+      </c>
+      <c r="B22" s="37"/>
+      <c r="C22" s="37"/>
+      <c r="D22" s="37"/>
+      <c r="E22" s="38">
+        <f>SUM(E17,E21)</f>
+        <v>770.6</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A25" s="235" t="s">
+        <v>53</v>
+      </c>
+      <c r="B25" s="236"/>
+    </row>
+    <row r="26" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A26" s="15" t="str">
+        <f>A11</f>
+        <v>1-Insumos</v>
+      </c>
+      <c r="B26" s="25">
+        <f>E17</f>
+        <v>490.6</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A27" s="22" t="str">
+        <f>A18</f>
+        <v>2-Serviços</v>
+      </c>
+      <c r="B27" s="25">
+        <f>E21</f>
+        <v>280</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A28" s="11" t="s">
+        <v>65</v>
+      </c>
+      <c r="B28" s="38">
+        <f>SUM(B26:B27)</f>
+        <v>770.6</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A31" s="221" t="s">
+        <v>556</v>
+      </c>
+      <c r="B31" s="221"/>
+      <c r="C31" s="221"/>
+      <c r="D31" s="221"/>
+    </row>
+    <row r="32" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A32" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="33" spans="1:4" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A33" s="237" t="s">
+        <v>55</v>
+      </c>
+      <c r="B33" s="237"/>
+      <c r="C33" s="237"/>
+      <c r="D33" s="237"/>
+    </row>
+    <row r="34" spans="1:4" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A34" s="98" t="s">
+        <v>507</v>
+      </c>
+      <c r="B34" s="98"/>
+      <c r="C34" s="237"/>
+      <c r="D34" s="237"/>
+    </row>
+    <row r="35" spans="1:4" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A35" s="237" t="s">
+        <v>57</v>
+      </c>
+      <c r="B35" s="237"/>
+      <c r="C35" s="237"/>
+      <c r="D35" s="237"/>
+    </row>
+    <row r="36" spans="1:4" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A36" s="237" t="s">
+        <v>508</v>
+      </c>
+      <c r="B36" s="237"/>
+    </row>
+  </sheetData>
+  <mergeCells count="18">
+    <mergeCell ref="C33:D33"/>
+    <mergeCell ref="A36:B36"/>
+    <mergeCell ref="A35:B35"/>
+    <mergeCell ref="C35:D35"/>
+    <mergeCell ref="C34:D34"/>
+    <mergeCell ref="A33:B33"/>
+    <mergeCell ref="A31:B31"/>
+    <mergeCell ref="C31:D31"/>
+    <mergeCell ref="A1:A2"/>
+    <mergeCell ref="B1:E2"/>
+    <mergeCell ref="A3:E3"/>
+    <mergeCell ref="A4:E4"/>
+    <mergeCell ref="A5:E5"/>
+    <mergeCell ref="A7:E7"/>
+    <mergeCell ref="A8:E8"/>
+    <mergeCell ref="A9:E9"/>
+    <mergeCell ref="A10:E10"/>
+    <mergeCell ref="A25:B25"/>
+  </mergeCells>
+  <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+  <drawing r:id="rId2"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet37.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{150F52E1-85DD-4A14-AF67-3F9BE600B1C4}">
+  <dimension ref="A1:J35"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="H17" sqref="H17:J21"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <cols>
+    <col min="1" max="1" width="29.33203125" customWidth="1"/>
+    <col min="2" max="2" width="12.6640625" customWidth="1"/>
+    <col min="3" max="3" width="18.88671875" bestFit="1" customWidth="1"/>
+    <col min="4" max="5" width="14" customWidth="1"/>
+    <col min="8" max="8" width="9.88671875" bestFit="1" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="222"/>
+      <c r="B1" s="223" t="s">
+        <v>0</v>
+      </c>
+      <c r="C1" s="223"/>
+      <c r="D1" s="223"/>
+      <c r="E1" s="223"/>
+    </row>
+    <row r="2" spans="1:5" ht="33.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="222"/>
+      <c r="B2" s="223"/>
+      <c r="C2" s="223"/>
+      <c r="D2" s="223"/>
+      <c r="E2" s="223"/>
+    </row>
+    <row r="3" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A3" s="224" t="s">
+        <v>223</v>
+      </c>
+      <c r="B3" s="225"/>
+      <c r="C3" s="225"/>
+      <c r="D3" s="225"/>
+      <c r="E3" s="226"/>
+    </row>
+    <row r="4" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A4" s="227" t="s">
+        <v>3</v>
+      </c>
+      <c r="B4" s="228"/>
+      <c r="C4" s="228"/>
+      <c r="D4" s="228"/>
+      <c r="E4" s="229"/>
+    </row>
+    <row r="5" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A5" s="227" t="s">
+        <v>596</v>
+      </c>
+      <c r="B5" s="228"/>
+      <c r="C5" s="228"/>
+      <c r="D5" s="228"/>
+      <c r="E5" s="229"/>
+    </row>
+    <row r="6" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A6" s="68" t="s">
+        <v>606</v>
+      </c>
+      <c r="B6" s="58"/>
+      <c r="C6" s="58"/>
+      <c r="D6" s="58"/>
+      <c r="E6" s="59"/>
+    </row>
+    <row r="7" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A7" s="230" t="s">
+        <v>554</v>
+      </c>
+      <c r="B7" s="228"/>
+      <c r="C7" s="228"/>
+      <c r="D7" s="228"/>
+      <c r="E7" s="229"/>
+    </row>
+    <row r="8" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A8" s="233" t="s">
+        <v>137</v>
+      </c>
+      <c r="B8" s="233"/>
+      <c r="C8" s="233"/>
+      <c r="D8" s="233"/>
+      <c r="E8" s="233"/>
+    </row>
+    <row r="9" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A9" s="234" t="s">
+        <v>7</v>
+      </c>
+      <c r="B9" s="234"/>
+      <c r="C9" s="234"/>
+      <c r="D9" s="234"/>
+      <c r="E9" s="234"/>
+    </row>
+    <row r="10" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A10" s="15" t="s">
+        <v>138</v>
+      </c>
+      <c r="B10" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C10" s="15" t="s">
+        <v>224</v>
+      </c>
+      <c r="D10" s="15" t="s">
+        <v>11</v>
+      </c>
+      <c r="E10" s="29" t="s">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A11" s="16" t="s">
+        <v>595</v>
+      </c>
+      <c r="B11" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="C11" s="16">
+        <v>0.3</v>
+      </c>
+      <c r="D11" s="18">
+        <v>400</v>
+      </c>
+      <c r="E11" s="144">
+        <f>C11*D11</f>
+        <v>120</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A12" s="16" t="s">
+        <v>234</v>
+      </c>
+      <c r="B12" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="C12" s="16">
+        <v>0</v>
+      </c>
+      <c r="D12" s="18">
+        <v>2960</v>
+      </c>
+      <c r="E12" s="144">
+        <f>C12*D12</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A13" s="16" t="s">
+        <v>227</v>
+      </c>
+      <c r="B13" s="16" t="s">
+        <v>79</v>
+      </c>
+      <c r="C13" s="30">
+        <v>50</v>
+      </c>
+      <c r="D13" s="18">
+        <v>6.1</v>
+      </c>
+      <c r="E13" s="144">
+        <f>C13*D13</f>
+        <v>305</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A14" s="16" t="s">
+        <v>228</v>
+      </c>
+      <c r="B14" s="16" t="s">
+        <v>229</v>
+      </c>
+      <c r="C14" s="30">
+        <v>1</v>
+      </c>
+      <c r="D14" s="18">
+        <v>4.25</v>
+      </c>
+      <c r="E14" s="144">
+        <f>C14*D14</f>
+        <v>4.25</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A15" s="16" t="s">
+        <v>230</v>
+      </c>
+      <c r="B15" s="16" t="s">
+        <v>229</v>
+      </c>
+      <c r="C15" s="30">
+        <v>1</v>
+      </c>
+      <c r="D15" s="18">
+        <v>5.75</v>
+      </c>
+      <c r="E15" s="144">
+        <f>C15*D15</f>
+        <v>5.75</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A16" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="B16" s="31"/>
+      <c r="C16" s="32"/>
+      <c r="D16" s="32"/>
+      <c r="E16" s="4">
+        <f>SUM(E11:E15)</f>
+        <v>435</v>
+      </c>
+    </row>
+    <row r="17" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A17" s="22" t="s">
+        <v>80</v>
+      </c>
+      <c r="B17" s="22"/>
+      <c r="C17" s="33"/>
+      <c r="D17" s="22"/>
+      <c r="E17" s="145"/>
+      <c r="H17" s="211"/>
+    </row>
+    <row r="18" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A18" s="34" t="s">
+        <v>231</v>
+      </c>
+      <c r="B18" s="34" t="s">
+        <v>50</v>
+      </c>
+      <c r="C18" s="35">
+        <v>1</v>
+      </c>
+      <c r="D18" s="46">
+        <v>140</v>
+      </c>
+      <c r="E18" s="146">
+        <f>C18*D18</f>
+        <v>140</v>
+      </c>
+      <c r="H18" s="212"/>
+    </row>
+    <row r="19" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A19" s="34" t="s">
+        <v>232</v>
+      </c>
+      <c r="B19" s="34" t="s">
+        <v>48</v>
+      </c>
+      <c r="C19" s="63">
+        <v>1</v>
+      </c>
+      <c r="D19" s="46">
+        <v>150</v>
+      </c>
+      <c r="E19" s="146">
+        <f>C19*D19</f>
+        <v>150</v>
+      </c>
+      <c r="H19" s="211"/>
+      <c r="J19" s="211"/>
+    </row>
+    <row r="20" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A20" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="B20" s="31"/>
+      <c r="C20" s="32"/>
+      <c r="D20" s="147"/>
+      <c r="E20" s="148">
+        <f>SUM(E18:E19)</f>
+        <v>290</v>
+      </c>
+    </row>
+    <row r="21" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A21" s="37" t="s">
+        <v>65</v>
+      </c>
+      <c r="B21" s="37"/>
+      <c r="C21" s="37"/>
+      <c r="D21" s="149"/>
+      <c r="E21" s="149">
+        <f>SUM(E16,E20)</f>
+        <v>725</v>
+      </c>
+      <c r="J21" s="213"/>
+    </row>
+    <row r="24" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A24" s="235" t="s">
+        <v>53</v>
+      </c>
+      <c r="B24" s="236"/>
+    </row>
+    <row r="25" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A25" s="15" t="str">
+        <f>A10</f>
+        <v>1-Insumos</v>
+      </c>
+      <c r="B25" s="25">
+        <f>E16</f>
+        <v>435</v>
+      </c>
+    </row>
+    <row r="26" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A26" s="22" t="str">
+        <f>A17</f>
+        <v>2-Serviços</v>
+      </c>
+      <c r="B26" s="25">
+        <f>E20</f>
+        <v>290</v>
+      </c>
+    </row>
+    <row r="27" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A27" s="11" t="s">
+        <v>65</v>
+      </c>
+      <c r="B27" s="38">
+        <f>SUM(B25:B26)</f>
+        <v>725</v>
+      </c>
+    </row>
+    <row r="30" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A30" s="221" t="s">
+        <v>556</v>
+      </c>
+      <c r="B30" s="221"/>
+      <c r="C30" s="221"/>
+      <c r="D30" s="221"/>
+    </row>
+    <row r="31" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A31" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="32" spans="1:10" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A32" s="237" t="s">
+        <v>55</v>
+      </c>
+      <c r="B32" s="237"/>
+      <c r="C32" s="237"/>
+      <c r="D32" s="237"/>
+    </row>
+    <row r="33" spans="1:4" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A33" s="98" t="s">
+        <v>507</v>
+      </c>
+      <c r="B33" s="98"/>
+      <c r="C33" s="237"/>
+      <c r="D33" s="237"/>
+    </row>
+    <row r="34" spans="1:4" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A34" s="237" t="s">
+        <v>57</v>
+      </c>
+      <c r="B34" s="237"/>
+      <c r="C34" s="237"/>
+      <c r="D34" s="237"/>
+    </row>
+    <row r="35" spans="1:4" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A35" s="237" t="s">
+        <v>508</v>
+      </c>
+      <c r="B35" s="237"/>
+    </row>
+  </sheetData>
+  <mergeCells count="17">
+    <mergeCell ref="C32:D32"/>
+    <mergeCell ref="C33:D33"/>
+    <mergeCell ref="A35:B35"/>
+    <mergeCell ref="A30:B30"/>
+    <mergeCell ref="C30:D30"/>
+    <mergeCell ref="A1:A2"/>
+    <mergeCell ref="B1:E2"/>
+    <mergeCell ref="A3:E3"/>
+    <mergeCell ref="A4:E4"/>
+    <mergeCell ref="A5:E5"/>
+    <mergeCell ref="A7:E7"/>
+    <mergeCell ref="A8:E8"/>
+    <mergeCell ref="A9:E9"/>
+    <mergeCell ref="A24:B24"/>
+    <mergeCell ref="A34:B34"/>
+    <mergeCell ref="C34:D34"/>
+    <mergeCell ref="A32:B32"/>
+  </mergeCells>
+  <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+  <drawing r:id="rId2"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet38.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F8A90650-9B4A-48BD-B817-B9BD54F790D3}">
+  <dimension ref="A1:J35"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="H16" sqref="H16:J20"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <cols>
+    <col min="1" max="1" width="25.5546875" customWidth="1"/>
+    <col min="2" max="2" width="15.109375" customWidth="1"/>
+    <col min="3" max="3" width="18.88671875" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="13.44140625" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="15.88671875" customWidth="1"/>
+    <col min="8" max="8" width="11.44140625" bestFit="1" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="222"/>
+      <c r="B1" s="223" t="s">
+        <v>0</v>
+      </c>
+      <c r="C1" s="223"/>
+      <c r="D1" s="223"/>
+      <c r="E1" s="223"/>
+    </row>
+    <row r="2" spans="1:8" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="222"/>
+      <c r="B2" s="223"/>
+      <c r="C2" s="223"/>
+      <c r="D2" s="223"/>
+      <c r="E2" s="223"/>
+    </row>
+    <row r="3" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A3" s="224" t="s">
+        <v>223</v>
+      </c>
+      <c r="B3" s="225"/>
+      <c r="C3" s="225"/>
+      <c r="D3" s="225"/>
+      <c r="E3" s="226"/>
+    </row>
+    <row r="4" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A4" s="227" t="s">
+        <v>59</v>
+      </c>
+      <c r="B4" s="228"/>
+      <c r="C4" s="228"/>
+      <c r="D4" s="228"/>
+      <c r="E4" s="229"/>
+    </row>
+    <row r="5" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A5" s="227" t="s">
+        <v>597</v>
+      </c>
+      <c r="B5" s="228"/>
+      <c r="C5" s="228"/>
+      <c r="D5" s="228"/>
+      <c r="E5" s="229"/>
+    </row>
+    <row r="6" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A6" s="68" t="s">
+        <v>606</v>
+      </c>
+      <c r="B6" s="58"/>
+      <c r="C6" s="58"/>
+      <c r="D6" s="58"/>
+      <c r="E6" s="59"/>
+    </row>
+    <row r="7" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A7" s="230" t="s">
+        <v>554</v>
+      </c>
+      <c r="B7" s="228"/>
+      <c r="C7" s="228"/>
+      <c r="D7" s="228"/>
+      <c r="E7" s="229"/>
+    </row>
+    <row r="8" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A8" s="233" t="s">
+        <v>137</v>
+      </c>
+      <c r="B8" s="233"/>
+      <c r="C8" s="233"/>
+      <c r="D8" s="233"/>
+      <c r="E8" s="233"/>
+    </row>
+    <row r="9" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A9" s="234" t="s">
+        <v>7</v>
+      </c>
+      <c r="B9" s="234"/>
+      <c r="C9" s="234"/>
+      <c r="D9" s="234"/>
+      <c r="E9" s="234"/>
+    </row>
+    <row r="10" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A10" s="15" t="s">
+        <v>138</v>
+      </c>
+      <c r="B10" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C10" s="15" t="s">
+        <v>224</v>
+      </c>
+      <c r="D10" s="15" t="s">
+        <v>11</v>
+      </c>
+      <c r="E10" s="29" t="s">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A11" s="16" t="s">
+        <v>226</v>
+      </c>
+      <c r="B11" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="C11" s="30">
+        <v>0.4</v>
+      </c>
+      <c r="D11" s="18">
+        <v>400</v>
+      </c>
+      <c r="E11" s="18">
+        <f>C11*D11</f>
+        <v>160</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A12" s="16" t="s">
+        <v>234</v>
+      </c>
+      <c r="B12" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="C12" s="30">
+        <v>0.1</v>
+      </c>
+      <c r="D12" s="18">
+        <v>2960</v>
+      </c>
+      <c r="E12" s="18">
+        <f>C12*D12</f>
+        <v>296</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A13" s="16" t="s">
+        <v>227</v>
+      </c>
+      <c r="B13" s="16" t="s">
+        <v>79</v>
+      </c>
+      <c r="C13" s="30">
+        <v>50</v>
+      </c>
+      <c r="D13" s="18">
+        <v>6.1</v>
+      </c>
+      <c r="E13" s="18">
+        <f>C13*D13</f>
+        <v>305</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A14" s="16" t="s">
+        <v>228</v>
+      </c>
+      <c r="B14" s="16" t="s">
+        <v>229</v>
+      </c>
+      <c r="C14" s="30">
+        <v>1</v>
+      </c>
+      <c r="D14" s="18">
+        <v>4.25</v>
+      </c>
+      <c r="E14" s="18">
+        <f>C14*D14</f>
+        <v>4.25</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A15" s="16" t="s">
+        <v>230</v>
+      </c>
+      <c r="B15" s="16" t="s">
+        <v>229</v>
+      </c>
+      <c r="C15" s="30">
+        <v>1</v>
+      </c>
+      <c r="D15" s="18">
+        <v>5.75</v>
+      </c>
+      <c r="E15" s="18">
+        <f>C15*D15</f>
+        <v>5.75</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A16" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="B16" s="31"/>
+      <c r="C16" s="32"/>
+      <c r="D16" s="32"/>
+      <c r="E16" s="4">
+        <f>SUM(E11:E15)</f>
+        <v>771</v>
+      </c>
+      <c r="H16" s="211"/>
+    </row>
+    <row r="17" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A17" s="22" t="s">
+        <v>80</v>
+      </c>
+      <c r="B17" s="22"/>
+      <c r="C17" s="33"/>
+      <c r="D17" s="22"/>
+      <c r="E17" s="5"/>
+      <c r="H17" s="212"/>
+    </row>
+    <row r="18" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A18" s="34" t="s">
+        <v>231</v>
+      </c>
+      <c r="B18" s="34" t="s">
+        <v>50</v>
+      </c>
+      <c r="C18" s="35">
+        <v>1</v>
+      </c>
+      <c r="D18" s="46">
+        <v>140</v>
+      </c>
+      <c r="E18" s="46">
+        <f>C18*D18</f>
+        <v>140</v>
+      </c>
+      <c r="H18" s="211"/>
+      <c r="J18" s="211"/>
+    </row>
+    <row r="19" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A19" s="34" t="s">
+        <v>232</v>
+      </c>
+      <c r="B19" s="34" t="s">
+        <v>48</v>
+      </c>
+      <c r="C19" s="63">
+        <v>1</v>
+      </c>
+      <c r="D19" s="46">
+        <v>150</v>
+      </c>
+      <c r="E19" s="46">
+        <f>C19*D19</f>
+        <v>150</v>
+      </c>
+    </row>
+    <row r="20" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A20" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="B20" s="31"/>
+      <c r="C20" s="32"/>
+      <c r="D20" s="32"/>
+      <c r="E20" s="4">
+        <f>SUM(E18:E19)</f>
+        <v>290</v>
+      </c>
+      <c r="J20" s="213"/>
+    </row>
+    <row r="21" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A21" s="37" t="s">
+        <v>65</v>
+      </c>
+      <c r="B21" s="37"/>
+      <c r="C21" s="37"/>
+      <c r="D21" s="37"/>
+      <c r="E21" s="38">
+        <f>SUM(E16,E20)</f>
+        <v>1061</v>
+      </c>
+    </row>
+    <row r="24" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A24" s="235" t="s">
+        <v>53</v>
+      </c>
+      <c r="B24" s="236"/>
+    </row>
+    <row r="25" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A25" s="15" t="str">
+        <f>A10</f>
+        <v>1-Insumos</v>
+      </c>
+      <c r="B25" s="25">
+        <f>E16</f>
+        <v>771</v>
+      </c>
+    </row>
+    <row r="26" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A26" s="22" t="str">
+        <f>A17</f>
+        <v>2-Serviços</v>
+      </c>
+      <c r="B26" s="25">
+        <f>E20</f>
+        <v>290</v>
+      </c>
+    </row>
+    <row r="27" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A27" s="11" t="s">
+        <v>65</v>
+      </c>
+      <c r="B27" s="38">
+        <f>SUM(B25:B26)</f>
+        <v>1061</v>
+      </c>
+    </row>
+    <row r="30" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A30" s="221" t="s">
+        <v>556</v>
+      </c>
+      <c r="B30" s="221"/>
+      <c r="C30" s="221"/>
+      <c r="D30" s="221"/>
+    </row>
+    <row r="31" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A31" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="32" spans="1:10" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A32" s="237" t="s">
+        <v>55</v>
+      </c>
+      <c r="B32" s="237"/>
+      <c r="C32" s="237"/>
+      <c r="D32" s="237"/>
+    </row>
+    <row r="33" spans="1:4" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A33" s="98" t="s">
+        <v>507</v>
+      </c>
+      <c r="B33" s="98"/>
+      <c r="C33" s="237"/>
+      <c r="D33" s="237"/>
+    </row>
+    <row r="34" spans="1:4" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A34" s="237" t="s">
+        <v>57</v>
+      </c>
+      <c r="B34" s="237"/>
+      <c r="C34" s="237"/>
+      <c r="D34" s="237"/>
+    </row>
+    <row r="35" spans="1:4" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A35" s="237" t="s">
+        <v>508</v>
+      </c>
+      <c r="B35" s="237"/>
+    </row>
+  </sheetData>
+  <mergeCells count="17">
+    <mergeCell ref="C32:D32"/>
+    <mergeCell ref="C33:D33"/>
+    <mergeCell ref="A35:B35"/>
+    <mergeCell ref="A30:B30"/>
+    <mergeCell ref="C30:D30"/>
+    <mergeCell ref="A1:A2"/>
+    <mergeCell ref="B1:E2"/>
+    <mergeCell ref="A3:E3"/>
+    <mergeCell ref="A4:E4"/>
+    <mergeCell ref="A5:E5"/>
+    <mergeCell ref="A7:E7"/>
+    <mergeCell ref="A8:E8"/>
+    <mergeCell ref="A9:E9"/>
+    <mergeCell ref="A24:B24"/>
+    <mergeCell ref="A34:B34"/>
+    <mergeCell ref="C34:D34"/>
+    <mergeCell ref="A32:B32"/>
+  </mergeCells>
+  <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+  <drawing r:id="rId2"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet39.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8547631E-CA58-4503-8684-1A2F0F53A172}">
+  <dimension ref="A1:J35"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="H15" sqref="H15:J19"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <cols>
+    <col min="1" max="1" width="26.5546875" customWidth="1"/>
+    <col min="2" max="2" width="12.109375" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="18.88671875" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="13.44140625" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="12.88671875" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="11.44140625" bestFit="1" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="222"/>
+      <c r="B1" s="223" t="s">
+        <v>0</v>
+      </c>
+      <c r="C1" s="223"/>
+      <c r="D1" s="223"/>
+      <c r="E1" s="223"/>
+    </row>
+    <row r="2" spans="1:8" ht="31.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="222"/>
+      <c r="B2" s="223"/>
+      <c r="C2" s="223"/>
+      <c r="D2" s="223"/>
+      <c r="E2" s="223"/>
+    </row>
+    <row r="3" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A3" s="224" t="s">
+        <v>223</v>
+      </c>
+      <c r="B3" s="225"/>
+      <c r="C3" s="225"/>
+      <c r="D3" s="225"/>
+      <c r="E3" s="226"/>
+    </row>
+    <row r="4" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A4" s="227" t="s">
+        <v>274</v>
+      </c>
+      <c r="B4" s="228"/>
+      <c r="C4" s="228"/>
+      <c r="D4" s="228"/>
+      <c r="E4" s="229"/>
+    </row>
+    <row r="5" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A5" s="227" t="s">
+        <v>597</v>
+      </c>
+      <c r="B5" s="228"/>
+      <c r="C5" s="228"/>
+      <c r="D5" s="228"/>
+      <c r="E5" s="229"/>
+    </row>
+    <row r="6" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A6" s="230" t="s">
+        <v>606</v>
+      </c>
+      <c r="B6" s="231"/>
+      <c r="C6" s="231"/>
+      <c r="D6" s="231"/>
+      <c r="E6" s="232"/>
+    </row>
+    <row r="7" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A7" s="230" t="s">
+        <v>554</v>
+      </c>
+      <c r="B7" s="228"/>
+      <c r="C7" s="228"/>
+      <c r="D7" s="228"/>
+      <c r="E7" s="229"/>
+    </row>
+    <row r="8" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A8" s="233" t="s">
+        <v>137</v>
+      </c>
+      <c r="B8" s="233"/>
+      <c r="C8" s="233"/>
+      <c r="D8" s="233"/>
+      <c r="E8" s="233"/>
+    </row>
+    <row r="9" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A9" s="234" t="s">
+        <v>7</v>
+      </c>
+      <c r="B9" s="234"/>
+      <c r="C9" s="234"/>
+      <c r="D9" s="234"/>
+      <c r="E9" s="234"/>
+    </row>
+    <row r="10" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A10" s="15" t="s">
+        <v>138</v>
+      </c>
+      <c r="B10" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C10" s="15" t="s">
+        <v>224</v>
+      </c>
+      <c r="D10" s="15" t="s">
+        <v>11</v>
+      </c>
+      <c r="E10" s="29" t="s">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A11" s="16" t="s">
+        <v>226</v>
+      </c>
+      <c r="B11" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="C11" s="16">
+        <v>0.5</v>
+      </c>
+      <c r="D11" s="18">
+        <v>400</v>
+      </c>
+      <c r="E11" s="18">
+        <f>C11*D11</f>
+        <v>200</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A12" s="16" t="s">
+        <v>234</v>
+      </c>
+      <c r="B12" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="C12" s="16">
+        <v>0.12</v>
+      </c>
+      <c r="D12" s="18">
+        <v>2960</v>
+      </c>
+      <c r="E12" s="18">
+        <f>C12*D12</f>
+        <v>355.2</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A13" s="16" t="s">
+        <v>227</v>
+      </c>
+      <c r="B13" s="16" t="s">
+        <v>79</v>
+      </c>
+      <c r="C13" s="30">
+        <v>50</v>
+      </c>
+      <c r="D13" s="18">
+        <v>6.1</v>
+      </c>
+      <c r="E13" s="18">
+        <f>C13*D13</f>
+        <v>305</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A14" s="16" t="s">
+        <v>228</v>
+      </c>
+      <c r="B14" s="16" t="s">
+        <v>229</v>
+      </c>
+      <c r="C14" s="30">
+        <v>1</v>
+      </c>
+      <c r="D14" s="18">
+        <v>4.25</v>
+      </c>
+      <c r="E14" s="18">
+        <f>C14*D14</f>
+        <v>4.25</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A15" s="16" t="s">
+        <v>230</v>
+      </c>
+      <c r="B15" s="16" t="s">
+        <v>229</v>
+      </c>
+      <c r="C15" s="30">
+        <v>1</v>
+      </c>
+      <c r="D15" s="18">
+        <v>5.75</v>
+      </c>
+      <c r="E15" s="18">
+        <f>C15*D15</f>
+        <v>5.75</v>
+      </c>
+      <c r="H15" s="211"/>
+    </row>
+    <row r="16" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A16" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="B16" s="31"/>
+      <c r="C16" s="32"/>
+      <c r="D16" s="32"/>
+      <c r="E16" s="4">
+        <f>SUM(E11:E15)</f>
+        <v>870.2</v>
+      </c>
+      <c r="H16" s="212"/>
+    </row>
+    <row r="17" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A17" s="22" t="s">
+        <v>80</v>
+      </c>
+      <c r="B17" s="22"/>
+      <c r="C17" s="33"/>
+      <c r="D17" s="22"/>
+      <c r="E17" s="5"/>
+      <c r="H17" s="211"/>
+      <c r="J17" s="211"/>
+    </row>
+    <row r="18" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A18" s="34" t="s">
+        <v>231</v>
+      </c>
+      <c r="B18" s="34" t="s">
+        <v>50</v>
+      </c>
+      <c r="C18" s="35">
+        <v>1</v>
+      </c>
+      <c r="D18" s="46">
+        <v>140</v>
+      </c>
+      <c r="E18" s="46">
+        <f>C18*D18</f>
+        <v>140</v>
+      </c>
+    </row>
+    <row r="19" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A19" s="34" t="s">
+        <v>232</v>
+      </c>
+      <c r="B19" s="34" t="s">
+        <v>48</v>
+      </c>
+      <c r="C19" s="63">
+        <v>1</v>
+      </c>
+      <c r="D19" s="46">
+        <v>150</v>
+      </c>
+      <c r="E19" s="46">
+        <f>C19*D19</f>
+        <v>150</v>
+      </c>
+      <c r="J19" s="213"/>
+    </row>
+    <row r="20" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A20" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="B20" s="31"/>
+      <c r="C20" s="32"/>
+      <c r="D20" s="32"/>
+      <c r="E20" s="4">
+        <f>SUM(E18:E19)</f>
+        <v>290</v>
+      </c>
+    </row>
+    <row r="21" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A21" s="37" t="s">
+        <v>65</v>
+      </c>
+      <c r="B21" s="37"/>
+      <c r="C21" s="37"/>
+      <c r="D21" s="37"/>
+      <c r="E21" s="38">
+        <f>SUM(E16,E20)</f>
+        <v>1160.2</v>
+      </c>
+    </row>
+    <row r="24" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A24" s="235" t="s">
+        <v>53</v>
+      </c>
+      <c r="B24" s="236"/>
+    </row>
+    <row r="25" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A25" s="15" t="str">
+        <f>A10</f>
+        <v>1-Insumos</v>
+      </c>
+      <c r="B25" s="25">
+        <f>E16</f>
+        <v>870.2</v>
+      </c>
+    </row>
+    <row r="26" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A26" s="22" t="str">
+        <f>A17</f>
+        <v>2-Serviços</v>
+      </c>
+      <c r="B26" s="25">
+        <f>E20</f>
+        <v>290</v>
+      </c>
+    </row>
+    <row r="27" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A27" s="11" t="s">
+        <v>65</v>
+      </c>
+      <c r="B27" s="38">
+        <f>SUM(B25:B26)</f>
+        <v>1160.2</v>
+      </c>
+    </row>
+    <row r="30" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A30" s="221" t="s">
+        <v>556</v>
+      </c>
+      <c r="B30" s="221"/>
+      <c r="C30" s="221"/>
+      <c r="D30" s="221"/>
+    </row>
+    <row r="31" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A31" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="32" spans="1:10" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A32" s="237" t="s">
+        <v>55</v>
+      </c>
+      <c r="B32" s="237"/>
+      <c r="C32" s="237"/>
+      <c r="D32" s="237"/>
+    </row>
+    <row r="33" spans="1:4" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A33" s="98" t="s">
+        <v>507</v>
+      </c>
+      <c r="B33" s="98"/>
+      <c r="C33" s="237"/>
+      <c r="D33" s="237"/>
+    </row>
+    <row r="34" spans="1:4" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A34" s="237" t="s">
+        <v>57</v>
+      </c>
+      <c r="B34" s="237"/>
+      <c r="C34" s="237"/>
+      <c r="D34" s="237"/>
+    </row>
+    <row r="35" spans="1:4" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A35" s="237" t="s">
+        <v>508</v>
+      </c>
+      <c r="B35" s="237"/>
+    </row>
+  </sheetData>
+  <mergeCells count="18">
+    <mergeCell ref="A35:B35"/>
+    <mergeCell ref="A7:E7"/>
+    <mergeCell ref="A8:E8"/>
+    <mergeCell ref="A9:E9"/>
+    <mergeCell ref="A24:B24"/>
+    <mergeCell ref="A30:B30"/>
+    <mergeCell ref="C30:D30"/>
+    <mergeCell ref="A32:B32"/>
+    <mergeCell ref="C32:D32"/>
+    <mergeCell ref="C33:D33"/>
+    <mergeCell ref="A34:B34"/>
+    <mergeCell ref="C34:D34"/>
+    <mergeCell ref="A6:E6"/>
+    <mergeCell ref="A1:A2"/>
+    <mergeCell ref="B1:E2"/>
+    <mergeCell ref="A3:E3"/>
+    <mergeCell ref="A4:E4"/>
+    <mergeCell ref="A5:E5"/>
+  </mergeCells>
+  <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+  <drawing r:id="rId2"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8E6E33BD-2668-4B49-9DDD-F4F2F2454D7C}">
+  <dimension ref="A1:E69"/>
+  <sheetViews>
+    <sheetView topLeftCell="A49" workbookViewId="0">
+      <selection sqref="A1:E70"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <cols>
+    <col min="1" max="1" width="28.109375" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="22.33203125" customWidth="1"/>
+    <col min="3" max="3" width="16.33203125" customWidth="1"/>
+    <col min="4" max="4" width="15" customWidth="1"/>
+    <col min="5" max="5" width="14.6640625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="222"/>
+      <c r="B1" s="223" t="s">
+        <v>0</v>
+      </c>
+      <c r="C1" s="223"/>
+      <c r="D1" s="223"/>
+      <c r="E1" s="223"/>
+    </row>
+    <row r="2" spans="1:5" ht="29.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="222"/>
+      <c r="B2" s="223"/>
+      <c r="C2" s="223"/>
+      <c r="D2" s="223"/>
+      <c r="E2" s="223"/>
+    </row>
+    <row r="3" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A3" s="256" t="s">
+        <v>436</v>
+      </c>
+      <c r="B3" s="256"/>
+      <c r="C3" s="227" t="s">
+        <v>2</v>
+      </c>
+      <c r="D3" s="228"/>
+      <c r="E3" s="229"/>
+    </row>
+    <row r="4" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A4" s="257" t="s">
+        <v>437</v>
+      </c>
+      <c r="B4" s="258"/>
+      <c r="C4" s="227" t="s">
+        <v>438</v>
+      </c>
+      <c r="D4" s="228"/>
+      <c r="E4" s="229"/>
+    </row>
+    <row r="5" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A5" s="259" t="s">
+        <v>554</v>
+      </c>
+      <c r="B5" s="259"/>
+      <c r="C5" s="260" t="s">
+        <v>424</v>
+      </c>
+      <c r="D5" s="261"/>
+      <c r="E5" s="262"/>
+    </row>
+    <row r="6" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A6" s="268" t="s">
+        <v>558</v>
+      </c>
+      <c r="B6" s="269"/>
+      <c r="C6" s="260" t="s">
+        <v>439</v>
+      </c>
+      <c r="D6" s="261"/>
+      <c r="E6" s="262"/>
+    </row>
+    <row r="7" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A7" s="265" t="s">
+        <v>386</v>
+      </c>
+      <c r="B7" s="266"/>
+      <c r="C7" s="266"/>
+      <c r="D7" s="266"/>
+      <c r="E7" s="267"/>
+    </row>
+    <row r="8" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A8" s="233" t="s">
+        <v>406</v>
+      </c>
+      <c r="B8" s="233"/>
+      <c r="C8" s="233"/>
+      <c r="D8" s="233"/>
+      <c r="E8" s="233"/>
+    </row>
+    <row r="9" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A9" s="234" t="s">
+        <v>7</v>
+      </c>
+      <c r="B9" s="234"/>
+      <c r="C9" s="234"/>
+      <c r="D9" s="234"/>
+      <c r="E9" s="234"/>
+    </row>
+    <row r="10" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A10" s="15" t="s">
+        <v>138</v>
+      </c>
+      <c r="B10" s="48" t="s">
+        <v>9</v>
+      </c>
+      <c r="C10" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="D10" s="48" t="s">
+        <v>11</v>
+      </c>
+      <c r="E10" s="69" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A11" s="16" t="s">
+        <v>162</v>
+      </c>
+      <c r="B11" s="55" t="s">
+        <v>14</v>
+      </c>
+      <c r="C11" s="56">
+        <v>1.5</v>
+      </c>
+      <c r="D11" s="18">
+        <f>'[1]Referência Laranja'!D6</f>
+        <v>290</v>
+      </c>
+      <c r="E11" s="18">
+        <f t="shared" ref="E11:E16" si="0">C11*D11</f>
+        <v>435</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A12" s="16" t="s">
+        <v>407</v>
+      </c>
+      <c r="B12" s="55" t="s">
+        <v>14</v>
+      </c>
+      <c r="C12" s="56">
+        <v>0.6</v>
+      </c>
+      <c r="D12" s="18">
+        <f>'[1]Referência Laranja'!D7</f>
+        <v>3201.65</v>
+      </c>
+      <c r="E12" s="18">
+        <f t="shared" si="0"/>
+        <v>1920.99</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A13" s="16" t="s">
+        <v>67</v>
+      </c>
+      <c r="B13" s="55" t="s">
+        <v>14</v>
+      </c>
+      <c r="C13" s="179">
+        <v>5</v>
+      </c>
+      <c r="D13" s="18">
+        <f>'[1]Referência Laranja'!D8</f>
+        <v>416.66666666666669</v>
+      </c>
+      <c r="E13" s="18">
+        <f t="shared" si="0"/>
+        <v>2083.3333333333335</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A14" s="16" t="s">
+        <v>93</v>
+      </c>
+      <c r="B14" s="55" t="s">
+        <v>14</v>
+      </c>
+      <c r="C14" s="56">
+        <v>0.5</v>
+      </c>
+      <c r="D14" s="18">
+        <f>'[1]Referência Laranja'!D9</f>
+        <v>2055.0425</v>
+      </c>
+      <c r="E14" s="18">
+        <f t="shared" si="0"/>
+        <v>1027.52125</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A15" s="16" t="s">
+        <v>94</v>
+      </c>
+      <c r="B15" s="55" t="s">
+        <v>14</v>
+      </c>
+      <c r="C15" s="56">
+        <v>0.5</v>
+      </c>
+      <c r="D15" s="18">
+        <f>'[1]Referência Laranja'!D10</f>
+        <v>2585.1075000000001</v>
+      </c>
+      <c r="E15" s="18">
+        <f t="shared" si="0"/>
+        <v>1292.55375</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A16" s="16" t="s">
+        <v>256</v>
+      </c>
+      <c r="B16" s="55" t="s">
+        <v>14</v>
+      </c>
+      <c r="C16" s="56">
+        <v>0.3</v>
+      </c>
+      <c r="D16" s="18">
+        <f>'[1]Referência Laranja'!D11</f>
+        <v>3806.0966666666668</v>
+      </c>
+      <c r="E16" s="18">
+        <f t="shared" si="0"/>
+        <v>1141.829</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A17" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="B17" s="31"/>
+      <c r="C17" s="32"/>
+      <c r="D17" s="32"/>
+      <c r="E17" s="38">
+        <f>SUM(E11:E16)</f>
+        <v>7901.2273333333333</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A18" s="22" t="s">
+        <v>80</v>
+      </c>
+      <c r="B18" s="22"/>
+      <c r="C18" s="33"/>
+      <c r="D18" s="22"/>
+      <c r="E18" s="5"/>
+    </row>
+    <row r="19" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A19" s="16" t="s">
+        <v>158</v>
+      </c>
+      <c r="B19" s="107" t="s">
+        <v>145</v>
+      </c>
+      <c r="C19" s="56">
+        <v>3</v>
+      </c>
+      <c r="D19" s="136">
+        <v>150</v>
+      </c>
+      <c r="E19" s="18">
+        <f>C19*D19</f>
+        <v>450</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A20" s="16" t="s">
+        <v>408</v>
+      </c>
+      <c r="B20" s="107" t="s">
+        <v>145</v>
+      </c>
+      <c r="C20" s="56">
+        <v>4</v>
+      </c>
+      <c r="D20" s="136">
+        <v>150</v>
+      </c>
+      <c r="E20" s="18">
+        <f t="shared" ref="E20:E21" si="1">C20*D20</f>
+        <v>600</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A21" s="34" t="s">
+        <v>96</v>
+      </c>
+      <c r="B21" s="107" t="s">
+        <v>145</v>
+      </c>
+      <c r="C21" s="56">
+        <v>6</v>
+      </c>
+      <c r="D21" s="136">
+        <v>150</v>
+      </c>
+      <c r="E21" s="18">
+        <f t="shared" si="1"/>
+        <v>900</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A22" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="B22" s="31"/>
+      <c r="C22" s="32"/>
+      <c r="D22" s="32"/>
+      <c r="E22" s="38">
+        <f>SUM(E19:E21)</f>
+        <v>1950</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A23" s="22" t="s">
+        <v>90</v>
+      </c>
+      <c r="B23" s="22"/>
+      <c r="C23" s="33"/>
+      <c r="D23" s="22"/>
+      <c r="E23" s="5"/>
+    </row>
+    <row r="24" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A24" s="16" t="s">
+        <v>32</v>
+      </c>
+      <c r="B24" s="45" t="s">
+        <v>426</v>
+      </c>
+      <c r="C24" s="180">
+        <v>5</v>
+      </c>
+      <c r="D24" s="46">
+        <f>'[1]Referência Laranja'!D13</f>
+        <v>10.438749999999999</v>
+      </c>
+      <c r="E24" s="18">
+        <f t="shared" ref="E24:E37" si="2">C24*D24</f>
+        <v>52.193749999999994</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A25" s="16" t="s">
+        <v>33</v>
+      </c>
+      <c r="B25" s="45" t="s">
+        <v>426</v>
+      </c>
+      <c r="C25" s="180">
+        <v>6</v>
+      </c>
+      <c r="D25" s="46">
+        <f>'[1]Referência Laranja'!D14</f>
+        <v>76.666666666666671</v>
+      </c>
+      <c r="E25" s="18">
+        <f t="shared" si="2"/>
+        <v>460</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A26" s="16" t="s">
+        <v>34</v>
+      </c>
+      <c r="B26" s="45" t="s">
+        <v>426</v>
+      </c>
+      <c r="C26" s="180">
+        <v>3</v>
+      </c>
+      <c r="D26" s="46">
+        <f>'[1]Referência Laranja'!D15</f>
+        <v>64.628000000000014</v>
+      </c>
+      <c r="E26" s="18">
+        <f t="shared" si="2"/>
+        <v>193.88400000000004</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A27" s="16" t="s">
+        <v>35</v>
+      </c>
+      <c r="B27" s="45" t="s">
+        <v>426</v>
+      </c>
+      <c r="C27" s="180">
+        <v>6</v>
+      </c>
+      <c r="D27" s="46">
+        <f>'[1]Referência Laranja'!D16</f>
+        <v>16.93</v>
+      </c>
+      <c r="E27" s="18">
+        <f t="shared" si="2"/>
+        <v>101.58</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A28" s="34" t="s">
+        <v>16</v>
+      </c>
+      <c r="B28" s="45" t="s">
+        <v>426</v>
+      </c>
+      <c r="C28" s="180">
+        <v>6</v>
+      </c>
+      <c r="D28" s="46">
+        <f>'[1]Referência Laranja'!D17</f>
+        <v>31.692857142857143</v>
+      </c>
+      <c r="E28" s="18">
+        <f t="shared" si="2"/>
+        <v>190.15714285714284</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A29" s="34" t="s">
+        <v>18</v>
+      </c>
+      <c r="B29" s="45" t="s">
+        <v>426</v>
+      </c>
+      <c r="C29" s="180">
+        <v>2</v>
+      </c>
+      <c r="D29" s="46">
+        <f>'[1]Referência Laranja'!D18</f>
+        <v>82.123333333333335</v>
+      </c>
+      <c r="E29" s="18">
+        <f t="shared" si="2"/>
+        <v>164.24666666666667</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A30" s="34" t="s">
+        <v>19</v>
+      </c>
+      <c r="B30" s="45" t="s">
+        <v>426</v>
+      </c>
+      <c r="C30" s="180">
+        <v>4</v>
+      </c>
+      <c r="D30" s="46">
+        <f>'[1]Referência Laranja'!D19</f>
+        <v>74.316666666666663</v>
+      </c>
+      <c r="E30" s="18">
+        <f t="shared" si="2"/>
+        <v>297.26666666666665</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A31" s="34" t="s">
+        <v>29</v>
+      </c>
+      <c r="B31" s="45" t="s">
+        <v>426</v>
+      </c>
+      <c r="C31" s="180">
+        <v>1</v>
+      </c>
+      <c r="D31" s="46">
+        <f>'[1]Referência Laranja'!D20</f>
+        <v>239.78333333333333</v>
+      </c>
+      <c r="E31" s="18">
+        <f t="shared" si="2"/>
+        <v>239.78333333333333</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A32" s="135" t="s">
+        <v>30</v>
+      </c>
+      <c r="B32" s="45" t="s">
+        <v>426</v>
+      </c>
+      <c r="C32" s="180">
+        <v>0.12</v>
+      </c>
+      <c r="D32" s="46">
+        <f>'[1]Referência Laranja'!D21</f>
+        <v>121.04285714285713</v>
+      </c>
+      <c r="E32" s="18">
+        <f t="shared" si="2"/>
+        <v>14.525142857142855</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A33" s="123" t="s">
+        <v>21</v>
+      </c>
+      <c r="B33" s="45" t="s">
+        <v>426</v>
+      </c>
+      <c r="C33" s="180">
+        <v>1.6</v>
+      </c>
+      <c r="D33" s="46">
+        <f>'[1]Referência Laranja'!D22</f>
+        <v>111.13333333333333</v>
+      </c>
+      <c r="E33" s="18">
+        <f t="shared" si="2"/>
+        <v>177.81333333333333</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A34" s="123" t="s">
+        <v>22</v>
+      </c>
+      <c r="B34" s="45" t="s">
+        <v>426</v>
+      </c>
+      <c r="C34" s="180">
+        <v>1.6</v>
+      </c>
+      <c r="D34" s="46">
+        <f>'[1]Referência Laranja'!D23</f>
+        <v>45.542000000000002</v>
+      </c>
+      <c r="E34" s="18">
+        <f t="shared" si="2"/>
+        <v>72.867200000000011</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A35" s="123" t="s">
+        <v>23</v>
+      </c>
+      <c r="B35" s="45" t="s">
+        <v>426</v>
+      </c>
+      <c r="C35" s="180">
+        <v>1</v>
+      </c>
+      <c r="D35" s="46">
+        <f>'[1]Referência Laranja'!D24</f>
+        <v>97.516666666666666</v>
+      </c>
+      <c r="E35" s="18">
+        <f t="shared" si="2"/>
+        <v>97.516666666666666</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A36" s="123" t="s">
+        <v>413</v>
+      </c>
+      <c r="B36" s="45" t="s">
+        <v>409</v>
+      </c>
+      <c r="C36" s="180">
+        <v>2.4</v>
+      </c>
+      <c r="D36" s="46">
+        <f>'[1]Referência Laranja'!D25</f>
+        <v>48.752499999999998</v>
+      </c>
+      <c r="E36" s="18">
+        <f t="shared" si="2"/>
+        <v>117.00599999999999</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A37" s="123" t="s">
+        <v>414</v>
+      </c>
+      <c r="B37" s="45" t="s">
+        <v>409</v>
+      </c>
+      <c r="C37" s="180">
+        <v>2</v>
+      </c>
+      <c r="D37" s="46">
+        <f>'[1]Referência Laranja'!D26</f>
+        <v>65.75</v>
+      </c>
+      <c r="E37" s="18">
+        <f t="shared" si="2"/>
+        <v>131.5</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A38" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="B38" s="31"/>
+      <c r="C38" s="32"/>
+      <c r="D38" s="32"/>
+      <c r="E38" s="38">
+        <f>SUM(E24:E37)</f>
+        <v>2310.339902380952</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A39" s="22" t="s">
+        <v>95</v>
+      </c>
+      <c r="B39" s="48"/>
+      <c r="C39" s="49"/>
+      <c r="D39" s="33"/>
+      <c r="E39" s="5"/>
+    </row>
+    <row r="40" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A40" s="34" t="s">
+        <v>416</v>
+      </c>
+      <c r="B40" s="45" t="s">
+        <v>145</v>
+      </c>
+      <c r="C40" s="57">
+        <v>6</v>
+      </c>
+      <c r="D40" s="136">
+        <v>150</v>
+      </c>
+      <c r="E40" s="18">
+        <f t="shared" ref="E40:E44" si="3">C40*D40</f>
+        <v>900</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A41" s="133" t="s">
+        <v>415</v>
+      </c>
+      <c r="B41" s="45" t="s">
+        <v>145</v>
+      </c>
+      <c r="C41" s="57">
+        <v>12</v>
+      </c>
+      <c r="D41" s="136">
+        <v>150</v>
+      </c>
+      <c r="E41" s="18">
+        <f t="shared" si="3"/>
+        <v>1800</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A42" s="34" t="s">
+        <v>429</v>
+      </c>
+      <c r="B42" s="45" t="s">
+        <v>63</v>
+      </c>
+      <c r="C42" s="57">
+        <v>8</v>
+      </c>
+      <c r="D42" s="136">
+        <v>150</v>
+      </c>
+      <c r="E42" s="18">
+        <f t="shared" si="3"/>
+        <v>1200</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A43" s="34" t="s">
+        <v>417</v>
+      </c>
+      <c r="B43" s="45" t="s">
+        <v>63</v>
+      </c>
+      <c r="C43" s="57">
+        <v>4</v>
+      </c>
+      <c r="D43" s="136">
+        <v>150</v>
+      </c>
+      <c r="E43" s="18">
+        <f t="shared" si="3"/>
+        <v>600</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A44" s="34" t="s">
+        <v>167</v>
+      </c>
+      <c r="B44" s="45" t="s">
+        <v>145</v>
+      </c>
+      <c r="C44" s="57">
+        <v>6</v>
+      </c>
+      <c r="D44" s="136">
+        <v>150</v>
+      </c>
+      <c r="E44" s="18">
+        <f t="shared" si="3"/>
+        <v>900</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A45" s="50" t="s">
+        <v>102</v>
+      </c>
+      <c r="B45" s="51"/>
+      <c r="C45" s="52"/>
+      <c r="D45" s="53"/>
+      <c r="E45" s="38">
+        <f>SUM(E40:E44)</f>
+        <v>5400</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A46" s="15" t="s">
+        <v>103</v>
+      </c>
+      <c r="B46" s="15"/>
+      <c r="C46" s="15"/>
+      <c r="D46" s="15"/>
+      <c r="E46" s="25"/>
+    </row>
+    <row r="47" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A47" s="16" t="s">
+        <v>129</v>
+      </c>
+      <c r="B47" s="16" t="s">
+        <v>440</v>
+      </c>
+      <c r="C47" s="45">
+        <v>800</v>
+      </c>
+      <c r="D47" s="18">
+        <v>7</v>
+      </c>
+      <c r="E47" s="18">
+        <f t="shared" ref="E47:E50" si="4">C47*D47</f>
+        <v>5600</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A48" s="16" t="s">
+        <v>108</v>
+      </c>
+      <c r="B48" s="16" t="s">
+        <v>48</v>
+      </c>
+      <c r="C48" s="45">
+        <v>1</v>
+      </c>
+      <c r="D48" s="18">
+        <v>2250</v>
+      </c>
+      <c r="E48" s="18">
+        <f t="shared" si="4"/>
+        <v>2250</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A49" s="16" t="s">
+        <v>131</v>
+      </c>
+      <c r="B49" s="16" t="s">
+        <v>48</v>
+      </c>
+      <c r="C49" s="45">
+        <v>3</v>
+      </c>
+      <c r="D49" s="18">
+        <v>190</v>
+      </c>
+      <c r="E49" s="18">
+        <f t="shared" si="4"/>
+        <v>570</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A50" s="16" t="s">
+        <v>132</v>
+      </c>
+      <c r="B50" s="16" t="s">
+        <v>145</v>
+      </c>
+      <c r="C50" s="45">
+        <v>3</v>
+      </c>
+      <c r="D50" s="18">
+        <v>170</v>
+      </c>
+      <c r="E50" s="18">
+        <f t="shared" si="4"/>
+        <v>510</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A51" s="3" t="s">
+        <v>110</v>
+      </c>
+      <c r="B51" s="3"/>
+      <c r="C51" s="3"/>
+      <c r="D51" s="3"/>
+      <c r="E51" s="38">
+        <f>SUM(E47:E50)</f>
+        <v>8930</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A52" s="37" t="s">
+        <v>52</v>
+      </c>
+      <c r="B52" s="37"/>
+      <c r="C52" s="37"/>
+      <c r="D52" s="37"/>
+      <c r="E52" s="38">
+        <f>SUM(E17,E22,E38,E45,E51)</f>
+        <v>26491.567235714283</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A55" s="235" t="s">
+        <v>53</v>
+      </c>
+      <c r="B55" s="236"/>
+    </row>
+    <row r="56" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A56" s="15" t="s">
+        <v>138</v>
+      </c>
+      <c r="B56" s="67">
+        <f>E17</f>
+        <v>7901.2273333333333</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A57" s="22" t="s">
+        <v>80</v>
+      </c>
+      <c r="B57" s="25">
+        <f>E22</f>
+        <v>1950</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A58" s="22" t="s">
+        <v>90</v>
+      </c>
+      <c r="B58" s="25">
+        <f>E38</f>
+        <v>2310.339902380952</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A59" s="22" t="s">
+        <v>95</v>
+      </c>
+      <c r="B59" s="25">
+        <f>E45</f>
+        <v>5400</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A60" s="22" t="s">
+        <v>103</v>
+      </c>
+      <c r="B60" s="25">
+        <f>E51</f>
+        <v>8930</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A61" s="11" t="s">
+        <v>52</v>
+      </c>
+      <c r="B61" s="38">
+        <f>SUM(B56:B60)</f>
+        <v>26491.567235714283</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A64" s="221" t="s">
+        <v>556</v>
+      </c>
+      <c r="B64" s="221"/>
+      <c r="C64" s="221"/>
+      <c r="D64" s="221"/>
+    </row>
+    <row r="65" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A65" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="66" spans="1:4" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A66" s="237" t="s">
+        <v>55</v>
+      </c>
+      <c r="B66" s="237"/>
+      <c r="C66" s="237"/>
+      <c r="D66" s="237"/>
+    </row>
+    <row r="67" spans="1:4" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A67" s="98" t="s">
+        <v>507</v>
+      </c>
+      <c r="B67" s="98"/>
+      <c r="C67" s="237"/>
+      <c r="D67" s="237"/>
+    </row>
+    <row r="68" spans="1:4" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A68" s="237" t="s">
+        <v>57</v>
+      </c>
+      <c r="B68" s="237"/>
+      <c r="C68" s="237"/>
+      <c r="D68" s="237"/>
+    </row>
+    <row r="69" spans="1:4" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A69" s="237" t="s">
+        <v>508</v>
+      </c>
+      <c r="B69" s="237"/>
+    </row>
+  </sheetData>
+  <mergeCells count="22">
+    <mergeCell ref="A8:E8"/>
+    <mergeCell ref="A1:A2"/>
+    <mergeCell ref="B1:E2"/>
+    <mergeCell ref="A3:B3"/>
+    <mergeCell ref="C3:E3"/>
+    <mergeCell ref="A4:B4"/>
+    <mergeCell ref="C4:E4"/>
+    <mergeCell ref="A5:B5"/>
+    <mergeCell ref="C5:E5"/>
+    <mergeCell ref="A6:B6"/>
+    <mergeCell ref="C6:E6"/>
+    <mergeCell ref="A7:E7"/>
+    <mergeCell ref="A68:B68"/>
+    <mergeCell ref="C68:D68"/>
+    <mergeCell ref="A69:B69"/>
+    <mergeCell ref="A9:E9"/>
+    <mergeCell ref="A55:B55"/>
+    <mergeCell ref="A64:B64"/>
+    <mergeCell ref="C64:D64"/>
+    <mergeCell ref="A66:B66"/>
+    <mergeCell ref="C66:D66"/>
+    <mergeCell ref="C67:D67"/>
+  </mergeCells>
+  <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
+  <drawing r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet40.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C795A493-D4F7-4D6D-AFEF-29DDABE47B50}">
+  <dimension ref="A1:E42"/>
+  <sheetViews>
+    <sheetView topLeftCell="A22" workbookViewId="0">
+      <selection sqref="A1:E44"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <cols>
+    <col min="1" max="1" width="34.109375" customWidth="1"/>
+    <col min="2" max="2" width="14.33203125" customWidth="1"/>
+    <col min="3" max="3" width="19.5546875" customWidth="1"/>
+    <col min="4" max="4" width="13.6640625" customWidth="1"/>
+    <col min="5" max="5" width="13.109375" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="222"/>
+      <c r="B1" s="223" t="s">
+        <v>0</v>
+      </c>
+      <c r="C1" s="223"/>
+      <c r="D1" s="223"/>
+      <c r="E1" s="223"/>
+    </row>
+    <row r="2" spans="1:5" ht="25.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="222"/>
+      <c r="B2" s="223"/>
+      <c r="C2" s="223"/>
+      <c r="D2" s="223"/>
+      <c r="E2" s="223"/>
+    </row>
+    <row r="3" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A3" s="224" t="s">
+        <v>238</v>
+      </c>
+      <c r="B3" s="225"/>
+      <c r="C3" s="225"/>
+      <c r="D3" s="225"/>
+      <c r="E3" s="226"/>
+    </row>
+    <row r="4" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A4" s="227" t="s">
+        <v>460</v>
+      </c>
+      <c r="B4" s="228"/>
+      <c r="C4" s="228"/>
+      <c r="D4" s="228"/>
+      <c r="E4" s="229"/>
+    </row>
+    <row r="5" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A5" s="227" t="s">
+        <v>237</v>
+      </c>
+      <c r="B5" s="228"/>
+      <c r="C5" s="228"/>
+      <c r="D5" s="228"/>
+      <c r="E5" s="229"/>
+    </row>
+    <row r="6" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A6" s="68" t="s">
+        <v>590</v>
+      </c>
+      <c r="B6" s="58"/>
+      <c r="C6" s="58"/>
+      <c r="D6" s="58"/>
+      <c r="E6" s="59"/>
+    </row>
+    <row r="7" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A7" s="230" t="s">
+        <v>554</v>
+      </c>
+      <c r="B7" s="228"/>
+      <c r="C7" s="228"/>
+      <c r="D7" s="228"/>
+      <c r="E7" s="229"/>
+    </row>
+    <row r="8" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A8" s="230" t="s">
+        <v>504</v>
+      </c>
+      <c r="B8" s="228"/>
+      <c r="C8" s="228"/>
+      <c r="D8" s="228"/>
+      <c r="E8" s="229"/>
+    </row>
+    <row r="9" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A9" s="233" t="s">
+        <v>137</v>
+      </c>
+      <c r="B9" s="233"/>
+      <c r="C9" s="233"/>
+      <c r="D9" s="233"/>
+      <c r="E9" s="233"/>
+    </row>
+    <row r="10" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A10" s="234" t="s">
+        <v>7</v>
+      </c>
+      <c r="B10" s="234"/>
+      <c r="C10" s="234"/>
+      <c r="D10" s="234"/>
+      <c r="E10" s="234"/>
+    </row>
+    <row r="11" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A11" s="15" t="s">
+        <v>138</v>
+      </c>
+      <c r="B11" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C11" s="15" t="s">
+        <v>224</v>
+      </c>
+      <c r="D11" s="15" t="s">
+        <v>11</v>
+      </c>
+      <c r="E11" s="29" t="s">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A12" s="16" t="s">
+        <v>234</v>
+      </c>
+      <c r="B12" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="C12" s="16">
+        <v>1.2</v>
+      </c>
+      <c r="D12" s="126">
+        <v>2961</v>
+      </c>
+      <c r="E12" s="126">
+        <f>C12*D12</f>
+        <v>3553.2</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A13" s="16" t="s">
+        <v>239</v>
+      </c>
+      <c r="B13" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="C13" s="16">
+        <v>1</v>
+      </c>
+      <c r="D13" s="126">
+        <v>367.5</v>
+      </c>
+      <c r="E13" s="126">
+        <f t="shared" ref="E13:E19" si="0">C13*D13</f>
+        <v>367.5</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A14" s="16" t="s">
+        <v>462</v>
+      </c>
+      <c r="B14" s="16" t="s">
+        <v>79</v>
+      </c>
+      <c r="C14" s="16">
+        <v>20</v>
+      </c>
+      <c r="D14" s="126">
+        <v>5.4</v>
+      </c>
+      <c r="E14" s="126">
+        <f t="shared" si="0"/>
+        <v>108</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A15" s="16" t="s">
+        <v>463</v>
+      </c>
+      <c r="B15" s="16" t="s">
+        <v>229</v>
+      </c>
+      <c r="C15" s="16">
+        <v>2</v>
+      </c>
+      <c r="D15" s="126">
+        <v>4.2</v>
+      </c>
+      <c r="E15" s="126">
+        <f t="shared" si="0"/>
+        <v>8.4</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A16" s="16" t="s">
+        <v>464</v>
+      </c>
+      <c r="B16" s="16" t="s">
+        <v>229</v>
+      </c>
+      <c r="C16" s="16">
+        <v>2</v>
+      </c>
+      <c r="D16" s="126">
+        <v>4.2</v>
+      </c>
+      <c r="E16" s="126">
+        <f t="shared" si="0"/>
+        <v>8.4</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A17" s="16" t="s">
+        <v>465</v>
+      </c>
+      <c r="B17" s="16" t="s">
+        <v>229</v>
+      </c>
+      <c r="C17" s="16">
+        <v>1</v>
+      </c>
+      <c r="D17" s="126">
+        <v>4.2</v>
+      </c>
+      <c r="E17" s="126">
+        <f t="shared" si="0"/>
+        <v>4.2</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A18" s="16" t="s">
+        <v>466</v>
+      </c>
+      <c r="B18" s="16" t="s">
+        <v>79</v>
+      </c>
+      <c r="C18" s="16">
+        <v>80</v>
+      </c>
+      <c r="D18" s="126">
+        <v>3.4</v>
+      </c>
+      <c r="E18" s="126">
+        <f t="shared" si="0"/>
+        <v>272</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A19" s="16" t="s">
+        <v>467</v>
+      </c>
+      <c r="B19" s="16" t="s">
+        <v>79</v>
+      </c>
+      <c r="C19" s="16">
+        <v>680</v>
+      </c>
+      <c r="D19" s="126">
+        <v>5.4</v>
+      </c>
+      <c r="E19" s="126">
+        <f t="shared" si="0"/>
+        <v>3672.0000000000005</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A20" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="B20" s="31"/>
+      <c r="C20" s="32"/>
+      <c r="D20" s="32"/>
+      <c r="E20" s="4">
+        <f>SUM(E12:E19)</f>
+        <v>7993.7000000000007</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A21" s="22" t="s">
+        <v>80</v>
+      </c>
+      <c r="B21" s="22"/>
+      <c r="C21" s="33"/>
+      <c r="D21" s="22"/>
+      <c r="E21" s="5"/>
+    </row>
+    <row r="22" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A22" s="34" t="s">
+        <v>47</v>
+      </c>
+      <c r="B22" s="16" t="s">
+        <v>468</v>
+      </c>
+      <c r="C22" s="35">
+        <v>220</v>
+      </c>
+      <c r="D22" s="150">
+        <v>12</v>
+      </c>
+      <c r="E22" s="150">
+        <f>C22*D22</f>
+        <v>2640</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A23" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="B23" s="31"/>
+      <c r="C23" s="32"/>
+      <c r="D23" s="32"/>
+      <c r="E23" s="148">
+        <f>SUM(E22:E22)</f>
+        <v>2640</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A24" s="22" t="s">
+        <v>240</v>
+      </c>
+      <c r="B24" s="22"/>
+      <c r="C24" s="33"/>
+      <c r="D24" s="22"/>
+      <c r="E24" s="145"/>
+    </row>
+    <row r="25" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A25" s="105" t="s">
+        <v>461</v>
+      </c>
+      <c r="B25" s="45" t="s">
+        <v>50</v>
+      </c>
+      <c r="C25" s="151">
+        <v>20</v>
+      </c>
+      <c r="D25" s="152">
+        <v>0.08</v>
+      </c>
+      <c r="E25" s="153">
+        <f>C25*D25*365</f>
+        <v>584</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A26" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="B26" s="31"/>
+      <c r="C26" s="32"/>
+      <c r="D26" s="32"/>
+      <c r="E26" s="148">
+        <f>SUM(E25:E25)</f>
+        <v>584</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A27" s="37" t="s">
+        <v>65</v>
+      </c>
+      <c r="B27" s="37"/>
+      <c r="C27" s="37"/>
+      <c r="D27" s="37"/>
+      <c r="E27" s="149">
+        <f>SUM(E26,E20,E23)</f>
+        <v>11217.7</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A30" s="235" t="s">
+        <v>53</v>
+      </c>
+      <c r="B30" s="236"/>
+    </row>
+    <row r="31" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A31" s="15" t="str">
+        <f>A11</f>
+        <v>1-Insumos</v>
+      </c>
+      <c r="B31" s="25">
+        <f>E20</f>
+        <v>7993.7000000000007</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A32" s="22" t="str">
+        <f>A21</f>
+        <v>2-Serviços</v>
+      </c>
+      <c r="B32" s="25">
+        <f>E23</f>
+        <v>2640</v>
+      </c>
+    </row>
+    <row r="33" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A33" s="22" t="str">
+        <f>A24</f>
+        <v>3-Outros Serviços</v>
+      </c>
+      <c r="B33" s="25">
+        <f>E26</f>
+        <v>584</v>
+      </c>
+    </row>
+    <row r="34" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A34" s="11" t="s">
+        <v>65</v>
+      </c>
+      <c r="B34" s="38">
+        <f>SUM(B31:B33)</f>
+        <v>11217.7</v>
+      </c>
+    </row>
+    <row r="37" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A37" s="221" t="s">
+        <v>556</v>
+      </c>
+      <c r="B37" s="221"/>
+      <c r="C37" s="221"/>
+      <c r="D37" s="221"/>
+    </row>
+    <row r="38" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A38" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="39" spans="1:4" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A39" s="237" t="s">
+        <v>55</v>
+      </c>
+      <c r="B39" s="237"/>
+      <c r="C39" s="237"/>
+      <c r="D39" s="237"/>
+    </row>
+    <row r="40" spans="1:4" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A40" s="98" t="s">
+        <v>507</v>
+      </c>
+      <c r="B40" s="98"/>
+      <c r="C40" s="237"/>
+      <c r="D40" s="237"/>
+    </row>
+    <row r="41" spans="1:4" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A41" s="237" t="s">
+        <v>57</v>
+      </c>
+      <c r="B41" s="237"/>
+      <c r="C41" s="237"/>
+      <c r="D41" s="237"/>
+    </row>
+    <row r="42" spans="1:4" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A42" s="237" t="s">
+        <v>508</v>
+      </c>
+      <c r="B42" s="237"/>
+    </row>
+  </sheetData>
+  <mergeCells count="18">
+    <mergeCell ref="A1:A2"/>
+    <mergeCell ref="B1:E2"/>
+    <mergeCell ref="A3:E3"/>
+    <mergeCell ref="A4:E4"/>
+    <mergeCell ref="A5:E5"/>
+    <mergeCell ref="C40:D40"/>
+    <mergeCell ref="A41:B41"/>
+    <mergeCell ref="C41:D41"/>
+    <mergeCell ref="A42:B42"/>
+    <mergeCell ref="A7:E7"/>
+    <mergeCell ref="A8:E8"/>
+    <mergeCell ref="A9:E9"/>
+    <mergeCell ref="A10:E10"/>
+    <mergeCell ref="A30:B30"/>
+    <mergeCell ref="A37:B37"/>
+    <mergeCell ref="C37:D37"/>
+    <mergeCell ref="A39:B39"/>
+    <mergeCell ref="C39:D39"/>
+  </mergeCells>
+  <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
+  <pageSetup paperSize="9" orientation="portrait" horizontalDpi="360" verticalDpi="360" r:id="rId1"/>
+  <drawing r:id="rId2"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet41.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D9156C86-CE5D-4C1E-A5CC-4400C3CCCC73}">
+  <dimension ref="A1:E42"/>
+  <sheetViews>
+    <sheetView topLeftCell="A22" workbookViewId="0">
+      <selection sqref="A1:E43"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <cols>
+    <col min="1" max="1" width="31.109375" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="13.33203125" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="18.88671875" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="13.44140625" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="16.109375" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="222"/>
+      <c r="B1" s="223" t="s">
+        <v>0</v>
+      </c>
+      <c r="C1" s="223"/>
+      <c r="D1" s="223"/>
+      <c r="E1" s="223"/>
+    </row>
+    <row r="2" spans="1:5" ht="24.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="222"/>
+      <c r="B2" s="223"/>
+      <c r="C2" s="223"/>
+      <c r="D2" s="223"/>
+      <c r="E2" s="223"/>
+    </row>
+    <row r="3" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A3" s="224" t="s">
+        <v>238</v>
+      </c>
+      <c r="B3" s="225"/>
+      <c r="C3" s="225"/>
+      <c r="D3" s="225"/>
+      <c r="E3" s="226"/>
+    </row>
+    <row r="4" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A4" s="227" t="s">
+        <v>236</v>
+      </c>
+      <c r="B4" s="228"/>
+      <c r="C4" s="228"/>
+      <c r="D4" s="228"/>
+      <c r="E4" s="229"/>
+    </row>
+    <row r="5" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A5" s="227" t="s">
+        <v>237</v>
+      </c>
+      <c r="B5" s="228"/>
+      <c r="C5" s="228"/>
+      <c r="D5" s="228"/>
+      <c r="E5" s="229"/>
+    </row>
+    <row r="6" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A6" s="68" t="s">
+        <v>590</v>
+      </c>
+      <c r="B6" s="58"/>
+      <c r="C6" s="58"/>
+      <c r="D6" s="58"/>
+      <c r="E6" s="59"/>
+    </row>
+    <row r="7" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A7" s="230" t="s">
+        <v>554</v>
+      </c>
+      <c r="B7" s="228"/>
+      <c r="C7" s="228"/>
+      <c r="D7" s="228"/>
+      <c r="E7" s="229"/>
+    </row>
+    <row r="8" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A8" s="230" t="s">
+        <v>505</v>
+      </c>
+      <c r="B8" s="228"/>
+      <c r="C8" s="228"/>
+      <c r="D8" s="228"/>
+      <c r="E8" s="229"/>
+    </row>
+    <row r="9" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A9" s="233" t="s">
+        <v>137</v>
+      </c>
+      <c r="B9" s="233"/>
+      <c r="C9" s="233"/>
+      <c r="D9" s="233"/>
+      <c r="E9" s="233"/>
+    </row>
+    <row r="10" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A10" s="234" t="s">
+        <v>7</v>
+      </c>
+      <c r="B10" s="234"/>
+      <c r="C10" s="234"/>
+      <c r="D10" s="234"/>
+      <c r="E10" s="234"/>
+    </row>
+    <row r="11" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A11" s="15" t="s">
+        <v>138</v>
+      </c>
+      <c r="B11" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C11" s="15" t="s">
+        <v>224</v>
+      </c>
+      <c r="D11" s="15" t="s">
+        <v>11</v>
+      </c>
+      <c r="E11" s="29" t="s">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A12" s="16" t="s">
+        <v>234</v>
+      </c>
+      <c r="B12" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="C12" s="16">
+        <v>1.82</v>
+      </c>
+      <c r="D12" s="126">
+        <v>2961</v>
+      </c>
+      <c r="E12" s="126">
+        <f>C12*D12</f>
+        <v>5389.02</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A13" s="16" t="s">
+        <v>239</v>
+      </c>
+      <c r="B13" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="C13" s="16">
+        <v>1</v>
+      </c>
+      <c r="D13" s="126">
+        <v>367.5</v>
+      </c>
+      <c r="E13" s="126">
+        <f t="shared" ref="E13:E19" si="0">C13*D13</f>
+        <v>367.5</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A14" s="16" t="s">
+        <v>462</v>
+      </c>
+      <c r="B14" s="16" t="s">
+        <v>79</v>
+      </c>
+      <c r="C14" s="16">
+        <v>20</v>
+      </c>
+      <c r="D14" s="126">
+        <v>5.4</v>
+      </c>
+      <c r="E14" s="126">
+        <f t="shared" si="0"/>
+        <v>108</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A15" s="16" t="s">
+        <v>463</v>
+      </c>
+      <c r="B15" s="16" t="s">
+        <v>229</v>
+      </c>
+      <c r="C15" s="16">
+        <v>2</v>
+      </c>
+      <c r="D15" s="126">
+        <v>4.2</v>
+      </c>
+      <c r="E15" s="126">
+        <f t="shared" si="0"/>
+        <v>8.4</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A16" s="16" t="s">
+        <v>464</v>
+      </c>
+      <c r="B16" s="16" t="s">
+        <v>229</v>
+      </c>
+      <c r="C16" s="16">
+        <v>2</v>
+      </c>
+      <c r="D16" s="126">
+        <v>4.2</v>
+      </c>
+      <c r="E16" s="126">
+        <f t="shared" si="0"/>
+        <v>8.4</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A17" s="16" t="s">
+        <v>465</v>
+      </c>
+      <c r="B17" s="16" t="s">
+        <v>229</v>
+      </c>
+      <c r="C17" s="16">
+        <v>1</v>
+      </c>
+      <c r="D17" s="126">
+        <v>4.2</v>
+      </c>
+      <c r="E17" s="126">
+        <f t="shared" si="0"/>
+        <v>4.2</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A18" s="16" t="s">
+        <v>466</v>
+      </c>
+      <c r="B18" s="16" t="s">
+        <v>79</v>
+      </c>
+      <c r="C18" s="16">
+        <v>80</v>
+      </c>
+      <c r="D18" s="126">
+        <v>3.4</v>
+      </c>
+      <c r="E18" s="126">
+        <f t="shared" si="0"/>
+        <v>272</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A19" s="16" t="s">
+        <v>467</v>
+      </c>
+      <c r="B19" s="16" t="s">
+        <v>79</v>
+      </c>
+      <c r="C19" s="16">
+        <v>760</v>
+      </c>
+      <c r="D19" s="126">
+        <v>5.4</v>
+      </c>
+      <c r="E19" s="126">
+        <f t="shared" si="0"/>
+        <v>4104</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A20" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="B20" s="31"/>
+      <c r="C20" s="32"/>
+      <c r="D20" s="32"/>
+      <c r="E20" s="4">
+        <f>SUM(E12:E19)</f>
+        <v>10261.52</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A21" s="22" t="s">
+        <v>80</v>
+      </c>
+      <c r="B21" s="22"/>
+      <c r="C21" s="33"/>
+      <c r="D21" s="22"/>
+      <c r="E21" s="5"/>
+    </row>
+    <row r="22" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A22" s="34" t="s">
+        <v>47</v>
+      </c>
+      <c r="B22" s="16" t="s">
+        <v>468</v>
+      </c>
+      <c r="C22" s="35">
+        <v>220</v>
+      </c>
+      <c r="D22" s="150">
+        <v>12</v>
+      </c>
+      <c r="E22" s="150">
+        <f>C22*D22</f>
+        <v>2640</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A23" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="B23" s="31"/>
+      <c r="C23" s="32"/>
+      <c r="D23" s="32"/>
+      <c r="E23" s="148">
+        <f>SUM(E22:E22)</f>
+        <v>2640</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A24" s="22" t="s">
+        <v>240</v>
+      </c>
+      <c r="B24" s="22"/>
+      <c r="C24" s="33"/>
+      <c r="D24" s="22"/>
+      <c r="E24" s="145"/>
+    </row>
+    <row r="25" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A25" s="105" t="s">
+        <v>461</v>
+      </c>
+      <c r="B25" s="45" t="s">
+        <v>50</v>
+      </c>
+      <c r="C25" s="151">
+        <v>25</v>
+      </c>
+      <c r="D25" s="152">
+        <v>0.08</v>
+      </c>
+      <c r="E25" s="153">
+        <f>C25*D25*365</f>
+        <v>730</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A26" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="B26" s="31"/>
+      <c r="C26" s="32"/>
+      <c r="D26" s="32"/>
+      <c r="E26" s="148">
+        <f>SUM(E25:E25)</f>
+        <v>730</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A27" s="37" t="s">
+        <v>65</v>
+      </c>
+      <c r="B27" s="37"/>
+      <c r="C27" s="37"/>
+      <c r="D27" s="37"/>
+      <c r="E27" s="149">
+        <f>SUM(E26,E20,E23)</f>
+        <v>13631.52</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A30" s="235" t="s">
+        <v>53</v>
+      </c>
+      <c r="B30" s="236"/>
+    </row>
+    <row r="31" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A31" s="15" t="str">
+        <f>A11</f>
+        <v>1-Insumos</v>
+      </c>
+      <c r="B31" s="25">
+        <f>E20</f>
+        <v>10261.52</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A32" s="22" t="str">
+        <f>A21</f>
+        <v>2-Serviços</v>
+      </c>
+      <c r="B32" s="25">
+        <f>E23</f>
+        <v>2640</v>
+      </c>
+    </row>
+    <row r="33" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A33" s="22" t="str">
+        <f>A24</f>
+        <v>3-Outros Serviços</v>
+      </c>
+      <c r="B33" s="25">
+        <f>E26</f>
+        <v>730</v>
+      </c>
+    </row>
+    <row r="34" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A34" s="11" t="s">
+        <v>65</v>
+      </c>
+      <c r="B34" s="38">
+        <f>SUM(B31:B33)</f>
+        <v>13631.52</v>
+      </c>
+    </row>
+    <row r="37" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A37" s="221" t="s">
+        <v>556</v>
+      </c>
+      <c r="B37" s="221"/>
+      <c r="C37" s="221"/>
+      <c r="D37" s="221"/>
+    </row>
+    <row r="38" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A38" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="39" spans="1:4" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A39" s="237" t="s">
+        <v>55</v>
+      </c>
+      <c r="B39" s="237"/>
+      <c r="C39" s="237"/>
+      <c r="D39" s="237"/>
+    </row>
+    <row r="40" spans="1:4" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A40" s="98" t="s">
+        <v>507</v>
+      </c>
+      <c r="B40" s="98"/>
+      <c r="C40" s="237"/>
+      <c r="D40" s="237"/>
+    </row>
+    <row r="41" spans="1:4" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A41" s="237" t="s">
+        <v>57</v>
+      </c>
+      <c r="B41" s="237"/>
+      <c r="C41" s="237"/>
+      <c r="D41" s="237"/>
+    </row>
+    <row r="42" spans="1:4" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A42" s="237" t="s">
+        <v>508</v>
+      </c>
+      <c r="B42" s="237"/>
+    </row>
+  </sheetData>
+  <mergeCells count="18">
+    <mergeCell ref="A39:B39"/>
+    <mergeCell ref="C39:D39"/>
+    <mergeCell ref="C40:D40"/>
+    <mergeCell ref="A42:B42"/>
+    <mergeCell ref="A41:B41"/>
+    <mergeCell ref="C41:D41"/>
+    <mergeCell ref="A9:E9"/>
+    <mergeCell ref="A10:E10"/>
+    <mergeCell ref="A30:B30"/>
+    <mergeCell ref="A37:B37"/>
+    <mergeCell ref="C37:D37"/>
+    <mergeCell ref="A8:E8"/>
+    <mergeCell ref="A1:A2"/>
+    <mergeCell ref="B1:E2"/>
+    <mergeCell ref="A3:E3"/>
+    <mergeCell ref="A4:E4"/>
+    <mergeCell ref="A5:E5"/>
+    <mergeCell ref="A7:E7"/>
+  </mergeCells>
+  <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
+  <pageSetup paperSize="9" orientation="portrait" horizontalDpi="360" verticalDpi="360" r:id="rId1"/>
+  <drawing r:id="rId2"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet42.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2EB8D465-3AF1-4522-A298-A448B8455B20}">
+  <dimension ref="A1:E43"/>
+  <sheetViews>
+    <sheetView topLeftCell="A23" workbookViewId="0">
+      <selection sqref="A1:E43"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <cols>
+    <col min="1" max="1" width="37.44140625" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="13.33203125" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="16.33203125" customWidth="1"/>
+    <col min="4" max="4" width="12" customWidth="1"/>
+    <col min="5" max="5" width="13.88671875" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="222"/>
+      <c r="B1" s="223" t="s">
+        <v>0</v>
+      </c>
+      <c r="C1" s="223"/>
+      <c r="D1" s="223"/>
+      <c r="E1" s="223"/>
+    </row>
+    <row r="2" spans="1:5" ht="27.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="222"/>
+      <c r="B2" s="223"/>
+      <c r="C2" s="223"/>
+      <c r="D2" s="223"/>
+      <c r="E2" s="223"/>
+    </row>
+    <row r="3" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A3" s="224" t="s">
+        <v>238</v>
+      </c>
+      <c r="B3" s="225"/>
+      <c r="C3" s="225"/>
+      <c r="D3" s="225"/>
+      <c r="E3" s="226"/>
+    </row>
+    <row r="4" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A4" s="227" t="s">
+        <v>233</v>
+      </c>
+      <c r="B4" s="228"/>
+      <c r="C4" s="228"/>
+      <c r="D4" s="228"/>
+      <c r="E4" s="229"/>
+    </row>
+    <row r="5" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A5" s="227" t="s">
+        <v>237</v>
+      </c>
+      <c r="B5" s="228"/>
+      <c r="C5" s="228"/>
+      <c r="D5" s="228"/>
+      <c r="E5" s="229"/>
+    </row>
+    <row r="6" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A6" s="68" t="s">
+        <v>590</v>
+      </c>
+      <c r="B6" s="58"/>
+      <c r="C6" s="58"/>
+      <c r="D6" s="58"/>
+      <c r="E6" s="59"/>
+    </row>
+    <row r="7" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A7" s="230" t="s">
+        <v>554</v>
+      </c>
+      <c r="B7" s="228"/>
+      <c r="C7" s="228"/>
+      <c r="D7" s="228"/>
+      <c r="E7" s="229"/>
+    </row>
+    <row r="8" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A8" s="230" t="s">
+        <v>506</v>
+      </c>
+      <c r="B8" s="228"/>
+      <c r="C8" s="228"/>
+      <c r="D8" s="228"/>
+      <c r="E8" s="229"/>
+    </row>
+    <row r="9" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A9" s="233" t="s">
+        <v>137</v>
+      </c>
+      <c r="B9" s="233"/>
+      <c r="C9" s="233"/>
+      <c r="D9" s="233"/>
+      <c r="E9" s="233"/>
+    </row>
+    <row r="10" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A10" s="234" t="s">
+        <v>7</v>
+      </c>
+      <c r="B10" s="234"/>
+      <c r="C10" s="234"/>
+      <c r="D10" s="234"/>
+      <c r="E10" s="234"/>
+    </row>
+    <row r="11" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A11" s="15" t="s">
+        <v>138</v>
+      </c>
+      <c r="B11" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C11" s="15" t="s">
+        <v>224</v>
+      </c>
+      <c r="D11" s="15" t="s">
+        <v>11</v>
+      </c>
+      <c r="E11" s="29" t="s">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A12" s="16" t="s">
+        <v>234</v>
+      </c>
+      <c r="B12" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="C12" s="16">
+        <v>2.04</v>
+      </c>
+      <c r="D12" s="126">
+        <v>2961</v>
+      </c>
+      <c r="E12" s="126">
+        <f>C12*D12</f>
+        <v>6040.4400000000005</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A13" s="16" t="s">
+        <v>239</v>
+      </c>
+      <c r="B13" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="C13" s="16">
+        <v>1</v>
+      </c>
+      <c r="D13" s="126">
+        <v>367.5</v>
+      </c>
+      <c r="E13" s="126">
+        <f t="shared" ref="E13:E19" si="0">C13*D13</f>
+        <v>367.5</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A14" s="16" t="s">
+        <v>462</v>
+      </c>
+      <c r="B14" s="16" t="s">
+        <v>79</v>
+      </c>
+      <c r="C14" s="16">
+        <v>20.399999999999999</v>
+      </c>
+      <c r="D14" s="126">
+        <v>5.4</v>
+      </c>
+      <c r="E14" s="126">
+        <f t="shared" si="0"/>
+        <v>110.16</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5" s="27" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="16" t="s">
+        <v>463</v>
+      </c>
+      <c r="B15" s="16" t="s">
+        <v>229</v>
+      </c>
+      <c r="C15" s="16">
+        <v>2</v>
+      </c>
+      <c r="D15" s="126">
+        <v>4.2</v>
+      </c>
+      <c r="E15" s="126">
+        <f t="shared" si="0"/>
+        <v>8.4</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A16" s="16" t="s">
+        <v>464</v>
+      </c>
+      <c r="B16" s="16" t="s">
+        <v>229</v>
+      </c>
+      <c r="C16" s="16">
+        <v>2</v>
+      </c>
+      <c r="D16" s="126">
+        <v>4.2</v>
+      </c>
+      <c r="E16" s="126">
+        <f t="shared" si="0"/>
+        <v>8.4</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A17" s="16" t="s">
+        <v>465</v>
+      </c>
+      <c r="B17" s="16" t="s">
+        <v>229</v>
+      </c>
+      <c r="C17" s="16">
+        <v>1</v>
+      </c>
+      <c r="D17" s="126">
+        <v>4.2</v>
+      </c>
+      <c r="E17" s="126">
+        <f t="shared" si="0"/>
+        <v>4.2</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A18" s="16" t="s">
+        <v>466</v>
+      </c>
+      <c r="B18" s="16" t="s">
+        <v>79</v>
+      </c>
+      <c r="C18" s="16">
+        <v>130</v>
+      </c>
+      <c r="D18" s="126">
+        <v>3.4</v>
+      </c>
+      <c r="E18" s="126">
+        <f t="shared" si="0"/>
+        <v>442</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A19" s="16" t="s">
+        <v>467</v>
+      </c>
+      <c r="B19" s="16" t="s">
+        <v>79</v>
+      </c>
+      <c r="C19" s="16">
+        <v>800</v>
+      </c>
+      <c r="D19" s="126">
+        <v>5.4</v>
+      </c>
+      <c r="E19" s="126">
+        <f t="shared" si="0"/>
+        <v>4320</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A20" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="B20" s="31"/>
+      <c r="C20" s="32"/>
+      <c r="D20" s="32"/>
+      <c r="E20" s="4">
+        <f>SUM(E12:E19)</f>
+        <v>11301.099999999999</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A21" s="22" t="s">
+        <v>80</v>
+      </c>
+      <c r="B21" s="22"/>
+      <c r="C21" s="33"/>
+      <c r="D21" s="22"/>
+      <c r="E21" s="5"/>
+    </row>
+    <row r="22" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A22" s="34" t="s">
+        <v>47</v>
+      </c>
+      <c r="B22" s="16" t="s">
+        <v>468</v>
+      </c>
+      <c r="C22" s="35">
+        <v>220</v>
+      </c>
+      <c r="D22" s="150">
+        <v>12</v>
+      </c>
+      <c r="E22" s="150">
+        <f>C22*D22</f>
+        <v>2640</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A23" s="34" t="s">
+        <v>510</v>
+      </c>
+      <c r="B23" s="16" t="s">
+        <v>468</v>
+      </c>
+      <c r="C23" s="35">
+        <v>30</v>
+      </c>
+      <c r="D23" s="150">
+        <v>7.75</v>
+      </c>
+      <c r="E23" s="150">
+        <f>C23*D23</f>
+        <v>232.5</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A24" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="B24" s="31"/>
+      <c r="C24" s="32"/>
+      <c r="D24" s="32"/>
+      <c r="E24" s="148">
+        <f>SUM(E22:E23)</f>
+        <v>2872.5</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A25" s="22" t="s">
+        <v>240</v>
+      </c>
+      <c r="B25" s="22"/>
+      <c r="C25" s="33"/>
+      <c r="D25" s="22"/>
+      <c r="E25" s="145"/>
+    </row>
+    <row r="26" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A26" s="105" t="s">
+        <v>461</v>
+      </c>
+      <c r="B26" s="45" t="s">
+        <v>50</v>
+      </c>
+      <c r="C26" s="151">
+        <v>30</v>
+      </c>
+      <c r="D26" s="152">
+        <v>0.08</v>
+      </c>
+      <c r="E26" s="153">
+        <f>C26*D26*365</f>
+        <v>876</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A27" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="B27" s="31"/>
+      <c r="C27" s="32"/>
+      <c r="D27" s="32"/>
+      <c r="E27" s="148">
+        <f>SUM(E26:E26)</f>
+        <v>876</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A28" s="37" t="s">
+        <v>65</v>
+      </c>
+      <c r="B28" s="37"/>
+      <c r="C28" s="37"/>
+      <c r="D28" s="37"/>
+      <c r="E28" s="149">
+        <f>SUM(E27,E20,E24)</f>
+        <v>15049.599999999999</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A31" s="235" t="s">
+        <v>53</v>
+      </c>
+      <c r="B31" s="236"/>
+    </row>
+    <row r="32" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A32" s="15" t="str">
+        <f>A11</f>
+        <v>1-Insumos</v>
+      </c>
+      <c r="B32" s="25">
+        <f>E20</f>
+        <v>11301.099999999999</v>
+      </c>
+    </row>
+    <row r="33" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A33" s="22" t="str">
+        <f>A21</f>
+        <v>2-Serviços</v>
+      </c>
+      <c r="B33" s="25">
+        <f>E24</f>
+        <v>2872.5</v>
+      </c>
+    </row>
+    <row r="34" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A34" s="22" t="str">
+        <f>A25</f>
+        <v>3-Outros Serviços</v>
+      </c>
+      <c r="B34" s="25">
+        <f>E27</f>
+        <v>876</v>
+      </c>
+    </row>
+    <row r="35" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A35" s="11" t="s">
+        <v>65</v>
+      </c>
+      <c r="B35" s="38">
+        <f>SUM(B32:B34)</f>
+        <v>15049.599999999999</v>
+      </c>
+    </row>
+    <row r="38" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A38" s="221" t="s">
+        <v>556</v>
+      </c>
+      <c r="B38" s="221"/>
+      <c r="C38" s="221"/>
+      <c r="D38" s="221"/>
+    </row>
+    <row r="39" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A39" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="40" spans="1:4" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A40" s="237" t="s">
+        <v>55</v>
+      </c>
+      <c r="B40" s="237"/>
+      <c r="C40" s="237"/>
+      <c r="D40" s="237"/>
+    </row>
+    <row r="41" spans="1:4" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A41" s="98" t="s">
+        <v>507</v>
+      </c>
+      <c r="B41" s="98"/>
+      <c r="C41" s="237"/>
+      <c r="D41" s="237"/>
+    </row>
+    <row r="42" spans="1:4" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A42" s="237" t="s">
+        <v>57</v>
+      </c>
+      <c r="B42" s="237"/>
+      <c r="C42" s="237"/>
+      <c r="D42" s="237"/>
+    </row>
+    <row r="43" spans="1:4" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A43" s="237" t="s">
+        <v>508</v>
+      </c>
+      <c r="B43" s="237"/>
+    </row>
+  </sheetData>
+  <mergeCells count="18">
+    <mergeCell ref="A1:A2"/>
+    <mergeCell ref="B1:E2"/>
+    <mergeCell ref="A3:E3"/>
+    <mergeCell ref="A4:E4"/>
+    <mergeCell ref="A5:E5"/>
+    <mergeCell ref="C41:D41"/>
+    <mergeCell ref="A43:B43"/>
+    <mergeCell ref="A42:B42"/>
+    <mergeCell ref="C42:D42"/>
+    <mergeCell ref="A7:E7"/>
+    <mergeCell ref="A8:E8"/>
+    <mergeCell ref="A31:B31"/>
+    <mergeCell ref="A38:B38"/>
+    <mergeCell ref="C38:D38"/>
+    <mergeCell ref="A40:B40"/>
+    <mergeCell ref="C40:D40"/>
+    <mergeCell ref="A9:E9"/>
+    <mergeCell ref="A10:E10"/>
+  </mergeCells>
+  <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
+  <pageSetup paperSize="9" orientation="portrait" horizontalDpi="360" verticalDpi="360" r:id="rId1"/>
+  <drawing r:id="rId2"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{17FD0030-AEEF-49D1-B190-9059284B0A42}">
+  <dimension ref="A1:E61"/>
+  <sheetViews>
+    <sheetView topLeftCell="A26" workbookViewId="0">
+      <selection activeCell="F10" sqref="F10"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <cols>
+    <col min="1" max="1" width="27.44140625" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="22.33203125" customWidth="1"/>
+    <col min="3" max="3" width="14.5546875" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="13.5546875" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="16.6640625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="276"/>
+      <c r="B1" s="277" t="s">
+        <v>0</v>
+      </c>
+      <c r="C1" s="277"/>
+      <c r="D1" s="277"/>
+      <c r="E1" s="277"/>
+    </row>
+    <row r="2" spans="1:5" ht="27.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="276"/>
+      <c r="B2" s="277"/>
+      <c r="C2" s="277"/>
+      <c r="D2" s="277"/>
+      <c r="E2" s="277"/>
+    </row>
+    <row r="3" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A3" s="278" t="s">
+        <v>1</v>
+      </c>
+      <c r="B3" s="278"/>
+      <c r="C3" s="272" t="s">
+        <v>2</v>
+      </c>
+      <c r="D3" s="273"/>
+      <c r="E3" s="274"/>
+    </row>
+    <row r="4" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A4" s="279" t="s">
+        <v>3</v>
+      </c>
+      <c r="B4" s="279"/>
+      <c r="C4" s="272" t="s">
+        <v>4</v>
+      </c>
+      <c r="D4" s="273"/>
+      <c r="E4" s="274"/>
+    </row>
+    <row r="5" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A5" s="259" t="s">
+        <v>554</v>
+      </c>
+      <c r="B5" s="259"/>
+      <c r="C5" s="272" t="s">
+        <v>5</v>
+      </c>
+      <c r="D5" s="273"/>
+      <c r="E5" s="274"/>
+    </row>
+    <row r="6" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A6" s="230" t="s">
+        <v>559</v>
+      </c>
+      <c r="B6" s="229"/>
+      <c r="C6" s="130" t="s">
+        <v>241</v>
+      </c>
+      <c r="D6" s="130"/>
+      <c r="E6" s="131"/>
+    </row>
+    <row r="7" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A7" s="265" t="s">
+        <v>552</v>
+      </c>
+      <c r="B7" s="266"/>
+      <c r="C7" s="266"/>
+      <c r="D7" s="266"/>
+      <c r="E7" s="267"/>
+    </row>
+    <row r="8" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A8" s="275" t="s">
+        <v>6</v>
+      </c>
+      <c r="B8" s="275"/>
+      <c r="C8" s="275"/>
+      <c r="D8" s="275"/>
+      <c r="E8" s="275"/>
+    </row>
+    <row r="9" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A9" s="271" t="s">
+        <v>7</v>
+      </c>
+      <c r="B9" s="271"/>
+      <c r="C9" s="271"/>
+      <c r="D9" s="271"/>
+      <c r="E9" s="271"/>
+    </row>
+    <row r="10" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A10" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="B10" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="C10" s="2" t="s">
+        <v>441</v>
+      </c>
+      <c r="D10" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E10" s="2" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A11" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="B11" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="C11" s="138">
+        <v>1.5329999999999999</v>
+      </c>
+      <c r="D11" s="139">
+        <v>3637.15</v>
+      </c>
+      <c r="E11" s="139">
+        <f>PRODUCT(C11*D11)</f>
+        <v>5575.7509499999996</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A12" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="B12" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="C12" s="138">
+        <v>1.5</v>
+      </c>
+      <c r="D12" s="139">
+        <f>'[1]Referência Café Baixa'!D7</f>
+        <v>290</v>
+      </c>
+      <c r="E12" s="139">
+        <f t="shared" ref="E12:E31" si="0">PRODUCT(C12*D12)</f>
+        <v>435</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A13" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="B13" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="C13" s="138">
+        <v>2</v>
+      </c>
+      <c r="D13" s="139">
+        <f>'[1]Referência Café Baixa'!D9</f>
+        <v>82.123333333333335</v>
+      </c>
+      <c r="E13" s="139">
+        <f t="shared" si="0"/>
+        <v>164.24666666666667</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A14" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="B14" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="C14" s="138">
+        <v>1.2</v>
+      </c>
+      <c r="D14" s="139">
+        <f>'[1]Referência Café Baixa'!D10</f>
+        <v>203.50399999999999</v>
+      </c>
+      <c r="E14" s="139">
+        <f t="shared" si="0"/>
+        <v>244.20479999999998</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A15" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="B15" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="C15" s="138">
+        <v>3</v>
+      </c>
+      <c r="D15" s="139">
+        <f>'[1]Referência Café Baixa'!D11</f>
+        <v>74.316666666666663</v>
+      </c>
+      <c r="E15" s="139">
+        <f t="shared" si="0"/>
+        <v>222.95</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A16" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="B16" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="C16" s="138">
+        <v>1</v>
+      </c>
+      <c r="D16" s="139">
+        <f>'[1]Referência Café Baixa'!D12</f>
+        <v>53.883749999999999</v>
+      </c>
+      <c r="E16" s="139">
+        <f t="shared" si="0"/>
+        <v>53.883749999999999</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A17" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="B17" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="C17" s="138">
+        <v>5</v>
+      </c>
+      <c r="D17" s="139">
+        <f>'[1]Referência Café Baixa'!D13</f>
+        <v>32.527777777777779</v>
+      </c>
+      <c r="E17" s="139">
+        <f t="shared" si="0"/>
+        <v>162.63888888888889</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A18" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="B18" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="C18" s="138">
+        <v>0.1</v>
+      </c>
+      <c r="D18" s="139">
+        <f>'[1]Referência Café Baixa'!D14</f>
+        <v>827</v>
+      </c>
+      <c r="E18" s="139">
+        <f t="shared" si="0"/>
+        <v>82.7</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A19" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="B19" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="C19" s="138">
+        <v>0.5</v>
+      </c>
+      <c r="D19" s="139">
+        <f>'[1]Referência Café Baixa'!D15</f>
+        <v>366.3</v>
+      </c>
+      <c r="E19" s="139">
+        <f t="shared" si="0"/>
+        <v>183.15</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A20" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="B20" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="C20" s="138">
+        <v>2</v>
+      </c>
+      <c r="D20" s="139">
+        <f>'[1]Referência Café Baixa'!D16</f>
+        <v>138.66333333333333</v>
+      </c>
+      <c r="E20" s="139">
+        <f t="shared" si="0"/>
+        <v>277.32666666666665</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A21" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="B21" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="C21" s="154">
+        <v>1.25</v>
+      </c>
+      <c r="D21" s="139">
+        <f>'[1]Referência Café Baixa'!D17</f>
+        <v>67.666666666666671</v>
+      </c>
+      <c r="E21" s="139">
+        <f t="shared" si="0"/>
+        <v>84.583333333333343</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A22" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="B22" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="C22" s="138">
+        <v>1</v>
+      </c>
+      <c r="D22" s="139">
+        <f>'[1]Referência Café Baixa'!D18</f>
+        <v>75</v>
+      </c>
+      <c r="E22" s="139">
+        <f t="shared" si="0"/>
+        <v>75</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A23" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="B23" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="C23" s="138">
+        <v>0.8</v>
+      </c>
+      <c r="D23" s="139">
+        <f>'[1]Referência Café Baixa'!D19</f>
+        <v>95</v>
+      </c>
+      <c r="E23" s="139">
+        <f t="shared" si="0"/>
+        <v>76</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A24" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="B24" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="C24" s="138">
+        <v>0.4</v>
+      </c>
+      <c r="D24" s="139">
+        <f>'[1]Referência Café Baixa'!D20</f>
+        <v>97.516666666666666</v>
+      </c>
+      <c r="E24" s="139">
+        <f t="shared" si="0"/>
+        <v>39.006666666666668</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A25" s="7" t="s">
+        <v>29</v>
+      </c>
+      <c r="B25" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="C25" s="138">
+        <v>4</v>
+      </c>
+      <c r="D25" s="139">
+        <f>'[1]Referência Café Baixa'!D27</f>
+        <v>31.34375</v>
+      </c>
+      <c r="E25" s="139">
+        <f t="shared" si="0"/>
+        <v>125.375</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A26" s="7" t="s">
+        <v>30</v>
+      </c>
+      <c r="B26" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="C26" s="154">
+        <v>0.1</v>
+      </c>
+      <c r="D26" s="139">
+        <f>'[1]Referência Café Baixa'!D28</f>
+        <v>121.04285714285713</v>
+      </c>
+      <c r="E26" s="139">
+        <f t="shared" si="0"/>
+        <v>12.104285714285714</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A27" s="7" t="s">
+        <v>31</v>
+      </c>
+      <c r="B27" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="C27" s="138">
+        <v>0.5</v>
+      </c>
+      <c r="D27" s="139">
+        <f>'[1]Referência Café Baixa'!D29</f>
+        <v>67.666666666666671</v>
+      </c>
+      <c r="E27" s="139">
+        <f t="shared" si="0"/>
+        <v>33.833333333333336</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A28" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="B28" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="C28" s="138">
+        <v>10</v>
+      </c>
+      <c r="D28" s="139">
+        <f>'[1]Referência Café Baixa'!D22</f>
+        <v>18.643999999999998</v>
+      </c>
+      <c r="E28" s="139">
+        <f t="shared" si="0"/>
+        <v>186.44</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A29" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="B29" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="C29" s="138">
+        <v>1.2</v>
+      </c>
+      <c r="D29" s="139">
+        <f>'[1]Referência Café Baixa'!D23</f>
+        <v>31.459999999999997</v>
+      </c>
+      <c r="E29" s="139">
+        <f t="shared" si="0"/>
+        <v>37.751999999999995</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A30" s="7" t="s">
+        <v>34</v>
+      </c>
+      <c r="B30" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="C30" s="138">
+        <v>3</v>
+      </c>
+      <c r="D30" s="139">
+        <f>'[1]Referência Café Baixa'!D24</f>
+        <v>15.280000000000001</v>
+      </c>
+      <c r="E30" s="139">
+        <f t="shared" si="0"/>
+        <v>45.84</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A31" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="B31" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="C31" s="138">
+        <v>1.2</v>
+      </c>
+      <c r="D31" s="139">
+        <f>'[1]Referência Café Baixa'!D25</f>
+        <v>156.19999999999999</v>
+      </c>
+      <c r="E31" s="139">
+        <f t="shared" si="0"/>
+        <v>187.43999999999997</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A32" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="B32" s="3"/>
+      <c r="C32" s="4"/>
+      <c r="D32" s="4"/>
+      <c r="E32" s="4">
+        <f>SUM(E11:E31)</f>
+        <v>8305.2263412698412</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A33" s="5" t="s">
+        <v>37</v>
+      </c>
+      <c r="B33" s="5"/>
+      <c r="C33" s="6"/>
+      <c r="D33" s="5"/>
+      <c r="E33" s="5"/>
+    </row>
+    <row r="34" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A34" s="7" t="s">
+        <v>38</v>
+      </c>
+      <c r="B34" s="7" t="s">
+        <v>39</v>
+      </c>
+      <c r="C34" s="8">
+        <v>2.5</v>
+      </c>
+      <c r="D34" s="9">
+        <v>140</v>
+      </c>
+      <c r="E34" s="9">
+        <f t="shared" ref="E34:E39" si="1">PRODUCT(C34*D34)</f>
+        <v>350</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A35" s="7" t="s">
+        <v>40</v>
+      </c>
+      <c r="B35" s="7" t="s">
+        <v>39</v>
+      </c>
+      <c r="C35" s="8">
+        <v>2.5</v>
+      </c>
+      <c r="D35" s="9">
+        <v>140</v>
+      </c>
+      <c r="E35" s="9">
+        <f t="shared" si="1"/>
+        <v>350</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A36" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="B36" s="7" t="s">
+        <v>39</v>
+      </c>
+      <c r="C36" s="8">
+        <v>2</v>
+      </c>
+      <c r="D36" s="9">
+        <v>140</v>
+      </c>
+      <c r="E36" s="9">
+        <f t="shared" si="1"/>
+        <v>280</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A37" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="B37" s="7" t="s">
+        <v>39</v>
+      </c>
+      <c r="C37" s="8">
+        <v>0.5</v>
+      </c>
+      <c r="D37" s="9">
+        <v>140</v>
+      </c>
+      <c r="E37" s="9">
+        <f t="shared" si="1"/>
+        <v>70</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A38" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B38" s="7" t="s">
+        <v>39</v>
+      </c>
+      <c r="C38" s="10">
+        <v>1</v>
+      </c>
+      <c r="D38" s="9">
+        <v>1400</v>
+      </c>
+      <c r="E38" s="9">
+        <f t="shared" si="1"/>
+        <v>1400</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A39" s="7" t="s">
+        <v>44</v>
+      </c>
+      <c r="B39" s="7" t="s">
+        <v>39</v>
+      </c>
+      <c r="C39" s="8"/>
+      <c r="D39" s="9"/>
+      <c r="E39" s="9">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A40" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="B40" s="3"/>
+      <c r="C40" s="4"/>
+      <c r="D40" s="4"/>
+      <c r="E40" s="4">
+        <f>SUM(E34:E39)</f>
+        <v>2450</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A41" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="B41" s="5"/>
+      <c r="C41" s="6"/>
+      <c r="D41" s="5"/>
+      <c r="E41" s="5"/>
+    </row>
+    <row r="42" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A42" s="7" t="s">
+        <v>47</v>
+      </c>
+      <c r="B42" s="7" t="s">
+        <v>48</v>
+      </c>
+      <c r="C42" s="127">
+        <v>25</v>
+      </c>
+      <c r="D42" s="9">
+        <v>140</v>
+      </c>
+      <c r="E42" s="9">
+        <f>PRODUCT(C42*D42)</f>
+        <v>3500</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A43" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="B43" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="C43" s="10">
+        <v>30</v>
+      </c>
+      <c r="D43" s="9">
+        <v>38</v>
+      </c>
+      <c r="E43" s="9">
+        <f>PRODUCT(C43*D43)</f>
+        <v>1140</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A44" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="B44" s="3"/>
+      <c r="C44" s="4"/>
+      <c r="D44" s="4"/>
+      <c r="E44" s="4">
+        <f>SUM(E42:E43)</f>
+        <v>4640</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A45" s="11" t="s">
+        <v>52</v>
+      </c>
+      <c r="B45" s="11"/>
+      <c r="C45" s="12"/>
+      <c r="D45" s="11"/>
+      <c r="E45" s="128">
+        <f>SUM(E32+E40+E44)</f>
+        <v>15395.226341269841</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A46" s="134"/>
+      <c r="B46" s="134"/>
+      <c r="C46" s="140"/>
+      <c r="D46" s="134"/>
+      <c r="E46" s="141"/>
+    </row>
+    <row r="47" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A47" s="142"/>
+      <c r="B47" s="142"/>
+      <c r="C47" s="142"/>
+      <c r="D47" s="142"/>
+      <c r="E47" s="142"/>
+    </row>
+    <row r="48" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A48" s="142"/>
+      <c r="B48" s="142"/>
+      <c r="C48" s="142"/>
+      <c r="D48" s="142"/>
+      <c r="E48" s="142"/>
+    </row>
+    <row r="49" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A49" s="235" t="s">
+        <v>53</v>
+      </c>
+      <c r="B49" s="236"/>
+      <c r="C49" s="142"/>
+      <c r="D49" s="142"/>
+      <c r="E49" s="142"/>
+    </row>
+    <row r="50" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A50" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="B50" s="25">
+        <f>E32</f>
+        <v>8305.2263412698412</v>
+      </c>
+      <c r="C50" s="142"/>
+      <c r="D50" s="142"/>
+      <c r="E50" s="142"/>
+    </row>
+    <row r="51" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A51" s="22" t="s">
+        <v>37</v>
+      </c>
+      <c r="B51" s="25">
+        <f>E40</f>
+        <v>2450</v>
+      </c>
+      <c r="C51" s="142"/>
+      <c r="D51" s="142"/>
+      <c r="E51" s="142"/>
+    </row>
+    <row r="52" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A52" s="22" t="s">
+        <v>46</v>
+      </c>
+      <c r="B52" s="25">
+        <f>E44</f>
+        <v>4640</v>
+      </c>
+      <c r="C52" s="142"/>
+      <c r="D52" s="142"/>
+      <c r="E52" s="142"/>
+    </row>
+    <row r="53" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A53" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="B53" s="26">
+        <f>SUM(B50:B52)</f>
+        <v>15395.226341269841</v>
+      </c>
+      <c r="C53" s="142"/>
+      <c r="D53" s="142"/>
+      <c r="E53" s="142"/>
+    </row>
+    <row r="54" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A54" s="142"/>
+      <c r="B54" s="142"/>
+      <c r="C54" s="142"/>
+      <c r="D54" s="142"/>
+      <c r="E54" s="142"/>
+    </row>
+    <row r="55" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A55" s="142"/>
+      <c r="B55" s="142"/>
+      <c r="C55" s="142"/>
+      <c r="D55" s="142"/>
+      <c r="E55" s="142"/>
+    </row>
+    <row r="56" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A56" s="221" t="s">
+        <v>556</v>
+      </c>
+      <c r="B56" s="221"/>
+      <c r="C56" s="270"/>
+      <c r="D56" s="270"/>
+      <c r="E56" s="142"/>
+    </row>
+    <row r="57" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A57" s="142" t="s">
+        <v>54</v>
+      </c>
+      <c r="B57" s="142"/>
+      <c r="C57" s="142"/>
+      <c r="D57" s="142"/>
+      <c r="E57" s="142"/>
+    </row>
+    <row r="58" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A58" s="270" t="s">
+        <v>55</v>
+      </c>
+      <c r="B58" s="270"/>
+      <c r="C58" s="270"/>
+      <c r="D58" s="270"/>
+      <c r="E58" s="142"/>
+    </row>
+    <row r="59" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A59" s="270" t="s">
+        <v>56</v>
+      </c>
+      <c r="B59" s="270"/>
+      <c r="C59" s="143"/>
+      <c r="D59" s="143"/>
+      <c r="E59" s="142"/>
+    </row>
+    <row r="60" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A60" s="270" t="s">
+        <v>57</v>
+      </c>
+      <c r="B60" s="270"/>
+      <c r="C60" s="270"/>
+      <c r="D60" s="270"/>
+      <c r="E60" s="142"/>
+    </row>
+    <row r="61" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A61" s="270" t="s">
+        <v>58</v>
+      </c>
+      <c r="B61" s="270"/>
+      <c r="C61" s="270"/>
+      <c r="D61" s="270"/>
+      <c r="E61" s="142"/>
+    </row>
+  </sheetData>
+  <mergeCells count="22">
+    <mergeCell ref="A61:B61"/>
+    <mergeCell ref="C61:D61"/>
+    <mergeCell ref="A60:B60"/>
+    <mergeCell ref="C60:D60"/>
+    <mergeCell ref="A58:B58"/>
+    <mergeCell ref="A59:B59"/>
+    <mergeCell ref="C58:D58"/>
+    <mergeCell ref="A5:B5"/>
+    <mergeCell ref="C5:E5"/>
+    <mergeCell ref="A7:E7"/>
+    <mergeCell ref="A8:E8"/>
+    <mergeCell ref="A1:A2"/>
+    <mergeCell ref="B1:E2"/>
+    <mergeCell ref="A3:B3"/>
+    <mergeCell ref="C3:E3"/>
+    <mergeCell ref="A4:B4"/>
+    <mergeCell ref="C4:E4"/>
+    <mergeCell ref="A49:B49"/>
+    <mergeCell ref="A56:B56"/>
+    <mergeCell ref="C56:D56"/>
+    <mergeCell ref="A6:B6"/>
+    <mergeCell ref="A9:E9"/>
+  </mergeCells>
+  <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
+  <pageSetup paperSize="9" orientation="portrait" horizontalDpi="0" verticalDpi="0" r:id="rId1"/>
+  <drawing r:id="rId2"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E4D5654D-C3BA-43BE-86AC-ACA5869C91C4}">
+  <dimension ref="A1:E60"/>
+  <sheetViews>
+    <sheetView topLeftCell="A40" workbookViewId="0">
+      <selection sqref="A1:E61"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <cols>
+    <col min="1" max="1" width="27.44140625" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="22.6640625" customWidth="1"/>
+    <col min="3" max="3" width="14.5546875" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="13.5546875" customWidth="1"/>
+    <col min="5" max="5" width="14.5546875" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="222"/>
+      <c r="B1" s="223" t="s">
+        <v>0</v>
+      </c>
+      <c r="C1" s="223"/>
+      <c r="D1" s="223"/>
+      <c r="E1" s="223"/>
+    </row>
+    <row r="2" spans="1:5" ht="31.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="222"/>
+      <c r="B2" s="223"/>
+      <c r="C2" s="223"/>
+      <c r="D2" s="223"/>
+      <c r="E2" s="223"/>
+    </row>
+    <row r="3" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A3" s="280" t="s">
+        <v>1</v>
+      </c>
+      <c r="B3" s="280"/>
+      <c r="C3" s="260" t="s">
+        <v>2</v>
+      </c>
+      <c r="D3" s="261"/>
+      <c r="E3" s="262"/>
+    </row>
+    <row r="4" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A4" s="281" t="s">
+        <v>59</v>
+      </c>
+      <c r="B4" s="281"/>
+      <c r="C4" s="260" t="s">
+        <v>242</v>
+      </c>
+      <c r="D4" s="261"/>
+      <c r="E4" s="262"/>
+    </row>
+    <row r="5" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A5" s="259" t="s">
+        <v>554</v>
+      </c>
+      <c r="B5" s="259"/>
+      <c r="C5" s="260" t="s">
+        <v>5</v>
+      </c>
+      <c r="D5" s="261"/>
+      <c r="E5" s="262"/>
+    </row>
+    <row r="6" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A6" s="230" t="s">
+        <v>559</v>
+      </c>
+      <c r="B6" s="229"/>
+      <c r="C6" s="130" t="s">
+        <v>241</v>
+      </c>
+      <c r="D6" s="130"/>
+      <c r="E6" s="131"/>
+    </row>
+    <row r="7" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A7" s="265" t="s">
+        <v>552</v>
+      </c>
+      <c r="B7" s="266"/>
+      <c r="C7" s="266"/>
+      <c r="D7" s="266"/>
+      <c r="E7" s="267"/>
+    </row>
+    <row r="8" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A8" s="233" t="s">
+        <v>6</v>
+      </c>
+      <c r="B8" s="233"/>
+      <c r="C8" s="233"/>
+      <c r="D8" s="233"/>
+      <c r="E8" s="233"/>
+    </row>
+    <row r="9" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A9" s="234" t="s">
+        <v>7</v>
+      </c>
+      <c r="B9" s="234"/>
+      <c r="C9" s="234"/>
+      <c r="D9" s="234"/>
+      <c r="E9" s="234"/>
+    </row>
+    <row r="10" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A10" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="B10" s="48" t="s">
+        <v>9</v>
+      </c>
+      <c r="C10" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="D10" s="48" t="s">
+        <v>11</v>
+      </c>
+      <c r="E10" s="48" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A11" s="16" t="s">
+        <v>13</v>
+      </c>
+      <c r="B11" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="C11" s="17">
+        <v>1.887</v>
+      </c>
+      <c r="D11" s="139">
+        <v>3637.15</v>
+      </c>
+      <c r="E11" s="18">
+        <f>PRODUCT(C11*D11)</f>
+        <v>6863.3020500000002</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A12" s="16" t="s">
+        <v>15</v>
+      </c>
+      <c r="B12" s="16" t="s">
+        <v>60</v>
+      </c>
+      <c r="C12" s="17">
+        <v>1.5</v>
+      </c>
+      <c r="D12" s="18">
+        <f>'[1]Refêrencia Café Média'!D7</f>
+        <v>290</v>
+      </c>
+      <c r="E12" s="18">
+        <f>PRODUCT(C12*D12)</f>
+        <v>435</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A13" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="B13" s="19" t="s">
+        <v>17</v>
+      </c>
+      <c r="C13" s="17">
+        <v>2</v>
+      </c>
+      <c r="D13" s="18">
+        <f>'[1]Refêrencia Café Média'!D9</f>
+        <v>82.123333333333335</v>
+      </c>
+      <c r="E13" s="18">
+        <f t="shared" ref="E13:E31" si="0">PRODUCT(C13*D13)</f>
+        <v>164.24666666666667</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A14" s="19" t="s">
+        <v>18</v>
+      </c>
+      <c r="B14" s="19" t="s">
+        <v>17</v>
+      </c>
+      <c r="C14" s="17">
+        <v>1.2</v>
+      </c>
+      <c r="D14" s="18">
+        <f>'[1]Refêrencia Café Média'!D10</f>
+        <v>203.50399999999999</v>
+      </c>
+      <c r="E14" s="18">
+        <f t="shared" si="0"/>
+        <v>244.20479999999998</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A15" s="19" t="s">
+        <v>19</v>
+      </c>
+      <c r="B15" s="19" t="s">
+        <v>17</v>
+      </c>
+      <c r="C15" s="17">
+        <v>6</v>
+      </c>
+      <c r="D15" s="18">
+        <f>'[1]Refêrencia Café Média'!D11</f>
+        <v>74.316666666666663</v>
+      </c>
+      <c r="E15" s="18">
+        <f t="shared" si="0"/>
+        <v>445.9</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A16" s="19" t="s">
+        <v>20</v>
+      </c>
+      <c r="B16" s="19" t="s">
+        <v>17</v>
+      </c>
+      <c r="C16" s="17">
+        <v>2</v>
+      </c>
+      <c r="D16" s="18">
+        <f>'[1]Refêrencia Café Média'!D12</f>
+        <v>53.883749999999999</v>
+      </c>
+      <c r="E16" s="18">
+        <f t="shared" si="0"/>
+        <v>107.7675</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A17" s="19" t="s">
+        <v>21</v>
+      </c>
+      <c r="B17" s="19" t="s">
+        <v>17</v>
+      </c>
+      <c r="C17" s="20">
+        <v>1</v>
+      </c>
+      <c r="D17" s="18">
+        <f>'[1]Refêrencia Café Média'!D13</f>
+        <v>32.527777777777779</v>
+      </c>
+      <c r="E17" s="21">
+        <f t="shared" si="0"/>
+        <v>32.527777777777779</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A18" s="19" t="s">
+        <v>22</v>
+      </c>
+      <c r="B18" s="19" t="s">
+        <v>17</v>
+      </c>
+      <c r="C18" s="20">
+        <v>0.1</v>
+      </c>
+      <c r="D18" s="18">
+        <f>'[1]Refêrencia Café Média'!D14</f>
+        <v>827</v>
+      </c>
+      <c r="E18" s="21">
+        <f t="shared" si="0"/>
+        <v>82.7</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A19" s="19" t="s">
+        <v>23</v>
+      </c>
+      <c r="B19" s="19" t="s">
+        <v>17</v>
+      </c>
+      <c r="C19" s="20">
+        <v>0.7</v>
+      </c>
+      <c r="D19" s="18">
+        <f>'[1]Refêrencia Café Média'!D15</f>
+        <v>366.3</v>
+      </c>
+      <c r="E19" s="21">
+        <f t="shared" si="0"/>
+        <v>256.40999999999997</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A20" s="19" t="s">
+        <v>24</v>
+      </c>
+      <c r="B20" s="19" t="s">
+        <v>17</v>
+      </c>
+      <c r="C20" s="20">
+        <v>2</v>
+      </c>
+      <c r="D20" s="18">
+        <f>'[1]Refêrencia Café Média'!D16</f>
+        <v>138.66333333333333</v>
+      </c>
+      <c r="E20" s="21">
+        <f t="shared" si="0"/>
+        <v>277.32666666666665</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A21" s="19" t="s">
+        <v>25</v>
+      </c>
+      <c r="B21" s="19" t="s">
+        <v>17</v>
+      </c>
+      <c r="C21" s="20">
+        <v>1.2</v>
+      </c>
+      <c r="D21" s="18">
+        <f>'[1]Refêrencia Café Média'!D17</f>
+        <v>67.666666666666671</v>
+      </c>
+      <c r="E21" s="21">
+        <f t="shared" si="0"/>
+        <v>81.2</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A22" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="B22" s="19" t="s">
+        <v>17</v>
+      </c>
+      <c r="C22" s="20">
+        <v>1.25</v>
+      </c>
+      <c r="D22" s="18">
+        <f>'[1]Refêrencia Café Média'!D18</f>
+        <v>75</v>
+      </c>
+      <c r="E22" s="21">
+        <f t="shared" si="0"/>
+        <v>93.75</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A23" s="19" t="s">
+        <v>26</v>
+      </c>
+      <c r="B23" s="19" t="s">
+        <v>17</v>
+      </c>
+      <c r="C23" s="20">
+        <v>1.4999999999999999E-2</v>
+      </c>
+      <c r="D23" s="18">
+        <f>'[1]Refêrencia Café Média'!D19</f>
+        <v>95</v>
+      </c>
+      <c r="E23" s="21">
+        <f t="shared" si="0"/>
+        <v>1.425</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A24" s="19" t="s">
+        <v>27</v>
+      </c>
+      <c r="B24" s="19" t="s">
+        <v>17</v>
+      </c>
+      <c r="C24" s="20">
+        <v>0.4</v>
+      </c>
+      <c r="D24" s="18">
+        <f>'[1]Refêrencia Café Média'!D20</f>
+        <v>97.516666666666666</v>
+      </c>
+      <c r="E24" s="21">
+        <f t="shared" si="0"/>
+        <v>39.006666666666668</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A25" s="16" t="s">
+        <v>32</v>
+      </c>
+      <c r="B25" s="16" t="s">
+        <v>17</v>
+      </c>
+      <c r="C25" s="17">
+        <v>12</v>
+      </c>
+      <c r="D25" s="18">
+        <f>'[1]Refêrencia Café Média'!D22</f>
+        <v>18.643999999999998</v>
+      </c>
+      <c r="E25" s="21">
+        <f t="shared" si="0"/>
+        <v>223.72799999999998</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A26" s="16" t="s">
+        <v>33</v>
+      </c>
+      <c r="B26" s="16" t="s">
+        <v>17</v>
+      </c>
+      <c r="C26" s="17">
+        <v>1.8</v>
+      </c>
+      <c r="D26" s="18">
+        <f>'[1]Refêrencia Café Média'!D23</f>
+        <v>31.459999999999997</v>
+      </c>
+      <c r="E26" s="21">
+        <f t="shared" si="0"/>
+        <v>56.627999999999993</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A27" s="16" t="s">
+        <v>34</v>
+      </c>
+      <c r="B27" s="16" t="s">
+        <v>17</v>
+      </c>
+      <c r="C27" s="17">
+        <v>3</v>
+      </c>
+      <c r="D27" s="18">
+        <f>'[1]Refêrencia Café Média'!D24</f>
+        <v>15.280000000000001</v>
+      </c>
+      <c r="E27" s="21">
+        <f t="shared" si="0"/>
+        <v>45.84</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A28" s="16" t="s">
+        <v>35</v>
+      </c>
+      <c r="B28" s="16" t="s">
+        <v>17</v>
+      </c>
+      <c r="C28" s="17">
+        <v>1.2</v>
+      </c>
+      <c r="D28" s="18">
+        <f>'[1]Refêrencia Café Média'!D25</f>
+        <v>156.19999999999999</v>
+      </c>
+      <c r="E28" s="21">
+        <f t="shared" si="0"/>
+        <v>187.43999999999997</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A29" s="16" t="s">
+        <v>29</v>
+      </c>
+      <c r="B29" s="19" t="s">
+        <v>17</v>
+      </c>
+      <c r="C29" s="16">
+        <v>4</v>
+      </c>
+      <c r="D29" s="18">
+        <f>'[1]Refêrencia Café Média'!D27</f>
+        <v>31.34375</v>
+      </c>
+      <c r="E29" s="21">
+        <f t="shared" si="0"/>
+        <v>125.375</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A30" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="B30" s="19" t="s">
+        <v>17</v>
+      </c>
+      <c r="C30" s="16">
+        <v>0.1</v>
+      </c>
+      <c r="D30" s="18">
+        <f>'[1]Refêrencia Café Média'!D28</f>
+        <v>121.04285714285713</v>
+      </c>
+      <c r="E30" s="21">
+        <f t="shared" si="0"/>
+        <v>12.104285714285714</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A31" s="16" t="s">
+        <v>31</v>
+      </c>
+      <c r="B31" s="19" t="s">
+        <v>17</v>
+      </c>
+      <c r="C31" s="16">
+        <v>0.5</v>
+      </c>
+      <c r="D31" s="18">
+        <f>'[1]Refêrencia Café Média'!D29</f>
+        <v>67.666666666666671</v>
+      </c>
+      <c r="E31" s="21">
+        <f t="shared" si="0"/>
+        <v>33.833333333333336</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A32" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="B32" s="3"/>
+      <c r="C32" s="4"/>
+      <c r="D32" s="4"/>
+      <c r="E32" s="4">
+        <f>SUM(E11:E31)</f>
+        <v>9809.7157468253972</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A33" s="22" t="s">
+        <v>37</v>
+      </c>
+      <c r="B33" s="22"/>
+      <c r="C33" s="109"/>
+      <c r="D33" s="22"/>
+      <c r="E33" s="22"/>
+    </row>
+    <row r="34" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A34" s="16" t="s">
+        <v>38</v>
+      </c>
+      <c r="B34" s="16" t="s">
+        <v>62</v>
+      </c>
+      <c r="C34" s="110">
+        <v>2.5</v>
+      </c>
+      <c r="D34" s="23">
+        <v>140</v>
+      </c>
+      <c r="E34" s="23">
+        <f>PRODUCT(C34*D34)</f>
+        <v>350</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A35" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="B35" s="16" t="s">
+        <v>62</v>
+      </c>
+      <c r="C35" s="110">
+        <v>2.5</v>
+      </c>
+      <c r="D35" s="23">
+        <v>140</v>
+      </c>
+      <c r="E35" s="23">
+        <f>PRODUCT(C35*D35)</f>
+        <v>350</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A36" s="16" t="s">
+        <v>41</v>
+      </c>
+      <c r="B36" s="16" t="s">
+        <v>62</v>
+      </c>
+      <c r="C36" s="24">
+        <v>2</v>
+      </c>
+      <c r="D36" s="23">
+        <v>140</v>
+      </c>
+      <c r="E36" s="23">
+        <f>PRODUCT(C36*D36)</f>
+        <v>280</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A37" s="16" t="s">
+        <v>42</v>
+      </c>
+      <c r="B37" s="16" t="s">
+        <v>62</v>
+      </c>
+      <c r="C37" s="24">
+        <v>1</v>
+      </c>
+      <c r="D37" s="23">
+        <v>140</v>
+      </c>
+      <c r="E37" s="23">
+        <f>PRODUCT(C37*D37)</f>
+        <v>140</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A38" s="16" t="s">
+        <v>43</v>
+      </c>
+      <c r="B38" s="16" t="s">
+        <v>48</v>
+      </c>
+      <c r="C38" s="24">
+        <v>1</v>
+      </c>
+      <c r="D38" s="23">
+        <v>1700</v>
+      </c>
+      <c r="E38" s="23">
+        <f>PRODUCT(C38*D38)</f>
+        <v>1700</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A39" s="16" t="s">
+        <v>44</v>
+      </c>
+      <c r="B39" s="16" t="s">
+        <v>48</v>
+      </c>
+      <c r="C39" s="23"/>
+      <c r="D39" s="23"/>
+      <c r="E39" s="23"/>
+    </row>
+    <row r="40" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A40" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="B40" s="3"/>
+      <c r="C40" s="4"/>
+      <c r="D40" s="4"/>
+      <c r="E40" s="4">
+        <f>SUM(E34:E39)</f>
+        <v>2820</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A41" s="22" t="s">
+        <v>46</v>
+      </c>
+      <c r="B41" s="22"/>
+      <c r="C41" s="109"/>
+      <c r="D41" s="22"/>
+      <c r="E41" s="22"/>
+    </row>
+    <row r="42" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A42" s="16" t="s">
+        <v>47</v>
+      </c>
+      <c r="B42" s="16" t="s">
+        <v>63</v>
+      </c>
+      <c r="C42" s="24">
+        <v>30</v>
+      </c>
+      <c r="D42" s="23">
+        <v>140</v>
+      </c>
+      <c r="E42" s="23">
+        <f>PRODUCT(C42*D42)</f>
+        <v>4200</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A43" s="16" t="s">
+        <v>64</v>
+      </c>
+      <c r="B43" s="16" t="s">
+        <v>50</v>
+      </c>
+      <c r="C43" s="24">
+        <v>40</v>
+      </c>
+      <c r="D43" s="23">
+        <v>38</v>
+      </c>
+      <c r="E43" s="23">
+        <f>PRODUCT(C43*D43)</f>
+        <v>1520</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A44" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="B44" s="3"/>
+      <c r="C44" s="4"/>
+      <c r="D44" s="4"/>
+      <c r="E44" s="4">
+        <f>SUM(E42:E43)</f>
+        <v>5720</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A45" s="111" t="s">
+        <v>52</v>
+      </c>
+      <c r="B45" s="112"/>
+      <c r="C45" s="113"/>
+      <c r="D45" s="112"/>
+      <c r="E45" s="119">
+        <f>SUM(E32+E40+E44)</f>
+        <v>18349.715746825397</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A48" s="235" t="s">
+        <v>53</v>
+      </c>
+      <c r="B48" s="236"/>
+    </row>
+    <row r="49" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A49" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="B49" s="25">
+        <f>E32</f>
+        <v>9809.7157468253972</v>
+      </c>
+    </row>
+    <row r="50" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A50" s="22" t="s">
+        <v>37</v>
+      </c>
+      <c r="B50" s="25">
+        <f>E40</f>
+        <v>2820</v>
+      </c>
+    </row>
+    <row r="51" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A51" s="22" t="s">
+        <v>46</v>
+      </c>
+      <c r="B51" s="25">
+        <f>E44</f>
+        <v>5720</v>
+      </c>
+    </row>
+    <row r="52" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A52" s="14" t="s">
+        <v>65</v>
+      </c>
+      <c r="B52" s="26">
+        <f>E45</f>
+        <v>18349.715746825397</v>
+      </c>
+    </row>
+    <row r="55" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A55" s="221" t="s">
+        <v>556</v>
+      </c>
+      <c r="B55" s="221"/>
+      <c r="C55" s="221"/>
+      <c r="D55" s="221"/>
+    </row>
+    <row r="56" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A56" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="57" spans="1:4" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A57" s="237" t="s">
+        <v>55</v>
+      </c>
+      <c r="B57" s="237"/>
+      <c r="C57" s="237"/>
+      <c r="D57" s="237"/>
+    </row>
+    <row r="58" spans="1:4" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A58" s="237" t="s">
+        <v>56</v>
+      </c>
+      <c r="B58" s="237"/>
+      <c r="C58" s="237"/>
+      <c r="D58" s="237"/>
+    </row>
+    <row r="59" spans="1:4" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A59" s="237" t="s">
+        <v>57</v>
+      </c>
+      <c r="B59" s="237"/>
+      <c r="C59" s="237"/>
+      <c r="D59" s="237"/>
+    </row>
+    <row r="60" spans="1:4" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A60" s="237" t="s">
+        <v>58</v>
+      </c>
+      <c r="B60" s="237"/>
+    </row>
+  </sheetData>
+  <mergeCells count="22">
+    <mergeCell ref="A60:B60"/>
+    <mergeCell ref="A1:A2"/>
+    <mergeCell ref="B1:E2"/>
+    <mergeCell ref="A3:B3"/>
+    <mergeCell ref="A4:B4"/>
+    <mergeCell ref="A5:B5"/>
+    <mergeCell ref="C5:E5"/>
+    <mergeCell ref="C3:E3"/>
+    <mergeCell ref="C4:E4"/>
+    <mergeCell ref="A7:E7"/>
+    <mergeCell ref="A8:E8"/>
+    <mergeCell ref="A6:B6"/>
+    <mergeCell ref="A9:E9"/>
+    <mergeCell ref="A48:B48"/>
+    <mergeCell ref="A59:B59"/>
+    <mergeCell ref="A57:B57"/>
+    <mergeCell ref="C59:D59"/>
+    <mergeCell ref="C57:D57"/>
+    <mergeCell ref="A58:B58"/>
+    <mergeCell ref="C58:D58"/>
+    <mergeCell ref="A55:B55"/>
+    <mergeCell ref="C55:D55"/>
+  </mergeCells>
+  <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
+  <pageSetup paperSize="9" orientation="portrait" horizontalDpi="0" verticalDpi="0" r:id="rId1"/>
+  <drawing r:id="rId2"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4DCE832C-E21A-4463-BFF0-9B39C812E500}">
+  <dimension ref="A1:E64"/>
+  <sheetViews>
+    <sheetView topLeftCell="A44" workbookViewId="0">
+      <selection sqref="A1:E67"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <cols>
+    <col min="1" max="1" width="28.109375" customWidth="1"/>
+    <col min="2" max="2" width="21.5546875" customWidth="1"/>
+    <col min="3" max="3" width="14.5546875" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="14.44140625" customWidth="1"/>
+    <col min="5" max="5" width="14" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="276"/>
+      <c r="B1" s="223" t="s">
+        <v>0</v>
+      </c>
+      <c r="C1" s="223"/>
+      <c r="D1" s="223"/>
+      <c r="E1" s="223"/>
+    </row>
+    <row r="2" spans="1:5" ht="27" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="276"/>
+      <c r="B2" s="223"/>
+      <c r="C2" s="223"/>
+      <c r="D2" s="223"/>
+      <c r="E2" s="223"/>
+    </row>
+    <row r="3" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A3" s="280" t="s">
+        <v>1</v>
+      </c>
+      <c r="B3" s="280"/>
+      <c r="C3" s="260" t="s">
+        <v>2</v>
+      </c>
+      <c r="D3" s="261"/>
+      <c r="E3" s="262"/>
+    </row>
+    <row r="4" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A4" s="281" t="s">
+        <v>66</v>
+      </c>
+      <c r="B4" s="281"/>
+      <c r="C4" s="260" t="s">
+        <v>243</v>
+      </c>
+      <c r="D4" s="261"/>
+      <c r="E4" s="262"/>
+    </row>
+    <row r="5" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A5" s="259" t="s">
+        <v>554</v>
+      </c>
+      <c r="B5" s="259"/>
+      <c r="C5" s="260" t="s">
+        <v>5</v>
+      </c>
+      <c r="D5" s="261"/>
+      <c r="E5" s="262"/>
+    </row>
+    <row r="6" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A6" s="230" t="s">
+        <v>559</v>
+      </c>
+      <c r="B6" s="229"/>
+      <c r="C6" s="130" t="s">
+        <v>241</v>
+      </c>
+      <c r="D6" s="130"/>
+      <c r="E6" s="131"/>
+    </row>
+    <row r="7" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A7" s="265" t="s">
+        <v>552</v>
+      </c>
+      <c r="B7" s="266"/>
+      <c r="C7" s="266"/>
+      <c r="D7" s="266"/>
+      <c r="E7" s="267"/>
+    </row>
+    <row r="8" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A8" s="284" t="s">
+        <v>6</v>
+      </c>
+      <c r="B8" s="284"/>
+      <c r="C8" s="284"/>
+      <c r="D8" s="284"/>
+      <c r="E8" s="284"/>
+    </row>
+    <row r="9" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A9" s="271" t="s">
+        <v>7</v>
+      </c>
+      <c r="B9" s="271"/>
+      <c r="C9" s="271"/>
+      <c r="D9" s="271"/>
+      <c r="E9" s="271"/>
+    </row>
+    <row r="10" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A10" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="B10" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D10" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E10" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A11" s="16" t="s">
+        <v>13</v>
+      </c>
+      <c r="B11" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="C11" s="24">
+        <v>1.887</v>
+      </c>
+      <c r="D11" s="139">
+        <v>3637.15</v>
+      </c>
+      <c r="E11" s="23">
+        <f>PRODUCT(C11*D11)</f>
+        <v>6863.3020500000002</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A12" s="16" t="s">
+        <v>15</v>
+      </c>
+      <c r="B12" s="16" t="s">
+        <v>60</v>
+      </c>
+      <c r="C12" s="24">
+        <v>1.5</v>
+      </c>
+      <c r="D12" s="23">
+        <f>'[1]Referência Café Alta'!D7</f>
+        <v>290</v>
+      </c>
+      <c r="E12" s="23">
+        <f>PRODUCT(C12*D12)</f>
+        <v>435</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A13" s="16" t="s">
+        <v>67</v>
+      </c>
+      <c r="B13" s="16" t="s">
+        <v>60</v>
+      </c>
+      <c r="C13" s="24">
+        <v>5</v>
+      </c>
+      <c r="D13" s="23">
+        <f>'[1]Referência Café Alta'!D8</f>
+        <v>406</v>
+      </c>
+      <c r="E13" s="23">
+        <f>PRODUCT(C13*D13)</f>
+        <v>2030</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A14" s="16" t="s">
+        <v>16</v>
+      </c>
+      <c r="B14" s="16" t="s">
+        <v>17</v>
+      </c>
+      <c r="C14" s="24">
+        <f>'[1]Referência Café Alta'!C10</f>
+        <v>0.18</v>
+      </c>
+      <c r="D14" s="23">
+        <f>'[1]Referência Café Alta'!D10</f>
+        <v>450</v>
+      </c>
+      <c r="E14" s="23">
+        <f t="shared" ref="E14:E34" si="0">PRODUCT(C14*D14)</f>
+        <v>81</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A15" s="16" t="s">
+        <v>18</v>
+      </c>
+      <c r="B15" s="16" t="s">
+        <v>17</v>
+      </c>
+      <c r="C15" s="24">
+        <f>'[1]Referência Café Alta'!C11</f>
+        <v>2</v>
+      </c>
+      <c r="D15" s="23">
+        <f>'[1]Referência Café Alta'!D11</f>
+        <v>82.123333333333335</v>
+      </c>
+      <c r="E15" s="23">
+        <f t="shared" si="0"/>
+        <v>164.24666666666667</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A16" s="16" t="s">
+        <v>19</v>
+      </c>
+      <c r="B16" s="16" t="s">
+        <v>17</v>
+      </c>
+      <c r="C16" s="24">
+        <f>'[1]Referência Café Alta'!C12</f>
+        <v>1.2</v>
+      </c>
+      <c r="D16" s="23">
+        <f>'[1]Referência Café Alta'!D12</f>
+        <v>203.50399999999999</v>
+      </c>
+      <c r="E16" s="23">
+        <f t="shared" si="0"/>
+        <v>244.20479999999998</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A17" s="16" t="s">
+        <v>20</v>
+      </c>
+      <c r="B17" s="16" t="s">
+        <v>17</v>
+      </c>
+      <c r="C17" s="24">
+        <f>'[1]Referência Café Alta'!C13</f>
+        <v>6</v>
+      </c>
+      <c r="D17" s="23">
+        <f>'[1]Referência Café Alta'!D13</f>
+        <v>74.316666666666663</v>
+      </c>
+      <c r="E17" s="23">
+        <f t="shared" si="0"/>
+        <v>445.9</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A18" s="16" t="s">
+        <v>68</v>
+      </c>
+      <c r="B18" s="16" t="s">
+        <v>17</v>
+      </c>
+      <c r="C18" s="24">
+        <f>'[1]Referência Café Alta'!C14</f>
+        <v>2</v>
+      </c>
+      <c r="D18" s="23">
+        <f>'[1]Referência Café Alta'!D14</f>
+        <v>53.883749999999999</v>
+      </c>
+      <c r="E18" s="23">
+        <f t="shared" si="0"/>
+        <v>107.7675</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A19" s="16" t="s">
+        <v>21</v>
+      </c>
+      <c r="B19" s="16" t="s">
+        <v>17</v>
+      </c>
+      <c r="C19" s="24">
+        <f>'[1]Referência Café Alta'!C16</f>
+        <v>1</v>
+      </c>
+      <c r="D19" s="23">
+        <f>'[1]Referência Café Alta'!D16</f>
+        <v>108.91571428571429</v>
+      </c>
+      <c r="E19" s="23">
+        <f t="shared" si="0"/>
+        <v>108.91571428571429</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A20" s="16" t="s">
+        <v>22</v>
+      </c>
+      <c r="B20" s="16" t="s">
+        <v>17</v>
+      </c>
+      <c r="C20" s="24">
+        <f>'[1]Referência Café Alta'!C17</f>
+        <v>1</v>
+      </c>
+      <c r="D20" s="23">
+        <f>'[1]Referência Café Alta'!D17</f>
+        <v>228.51499999999999</v>
+      </c>
+      <c r="E20" s="23">
+        <f t="shared" si="0"/>
+        <v>228.51499999999999</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A21" s="16" t="s">
+        <v>23</v>
+      </c>
+      <c r="B21" s="16" t="s">
+        <v>17</v>
+      </c>
+      <c r="C21" s="24">
+        <f>'[1]Referência Café Alta'!C18</f>
+        <v>0.8</v>
+      </c>
+      <c r="D21" s="23">
+        <f>'[1]Referência Café Alta'!D18</f>
+        <v>45.542000000000002</v>
+      </c>
+      <c r="E21" s="23">
+        <f t="shared" si="0"/>
+        <v>36.433600000000006</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A22" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="B22" s="16" t="s">
+        <v>17</v>
+      </c>
+      <c r="C22" s="24">
+        <f>'[1]Referência Café Alta'!C19</f>
+        <v>2</v>
+      </c>
+      <c r="D22" s="23">
+        <f>'[1]Referência Café Alta'!D19</f>
+        <v>86.412499999999994</v>
+      </c>
+      <c r="E22" s="23">
+        <f t="shared" si="0"/>
+        <v>172.82499999999999</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A23" s="16" t="s">
+        <v>25</v>
+      </c>
+      <c r="B23" s="16" t="s">
+        <v>17</v>
+      </c>
+      <c r="C23" s="24">
+        <f>'[1]Referência Café Alta'!C20</f>
+        <v>1.4</v>
+      </c>
+      <c r="D23" s="23">
+        <f>'[1]Referência Café Alta'!D20</f>
+        <v>135</v>
+      </c>
+      <c r="E23" s="23">
+        <f t="shared" si="0"/>
+        <v>189</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A24" s="16" t="s">
+        <v>61</v>
+      </c>
+      <c r="B24" s="16" t="s">
+        <v>17</v>
+      </c>
+      <c r="C24" s="24">
+        <f>'[1]Referência Café Alta'!C21</f>
+        <v>1.25</v>
+      </c>
+      <c r="D24" s="23">
+        <f>'[1]Referência Café Alta'!D21</f>
+        <v>67.666666666666671</v>
+      </c>
+      <c r="E24" s="23">
+        <f t="shared" si="0"/>
+        <v>84.583333333333343</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A25" s="16" t="s">
+        <v>26</v>
+      </c>
+      <c r="B25" s="16" t="s">
+        <v>17</v>
+      </c>
+      <c r="C25" s="24">
+        <f>'[1]Referência Café Alta'!C23</f>
+        <v>0.6</v>
+      </c>
+      <c r="D25" s="23">
+        <f>'[1]Referência Café Alta'!D23</f>
+        <v>95</v>
+      </c>
+      <c r="E25" s="23">
+        <f t="shared" si="0"/>
+        <v>57</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A26" s="16" t="s">
+        <v>27</v>
+      </c>
+      <c r="B26" s="16" t="s">
+        <v>17</v>
+      </c>
+      <c r="C26" s="24">
+        <f>'[1]Referência Café Alta'!C24</f>
+        <v>0.4</v>
+      </c>
+      <c r="D26" s="23">
+        <f>'[1]Referência Café Alta'!D24</f>
+        <v>97.516666666666666</v>
+      </c>
+      <c r="E26" s="23">
+        <f t="shared" si="0"/>
+        <v>39.006666666666668</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A27" s="16" t="s">
+        <v>32</v>
+      </c>
+      <c r="B27" s="16" t="s">
+        <v>17</v>
+      </c>
+      <c r="C27" s="24">
+        <f>'[1]Referência Café Alta'!C25</f>
+        <v>15</v>
+      </c>
+      <c r="D27" s="23">
+        <f>'[1]Referência Café Alta'!D25</f>
+        <v>18.643999999999998</v>
+      </c>
+      <c r="E27" s="23">
+        <f t="shared" si="0"/>
+        <v>279.65999999999997</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A28" s="16" t="s">
+        <v>33</v>
+      </c>
+      <c r="B28" s="16" t="s">
+        <v>17</v>
+      </c>
+      <c r="C28" s="24">
+        <f>'[1]Referência Café Alta'!C26</f>
+        <v>1.8</v>
+      </c>
+      <c r="D28" s="23">
+        <f>'[1]Referência Café Alta'!D26</f>
+        <v>31.459999999999997</v>
+      </c>
+      <c r="E28" s="23">
+        <f t="shared" si="0"/>
+        <v>56.627999999999993</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A29" s="16" t="s">
+        <v>34</v>
+      </c>
+      <c r="B29" s="16" t="s">
+        <v>17</v>
+      </c>
+      <c r="C29" s="24">
+        <f>'[1]Referência Café Alta'!C27</f>
+        <v>3</v>
+      </c>
+      <c r="D29" s="23">
+        <f>'[1]Referência Café Alta'!D27</f>
+        <v>15.280000000000001</v>
+      </c>
+      <c r="E29" s="23">
+        <f t="shared" si="0"/>
+        <v>45.84</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A30" s="16" t="s">
+        <v>35</v>
+      </c>
+      <c r="B30" s="16" t="s">
+        <v>17</v>
+      </c>
+      <c r="C30" s="24">
+        <f>'[1]Referência Café Alta'!C28</f>
+        <v>1.2</v>
+      </c>
+      <c r="D30" s="23">
+        <f>'[1]Referência Café Alta'!D28</f>
+        <v>156.19999999999999</v>
+      </c>
+      <c r="E30" s="23">
+        <f t="shared" si="0"/>
+        <v>187.43999999999997</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A31" s="16" t="s">
+        <v>29</v>
+      </c>
+      <c r="B31" s="16" t="s">
+        <v>17</v>
+      </c>
+      <c r="C31" s="24">
+        <f>'[1]Referência Café Alta'!C30</f>
+        <v>4</v>
+      </c>
+      <c r="D31" s="23">
+        <f>'[1]Referência Café Alta'!D30</f>
+        <v>31.34375</v>
+      </c>
+      <c r="E31" s="23">
+        <f t="shared" si="0"/>
+        <v>125.375</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A32" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="B32" s="16" t="s">
+        <v>17</v>
+      </c>
+      <c r="C32" s="24">
+        <f>'[1]Referência Café Alta'!C31</f>
+        <v>0.12</v>
+      </c>
+      <c r="D32" s="23">
+        <f>'[1]Referência Café Alta'!D31</f>
+        <v>121.04285714285713</v>
+      </c>
+      <c r="E32" s="23">
+        <f t="shared" si="0"/>
+        <v>14.525142857142855</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A33" s="16" t="s">
+        <v>31</v>
+      </c>
+      <c r="B33" s="16" t="s">
+        <v>17</v>
+      </c>
+      <c r="C33" s="24">
+        <f>'[1]Referência Café Alta'!C32</f>
+        <v>0.05</v>
+      </c>
+      <c r="D33" s="23">
+        <f>'[1]Referência Café Alta'!D32</f>
+        <v>1819.1666666666667</v>
+      </c>
+      <c r="E33" s="23">
+        <f t="shared" si="0"/>
+        <v>90.958333333333343</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A34" s="16" t="s">
+        <v>69</v>
+      </c>
+      <c r="B34" s="16" t="s">
+        <v>17</v>
+      </c>
+      <c r="C34" s="24">
+        <f>'[1]Referência Café Alta'!C33</f>
+        <v>0.5</v>
+      </c>
+      <c r="D34" s="23">
+        <f>'[1]Referência Café Alta'!D33</f>
+        <v>67.666666666666671</v>
+      </c>
+      <c r="E34" s="23">
+        <f t="shared" si="0"/>
+        <v>33.833333333333336</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A35" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="B35" s="3"/>
+      <c r="C35" s="4"/>
+      <c r="D35" s="4"/>
+      <c r="E35" s="4">
+        <f>SUM(E11:E34)</f>
+        <v>12121.960140476192</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A36" s="22" t="s">
+        <v>37</v>
+      </c>
+      <c r="B36" s="22"/>
+      <c r="C36" s="109"/>
+      <c r="D36" s="22"/>
+      <c r="E36" s="22"/>
+    </row>
+    <row r="37" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A37" s="16" t="s">
+        <v>38</v>
+      </c>
+      <c r="B37" s="16" t="s">
+        <v>62</v>
+      </c>
+      <c r="C37" s="24">
+        <v>4</v>
+      </c>
+      <c r="D37" s="23">
+        <v>140</v>
+      </c>
+      <c r="E37" s="23">
+        <f t="shared" ref="E37:E42" si="1">PRODUCT(C37*D37)</f>
+        <v>560</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A38" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="B38" s="16" t="s">
+        <v>62</v>
+      </c>
+      <c r="C38" s="24">
+        <v>3</v>
+      </c>
+      <c r="D38" s="23">
+        <v>140</v>
+      </c>
+      <c r="E38" s="23">
+        <f t="shared" si="1"/>
+        <v>420</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A39" s="16" t="s">
+        <v>41</v>
+      </c>
+      <c r="B39" s="16" t="s">
+        <v>62</v>
+      </c>
+      <c r="C39" s="24">
+        <v>2</v>
+      </c>
+      <c r="D39" s="23">
+        <v>140</v>
+      </c>
+      <c r="E39" s="23">
+        <f t="shared" si="1"/>
+        <v>280</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A40" s="16" t="s">
+        <v>42</v>
+      </c>
+      <c r="B40" s="16" t="s">
+        <v>62</v>
+      </c>
+      <c r="C40" s="24">
+        <v>1.5</v>
+      </c>
+      <c r="D40" s="23">
+        <v>140</v>
+      </c>
+      <c r="E40" s="23">
+        <f t="shared" si="1"/>
+        <v>210</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A41" s="16" t="s">
+        <v>43</v>
+      </c>
+      <c r="B41" s="16" t="s">
+        <v>48</v>
+      </c>
+      <c r="C41" s="24">
+        <v>1</v>
+      </c>
+      <c r="D41" s="23">
+        <v>1850</v>
+      </c>
+      <c r="E41" s="23">
+        <f t="shared" si="1"/>
+        <v>1850</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A42" s="16" t="s">
+        <v>44</v>
+      </c>
+      <c r="B42" s="16" t="s">
+        <v>48</v>
+      </c>
+      <c r="C42" s="24"/>
+      <c r="D42" s="23"/>
+      <c r="E42" s="23">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A43" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="B43" s="3"/>
+      <c r="C43" s="4"/>
+      <c r="D43" s="4"/>
+      <c r="E43" s="4">
+        <f>SUM(E37:E42)</f>
+        <v>3320</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A44" s="22" t="s">
+        <v>46</v>
+      </c>
+      <c r="B44" s="22"/>
+      <c r="C44" s="109"/>
+      <c r="D44" s="22"/>
+      <c r="E44" s="22"/>
+    </row>
+    <row r="45" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A45" s="16" t="s">
+        <v>47</v>
+      </c>
+      <c r="B45" s="16" t="s">
+        <v>63</v>
+      </c>
+      <c r="C45" s="24">
+        <v>40</v>
+      </c>
+      <c r="D45" s="23">
+        <v>140</v>
+      </c>
+      <c r="E45" s="23">
+        <f>PRODUCT(C45*D45)</f>
+        <v>5600</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A46" s="16" t="s">
+        <v>64</v>
+      </c>
+      <c r="B46" s="16" t="s">
+        <v>50</v>
+      </c>
+      <c r="C46" s="24">
+        <v>55</v>
+      </c>
+      <c r="D46" s="23">
+        <v>38</v>
+      </c>
+      <c r="E46" s="23">
+        <f>PRODUCT(C46*D46)</f>
+        <v>2090</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A47" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="B47" s="3"/>
+      <c r="C47" s="4"/>
+      <c r="D47" s="4"/>
+      <c r="E47" s="4">
+        <f>SUM(E45:E46)</f>
+        <v>7690</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A48" s="114" t="s">
+        <v>52</v>
+      </c>
+      <c r="B48" s="114"/>
+      <c r="C48" s="115"/>
+      <c r="D48" s="114"/>
+      <c r="E48" s="119">
+        <f>SUM(E35+E43+E47)</f>
+        <v>23131.960140476192</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A49" s="27"/>
+      <c r="B49" s="27"/>
+      <c r="C49" s="27"/>
+      <c r="D49" s="27"/>
+      <c r="E49" s="27"/>
+    </row>
+    <row r="50" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A50" s="27"/>
+      <c r="B50" s="27"/>
+      <c r="C50" s="27"/>
+      <c r="D50" s="27"/>
+      <c r="E50" s="27"/>
+    </row>
+    <row r="51" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A51" s="235" t="s">
+        <v>53</v>
+      </c>
+      <c r="B51" s="236"/>
+      <c r="C51" s="27"/>
+      <c r="D51" s="27"/>
+      <c r="E51" s="27"/>
+    </row>
+    <row r="52" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A52" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="B52" s="28">
+        <f>E35</f>
+        <v>12121.960140476192</v>
+      </c>
+      <c r="C52" s="27"/>
+      <c r="D52" s="27"/>
+      <c r="E52" s="27"/>
+    </row>
+    <row r="53" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A53" s="5" t="s">
+        <v>37</v>
+      </c>
+      <c r="B53" s="28">
+        <f>E43</f>
+        <v>3320</v>
+      </c>
+      <c r="C53" s="27"/>
+      <c r="D53" s="27"/>
+      <c r="E53" s="27"/>
+    </row>
+    <row r="54" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A54" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="B54" s="28">
+        <f>E47</f>
+        <v>7690</v>
+      </c>
+      <c r="C54" s="27"/>
+      <c r="D54" s="27"/>
+      <c r="E54" s="27"/>
+    </row>
+    <row r="55" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A55" s="116" t="s">
+        <v>52</v>
+      </c>
+      <c r="B55" s="155">
+        <f>E48</f>
+        <v>23131.960140476192</v>
+      </c>
+      <c r="C55" s="27"/>
+      <c r="D55" s="27"/>
+      <c r="E55" s="27"/>
+    </row>
+    <row r="56" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A56" s="27"/>
+      <c r="B56" s="27"/>
+      <c r="C56" s="27"/>
+      <c r="D56" s="27"/>
+      <c r="E56" s="27"/>
+    </row>
+    <row r="57" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A57" s="27"/>
+      <c r="B57" s="27"/>
+      <c r="C57" s="27"/>
+      <c r="D57" s="27"/>
+      <c r="E57" s="27"/>
+    </row>
+    <row r="58" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A58" s="221" t="s">
+        <v>556</v>
+      </c>
+      <c r="B58" s="221"/>
+      <c r="C58" s="283"/>
+      <c r="D58" s="283"/>
+      <c r="E58" s="27"/>
+    </row>
+    <row r="59" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A59" s="27" t="s">
+        <v>54</v>
+      </c>
+      <c r="B59" s="27"/>
+      <c r="C59" s="27"/>
+      <c r="D59" s="27"/>
+      <c r="E59" s="27"/>
+    </row>
+    <row r="60" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A60" s="282" t="s">
+        <v>55</v>
+      </c>
+      <c r="B60" s="282"/>
+      <c r="C60" s="282"/>
+      <c r="D60" s="282"/>
+      <c r="E60" s="27"/>
+    </row>
+    <row r="61" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A61" s="282" t="s">
+        <v>56</v>
+      </c>
+      <c r="B61" s="282"/>
+      <c r="C61" s="282"/>
+      <c r="D61" s="282"/>
+      <c r="E61" s="27"/>
+    </row>
+    <row r="62" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A62" s="282" t="s">
+        <v>57</v>
+      </c>
+      <c r="B62" s="282"/>
+      <c r="C62" s="282"/>
+      <c r="D62" s="282"/>
+      <c r="E62" s="27"/>
+    </row>
+    <row r="63" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A63" s="282" t="s">
+        <v>58</v>
+      </c>
+      <c r="B63" s="282"/>
+      <c r="C63" s="27"/>
+      <c r="D63" s="27"/>
+      <c r="E63" s="27"/>
+    </row>
+    <row r="64" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A64" s="27"/>
+      <c r="B64" s="27"/>
+      <c r="C64" s="27"/>
+      <c r="D64" s="27"/>
+      <c r="E64" s="27"/>
+    </row>
+  </sheetData>
+  <mergeCells count="22">
+    <mergeCell ref="A63:B63"/>
+    <mergeCell ref="A1:A2"/>
+    <mergeCell ref="B1:E2"/>
+    <mergeCell ref="A3:B3"/>
+    <mergeCell ref="A4:B4"/>
+    <mergeCell ref="A5:B5"/>
+    <mergeCell ref="C5:E5"/>
+    <mergeCell ref="C3:E3"/>
+    <mergeCell ref="C4:E4"/>
+    <mergeCell ref="A7:E7"/>
+    <mergeCell ref="A8:E8"/>
+    <mergeCell ref="A6:B6"/>
+    <mergeCell ref="A9:E9"/>
+    <mergeCell ref="A51:B51"/>
+    <mergeCell ref="A62:B62"/>
+    <mergeCell ref="A60:B60"/>
+    <mergeCell ref="C62:D62"/>
+    <mergeCell ref="C60:D60"/>
+    <mergeCell ref="A61:B61"/>
+    <mergeCell ref="C61:D61"/>
+    <mergeCell ref="A58:B58"/>
+    <mergeCell ref="C58:D58"/>
+  </mergeCells>
+  <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
+  <pageSetup paperSize="9" orientation="portrait" horizontalDpi="360" verticalDpi="360" r:id="rId1"/>
+  <drawing r:id="rId2"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{72903488-5272-414E-9F85-96CB0228C2F7}">
+  <dimension ref="A1:E62"/>
+  <sheetViews>
+    <sheetView topLeftCell="A42" workbookViewId="0">
+      <selection activeCell="F6" sqref="F6"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <cols>
+    <col min="1" max="1" width="27.44140625" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="20.5546875" customWidth="1"/>
+    <col min="3" max="3" width="14.5546875" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="13.44140625" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="13.33203125" bestFit="1" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:5" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="222"/>
+      <c r="B1" s="223" t="s">
+        <v>0</v>
+      </c>
+      <c r="C1" s="223"/>
+      <c r="D1" s="223"/>
+      <c r="E1" s="223"/>
+    </row>
+    <row r="2" spans="1:5" ht="30.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="222"/>
+      <c r="B2" s="223"/>
+      <c r="C2" s="223"/>
+      <c r="D2" s="223"/>
+      <c r="E2" s="223"/>
+    </row>
+    <row r="3" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A3" s="280" t="s">
+        <v>565</v>
+      </c>
+      <c r="B3" s="280"/>
+      <c r="C3" s="260" t="s">
+        <v>2</v>
+      </c>
+      <c r="D3" s="261"/>
+      <c r="E3" s="262"/>
+    </row>
+    <row r="4" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A4" s="281" t="s">
+        <v>493</v>
+      </c>
+      <c r="B4" s="281"/>
+      <c r="C4" s="260" t="s">
+        <v>560</v>
+      </c>
+      <c r="D4" s="261"/>
+      <c r="E4" s="262"/>
+    </row>
+    <row r="5" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A5" s="259" t="s">
+        <v>554</v>
+      </c>
+      <c r="B5" s="259"/>
+      <c r="C5" s="260" t="s">
+        <v>5</v>
+      </c>
+      <c r="D5" s="261"/>
+      <c r="E5" s="262"/>
+    </row>
+    <row r="6" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A6" s="230" t="s">
+        <v>561</v>
+      </c>
+      <c r="B6" s="232"/>
+      <c r="C6" s="260" t="s">
+        <v>244</v>
+      </c>
+      <c r="D6" s="261"/>
+      <c r="E6" s="262"/>
+    </row>
+    <row r="7" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A7" s="265" t="s">
+        <v>562</v>
+      </c>
+      <c r="B7" s="266"/>
+      <c r="C7" s="266"/>
+      <c r="D7" s="266"/>
+      <c r="E7" s="267"/>
+    </row>
+    <row r="8" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A8" s="233" t="s">
+        <v>6</v>
+      </c>
+      <c r="B8" s="233"/>
+      <c r="C8" s="233"/>
+      <c r="D8" s="233"/>
+      <c r="E8" s="233"/>
+    </row>
+    <row r="9" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A9" s="234" t="s">
+        <v>7</v>
+      </c>
+      <c r="B9" s="234"/>
+      <c r="C9" s="234"/>
+      <c r="D9" s="234"/>
+      <c r="E9" s="234"/>
+    </row>
+    <row r="10" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A10" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="B10" s="48" t="s">
+        <v>9</v>
+      </c>
+      <c r="C10" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="D10" s="48" t="s">
+        <v>11</v>
+      </c>
+      <c r="E10" s="48" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A11" s="16" t="s">
+        <v>245</v>
+      </c>
+      <c r="B11" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="C11" s="24">
+        <v>0.2</v>
+      </c>
+      <c r="D11" s="23">
+        <f>'[1]Referência Abacate'!D6</f>
+        <v>2585.1075000000001</v>
+      </c>
+      <c r="E11" s="23">
+        <f t="shared" ref="E11:E33" si="0">PRODUCT(C11*D11)</f>
+        <v>517.02150000000006</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A12" s="16" t="s">
+        <v>15</v>
+      </c>
+      <c r="B12" s="16" t="s">
+        <v>60</v>
+      </c>
+      <c r="C12" s="24">
+        <v>1.2</v>
+      </c>
+      <c r="D12" s="23">
+        <f>'[1]Referência Abacate'!D7</f>
+        <v>290</v>
+      </c>
+      <c r="E12" s="23">
+        <f t="shared" si="0"/>
+        <v>348</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A13" s="16" t="s">
+        <v>246</v>
+      </c>
+      <c r="B13" s="16" t="s">
+        <v>60</v>
+      </c>
+      <c r="C13" s="24">
+        <v>0.8</v>
+      </c>
+      <c r="D13" s="23">
+        <f>'[1]Referência Abacate'!D8</f>
+        <v>2055.0425</v>
+      </c>
+      <c r="E13" s="23">
+        <f t="shared" si="0"/>
+        <v>1644.0340000000001</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A14" s="16" t="s">
+        <v>247</v>
+      </c>
+      <c r="B14" s="16" t="s">
+        <v>60</v>
+      </c>
+      <c r="C14" s="24">
+        <v>0.5</v>
+      </c>
+      <c r="D14" s="23">
+        <f>'[1]Referência Abacate'!D9</f>
+        <v>3201.65</v>
+      </c>
+      <c r="E14" s="23">
+        <f t="shared" si="0"/>
+        <v>1600.825</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A15" s="16" t="s">
+        <v>67</v>
+      </c>
+      <c r="B15" s="16" t="s">
+        <v>60</v>
+      </c>
+      <c r="C15" s="24">
+        <v>5</v>
+      </c>
+      <c r="D15" s="23">
+        <f>'[1]Referência Abacate'!D10</f>
+        <v>416.66666666666669</v>
+      </c>
+      <c r="E15" s="23">
+        <f t="shared" si="0"/>
+        <v>2083.3333333333335</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A16" s="16" t="s">
+        <v>16</v>
+      </c>
+      <c r="B16" s="16" t="s">
+        <v>17</v>
+      </c>
+      <c r="C16" s="24">
+        <v>1</v>
+      </c>
+      <c r="D16" s="23">
+        <f>'[1]Referência Abacate'!D12</f>
+        <v>59.272499999999994</v>
+      </c>
+      <c r="E16" s="23">
+        <f t="shared" si="0"/>
+        <v>59.272499999999994</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A17" s="16" t="s">
+        <v>18</v>
+      </c>
+      <c r="B17" s="16" t="s">
+        <v>17</v>
+      </c>
+      <c r="C17" s="24">
+        <v>2</v>
+      </c>
+      <c r="D17" s="23">
+        <f>'[1]Referência Abacate'!D13</f>
+        <v>82.123333333333335</v>
+      </c>
+      <c r="E17" s="23">
+        <f>PRODUCT(C17*D17)</f>
+        <v>164.24666666666667</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A18" s="16" t="s">
+        <v>19</v>
+      </c>
+      <c r="B18" s="16" t="s">
+        <v>17</v>
+      </c>
+      <c r="C18" s="24">
+        <v>1.2</v>
+      </c>
+      <c r="D18" s="23">
+        <f>'[1]Referência Abacate'!D14</f>
+        <v>203.50399999999999</v>
+      </c>
+      <c r="E18" s="23">
+        <f t="shared" si="0"/>
+        <v>244.20479999999998</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A19" s="16" t="s">
+        <v>20</v>
+      </c>
+      <c r="B19" s="16" t="s">
+        <v>17</v>
+      </c>
+      <c r="C19" s="24">
+        <v>2</v>
+      </c>
+      <c r="D19" s="23">
+        <f>'[1]Referência Abacate'!D15</f>
+        <v>67</v>
+      </c>
+      <c r="E19" s="23">
+        <f t="shared" si="0"/>
+        <v>134</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A20" s="16" t="s">
+        <v>68</v>
+      </c>
+      <c r="B20" s="16" t="s">
+        <v>17</v>
+      </c>
+      <c r="C20" s="24">
+        <v>3</v>
+      </c>
+      <c r="D20" s="23">
+        <f>'[1]Referência Abacate'!D16</f>
+        <v>86.412499999999994</v>
+      </c>
+      <c r="E20" s="23">
+        <f t="shared" si="0"/>
+        <v>259.23749999999995</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A21" s="16" t="s">
+        <v>21</v>
+      </c>
+      <c r="B21" s="16" t="s">
+        <v>17</v>
+      </c>
+      <c r="C21" s="24">
+        <v>1</v>
+      </c>
+      <c r="D21" s="23">
+        <f>'[1]Referência Abacate'!D17</f>
+        <v>108.91571428571429</v>
+      </c>
+      <c r="E21" s="23">
+        <f t="shared" si="0"/>
+        <v>108.91571428571429</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A22" s="16" t="s">
+        <v>22</v>
+      </c>
+      <c r="B22" s="16" t="s">
+        <v>17</v>
+      </c>
+      <c r="C22" s="24">
+        <v>1.5</v>
+      </c>
+      <c r="D22" s="23">
+        <f>'[1]Referência Abacate'!D18</f>
+        <v>45.542000000000002</v>
+      </c>
+      <c r="E22" s="23">
+        <f t="shared" si="0"/>
+        <v>68.313000000000002</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A23" s="16" t="s">
+        <v>23</v>
+      </c>
+      <c r="B23" s="16" t="s">
+        <v>17</v>
+      </c>
+      <c r="C23" s="24">
+        <v>0.5</v>
+      </c>
+      <c r="D23" s="23">
+        <f>'[1]Referência Abacate'!D19</f>
+        <v>54</v>
+      </c>
+      <c r="E23" s="23">
+        <f t="shared" si="0"/>
+        <v>27</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A24" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="B24" s="16" t="s">
+        <v>17</v>
+      </c>
+      <c r="C24" s="24">
+        <v>1.8</v>
+      </c>
+      <c r="D24" s="23">
+        <f>'[1]Referência Abacate'!D20</f>
+        <v>67.666666666666671</v>
+      </c>
+      <c r="E24" s="23">
+        <f t="shared" si="0"/>
+        <v>121.80000000000001</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A25" s="16" t="s">
+        <v>26</v>
+      </c>
+      <c r="B25" s="16" t="s">
+        <v>17</v>
+      </c>
+      <c r="C25" s="24">
+        <v>0.4</v>
+      </c>
+      <c r="D25" s="23">
+        <f>'[1]Referência Abacate'!D21</f>
+        <v>97.516666666666666</v>
+      </c>
+      <c r="E25" s="23">
+        <f t="shared" si="0"/>
+        <v>39.006666666666668</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A26" s="16" t="s">
+        <v>32</v>
+      </c>
+      <c r="B26" s="16" t="s">
+        <v>17</v>
+      </c>
+      <c r="C26" s="24">
+        <v>18</v>
+      </c>
+      <c r="D26" s="23">
+        <f>'[1]Referência Abacate'!D22</f>
+        <v>16.93</v>
+      </c>
+      <c r="E26" s="23">
+        <f t="shared" si="0"/>
+        <v>304.74</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A27" s="16" t="s">
+        <v>33</v>
+      </c>
+      <c r="B27" s="16" t="s">
+        <v>17</v>
+      </c>
+      <c r="C27" s="24">
+        <v>6</v>
+      </c>
+      <c r="D27" s="23">
+        <f>'[1]Referência Abacate'!D23</f>
+        <v>31.459999999999997</v>
+      </c>
+      <c r="E27" s="23">
+        <f t="shared" si="0"/>
+        <v>188.76</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A28" s="16" t="s">
+        <v>34</v>
+      </c>
+      <c r="B28" s="16" t="s">
+        <v>17</v>
+      </c>
+      <c r="C28" s="24">
+        <v>12</v>
+      </c>
+      <c r="D28" s="23">
+        <f>'[1]Referência Abacate'!D24</f>
+        <v>15.280000000000001</v>
+      </c>
+      <c r="E28" s="23">
+        <f t="shared" si="0"/>
+        <v>183.36</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A29" s="16" t="s">
+        <v>35</v>
+      </c>
+      <c r="B29" s="16" t="s">
+        <v>17</v>
+      </c>
+      <c r="C29" s="24">
+        <v>1.5</v>
+      </c>
+      <c r="D29" s="23">
+        <f>'[1]Referência Abacate'!D25</f>
+        <v>105.5</v>
+      </c>
+      <c r="E29" s="23">
+        <f t="shared" si="0"/>
+        <v>158.25</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A30" s="16" t="s">
+        <v>248</v>
+      </c>
+      <c r="B30" s="16" t="s">
+        <v>17</v>
+      </c>
+      <c r="C30" s="24">
+        <v>4</v>
+      </c>
+      <c r="D30" s="23">
+        <f>'[1]Referência Abacate'!D26</f>
+        <v>76.666666666666671</v>
+      </c>
+      <c r="E30" s="23">
+        <f t="shared" si="0"/>
+        <v>306.66666666666669</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A31" s="16" t="s">
+        <v>249</v>
+      </c>
+      <c r="B31" s="16" t="s">
+        <v>17</v>
+      </c>
+      <c r="C31" s="24">
+        <v>40</v>
+      </c>
+      <c r="D31" s="23">
+        <f>'[1]Referência Abacate'!D27</f>
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="E31" s="23">
+        <f t="shared" si="0"/>
+        <v>92</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A32" s="16" t="s">
+        <v>29</v>
+      </c>
+      <c r="B32" s="16" t="s">
+        <v>17</v>
+      </c>
+      <c r="C32" s="24">
+        <v>1</v>
+      </c>
+      <c r="D32" s="23">
+        <f>'[1]Referência Abacate'!D28</f>
+        <v>35.24111111111111</v>
+      </c>
+      <c r="E32" s="23">
+        <f t="shared" si="0"/>
+        <v>35.24111111111111</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A33" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="B33" s="16" t="s">
+        <v>17</v>
+      </c>
+      <c r="C33" s="24">
+        <v>4</v>
+      </c>
+      <c r="D33" s="23">
+        <f>'[1]Referência Abacate'!D29</f>
+        <v>67.666666666666671</v>
+      </c>
+      <c r="E33" s="23">
+        <f t="shared" si="0"/>
+        <v>270.66666666666669</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A34" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="B34" s="3"/>
+      <c r="C34" s="4"/>
+      <c r="D34" s="4"/>
+      <c r="E34" s="4">
+        <f>SUM(E11:E33)</f>
+        <v>8958.8951253968226</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A35" s="22" t="s">
+        <v>37</v>
+      </c>
+      <c r="B35" s="22"/>
+      <c r="C35" s="109"/>
+      <c r="D35" s="22"/>
+      <c r="E35" s="22"/>
+    </row>
+    <row r="36" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A36" s="16" t="s">
+        <v>38</v>
+      </c>
+      <c r="B36" s="16" t="s">
+        <v>250</v>
+      </c>
+      <c r="C36" s="24">
+        <v>5</v>
+      </c>
+      <c r="D36" s="23">
+        <v>140</v>
+      </c>
+      <c r="E36" s="23">
+        <f t="shared" ref="E36:E41" si="1">PRODUCT(C36*D36)</f>
+        <v>700</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A37" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="B37" s="16" t="s">
+        <v>250</v>
+      </c>
+      <c r="C37" s="24">
+        <v>5</v>
+      </c>
+      <c r="D37" s="23">
+        <v>140</v>
+      </c>
+      <c r="E37" s="23">
+        <f>PRODUCT(C37*D37)</f>
+        <v>700</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A38" s="16" t="s">
+        <v>41</v>
+      </c>
+      <c r="B38" s="16" t="s">
+        <v>250</v>
+      </c>
+      <c r="C38" s="24">
+        <v>3</v>
+      </c>
+      <c r="D38" s="23">
+        <v>140</v>
+      </c>
+      <c r="E38" s="23">
+        <f t="shared" si="1"/>
+        <v>420</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A39" s="16" t="s">
+        <v>251</v>
+      </c>
+      <c r="B39" s="16" t="s">
+        <v>250</v>
+      </c>
+      <c r="C39" s="24">
+        <v>4</v>
+      </c>
+      <c r="D39" s="23">
+        <v>140</v>
+      </c>
+      <c r="E39" s="23">
+        <f t="shared" si="1"/>
+        <v>560</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A40" s="16" t="s">
+        <v>43</v>
+      </c>
+      <c r="B40" s="16" t="s">
+        <v>48</v>
+      </c>
+      <c r="C40" s="24">
+        <v>1</v>
+      </c>
+      <c r="D40" s="23">
+        <v>1550</v>
+      </c>
+      <c r="E40" s="23">
+        <f t="shared" si="1"/>
+        <v>1550</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A41" s="16" t="s">
+        <v>44</v>
+      </c>
+      <c r="B41" s="16" t="s">
+        <v>48</v>
+      </c>
+      <c r="C41" s="24"/>
+      <c r="D41" s="23"/>
+      <c r="E41" s="23">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A42" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="B42" s="3"/>
+      <c r="C42" s="4"/>
+      <c r="D42" s="4"/>
+      <c r="E42" s="4">
+        <f>SUM(E36:E41)</f>
+        <v>3930</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A43" s="22" t="s">
+        <v>46</v>
+      </c>
+      <c r="B43" s="22"/>
+      <c r="C43" s="109"/>
+      <c r="D43" s="22"/>
+      <c r="E43" s="22"/>
+    </row>
+    <row r="44" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A44" s="16" t="s">
+        <v>47</v>
+      </c>
+      <c r="B44" s="16" t="s">
+        <v>252</v>
+      </c>
+      <c r="C44" s="24">
+        <v>0.32</v>
+      </c>
+      <c r="D44" s="23">
+        <v>16000</v>
+      </c>
+      <c r="E44" s="23">
+        <f>PRODUCT(C44*D44)</f>
+        <v>5120</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A45" s="16" t="s">
+        <v>253</v>
+      </c>
+      <c r="B45" s="16" t="s">
+        <v>48</v>
+      </c>
+      <c r="C45" s="24">
+        <v>3</v>
+      </c>
+      <c r="D45" s="23">
+        <v>130</v>
+      </c>
+      <c r="E45" s="23">
+        <f>PRODUCT(C45*D45)</f>
+        <v>390</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A46" s="64" t="s">
+        <v>51</v>
+      </c>
+      <c r="B46" s="65"/>
+      <c r="C46" s="66"/>
+      <c r="D46" s="66"/>
+      <c r="E46" s="67">
+        <f>SUM(E44:E45)</f>
+        <v>5510</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A47" s="117" t="s">
+        <v>65</v>
+      </c>
+      <c r="B47" s="117"/>
+      <c r="C47" s="118"/>
+      <c r="D47" s="117"/>
+      <c r="E47" s="119">
+        <f>SUM(E34+E42+E46)</f>
+        <v>18398.895125396823</v>
+      </c>
+    </row>
+    <row r="50" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A50" s="235" t="s">
+        <v>53</v>
+      </c>
+      <c r="B50" s="236"/>
+    </row>
+    <row r="51" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A51" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="B51" s="25">
+        <f>E34</f>
+        <v>8958.8951253968226</v>
+      </c>
+    </row>
+    <row r="52" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A52" s="22" t="s">
+        <v>37</v>
+      </c>
+      <c r="B52" s="25">
+        <f>E42</f>
+        <v>3930</v>
+      </c>
+    </row>
+    <row r="53" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A53" s="22" t="s">
+        <v>46</v>
+      </c>
+      <c r="B53" s="25">
+        <f>E46</f>
+        <v>5510</v>
+      </c>
+    </row>
+    <row r="54" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A54" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="B54" s="26">
+        <f>E47</f>
+        <v>18398.895125396823</v>
+      </c>
+    </row>
+    <row r="57" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A57" s="221" t="s">
+        <v>556</v>
+      </c>
+      <c r="B57" s="221"/>
+      <c r="C57" s="221"/>
+      <c r="D57" s="221"/>
+    </row>
+    <row r="58" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A58" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="59" spans="1:4" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A59" s="237" t="s">
+        <v>55</v>
+      </c>
+      <c r="B59" s="237"/>
+      <c r="C59" s="237"/>
+      <c r="D59" s="237"/>
+    </row>
+    <row r="60" spans="1:4" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A60" s="237" t="s">
+        <v>56</v>
+      </c>
+      <c r="B60" s="237"/>
+      <c r="C60" s="237"/>
+      <c r="D60" s="237"/>
+    </row>
+    <row r="61" spans="1:4" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A61" s="237" t="s">
+        <v>57</v>
+      </c>
+      <c r="B61" s="237"/>
+      <c r="C61" s="237"/>
+      <c r="D61" s="237"/>
+    </row>
+    <row r="62" spans="1:4" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A62" s="237" t="s">
+        <v>58</v>
+      </c>
+      <c r="B62" s="237"/>
+    </row>
+  </sheetData>
+  <mergeCells count="23">
+    <mergeCell ref="A60:B60"/>
+    <mergeCell ref="C60:D60"/>
+    <mergeCell ref="A61:B61"/>
+    <mergeCell ref="C61:D61"/>
+    <mergeCell ref="A62:B62"/>
+    <mergeCell ref="A9:E9"/>
+    <mergeCell ref="A50:B50"/>
+    <mergeCell ref="A57:B57"/>
+    <mergeCell ref="C57:D57"/>
+    <mergeCell ref="A59:B59"/>
+    <mergeCell ref="C59:D59"/>
     <mergeCell ref="A8:E8"/>
     <mergeCell ref="A1:A2"/>
     <mergeCell ref="B1:E2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="C3:E3"/>
     <mergeCell ref="A4:B4"/>
     <mergeCell ref="C4:E4"/>
     <mergeCell ref="A5:B5"/>
     <mergeCell ref="C5:E5"/>
     <mergeCell ref="A6:B6"/>
     <mergeCell ref="C6:E6"/>
     <mergeCell ref="A7:E7"/>
   </mergeCells>
   <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet26.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <dimension ref="A1:E54"/>
+<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{12CAE81B-9E7B-4603-91FD-26C85CD91472}">
+  <dimension ref="A1:E62"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection sqref="A1:E56"/>
+    <sheetView topLeftCell="A42" workbookViewId="0">
+      <selection activeCell="G5" sqref="G5"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="38.42578125" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="5" width="12.7109375" customWidth="1"/>
+    <col min="1" max="1" width="27.44140625" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="22.44140625" customWidth="1"/>
+    <col min="3" max="3" width="14.5546875" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="13.44140625" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="13.33203125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B1" s="243" t="s">
+    <row r="1" spans="1:5" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="222"/>
+      <c r="B1" s="223" t="s">
         <v>0</v>
       </c>
-      <c r="C1" s="243"/>
-[...64 lines deleted...]
-      <c r="A8" s="269" t="s">
+      <c r="C1" s="223"/>
+      <c r="D1" s="223"/>
+      <c r="E1" s="223"/>
+    </row>
+    <row r="2" spans="1:5" ht="33" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="222"/>
+      <c r="B2" s="223"/>
+      <c r="C2" s="223"/>
+      <c r="D2" s="223"/>
+      <c r="E2" s="223"/>
+    </row>
+    <row r="3" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A3" s="280" t="s">
+        <v>564</v>
+      </c>
+      <c r="B3" s="280"/>
+      <c r="C3" s="260" t="s">
+        <v>2</v>
+      </c>
+      <c r="D3" s="261"/>
+      <c r="E3" s="262"/>
+    </row>
+    <row r="4" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A4" s="281" t="s">
+        <v>66</v>
+      </c>
+      <c r="B4" s="281"/>
+      <c r="C4" s="260" t="s">
+        <v>563</v>
+      </c>
+      <c r="D4" s="261"/>
+      <c r="E4" s="262"/>
+    </row>
+    <row r="5" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A5" s="259" t="s">
+        <v>554</v>
+      </c>
+      <c r="B5" s="259"/>
+      <c r="C5" s="260" t="s">
+        <v>5</v>
+      </c>
+      <c r="D5" s="261"/>
+      <c r="E5" s="262"/>
+    </row>
+    <row r="6" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A6" s="230" t="s">
+        <v>561</v>
+      </c>
+      <c r="B6" s="232"/>
+      <c r="C6" s="260" t="s">
+        <v>244</v>
+      </c>
+      <c r="D6" s="261"/>
+      <c r="E6" s="262"/>
+    </row>
+    <row r="7" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A7" s="265" t="s">
+        <v>562</v>
+      </c>
+      <c r="B7" s="266"/>
+      <c r="C7" s="266"/>
+      <c r="D7" s="266"/>
+      <c r="E7" s="267"/>
+    </row>
+    <row r="8" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A8" s="233" t="s">
         <v>6</v>
       </c>
-      <c r="B8" s="269"/>
-[...5 lines deleted...]
-      <c r="A9" s="275" t="s">
+      <c r="B8" s="233"/>
+      <c r="C8" s="233"/>
+      <c r="D8" s="233"/>
+      <c r="E8" s="233"/>
+    </row>
+    <row r="9" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A9" s="234" t="s">
         <v>7</v>
       </c>
-      <c r="B9" s="275"/>
-[...5 lines deleted...]
-      <c r="A10" s="1" t="s">
+      <c r="B9" s="234"/>
+      <c r="C9" s="234"/>
+      <c r="D9" s="234"/>
+      <c r="E9" s="234"/>
+    </row>
+    <row r="10" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A10" s="15" t="s">
         <v>8</v>
       </c>
-      <c r="B10" s="1" t="s">
+      <c r="B10" s="48" t="s">
         <v>9</v>
       </c>
-      <c r="C10" s="1" t="s">
+      <c r="C10" s="48" t="s">
         <v>10</v>
       </c>
-      <c r="D10" s="2" t="s">
+      <c r="D10" s="48" t="s">
         <v>11</v>
       </c>
-      <c r="E10" s="1" t="s">
+      <c r="E10" s="48" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="11" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A11" s="16" t="s">
-        <v>78</v>
-[...4 lines deleted...]
-      <c r="C11" s="62">
+        <v>245</v>
+      </c>
+      <c r="B11" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="C11" s="24">
+        <v>0.3</v>
+      </c>
+      <c r="D11" s="23">
+        <f>'[1]Referência Abacate'!D6</f>
+        <v>2585.1075000000001</v>
+      </c>
+      <c r="E11" s="23">
+        <f t="shared" ref="E11:E33" si="0">PRODUCT(C11*D11)</f>
+        <v>775.53224999999998</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A12" s="16" t="s">
+        <v>15</v>
+      </c>
+      <c r="B12" s="16" t="s">
+        <v>60</v>
+      </c>
+      <c r="C12" s="24">
+        <v>1.5</v>
+      </c>
+      <c r="D12" s="23">
+        <f>'[1]Referência Abacate'!D7</f>
+        <v>290</v>
+      </c>
+      <c r="E12" s="23">
+        <f t="shared" si="0"/>
+        <v>435</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A13" s="16" t="s">
+        <v>246</v>
+      </c>
+      <c r="B13" s="16" t="s">
+        <v>60</v>
+      </c>
+      <c r="C13" s="24">
         <v>1</v>
       </c>
-      <c r="D11" s="18">
-[...26 lines deleted...]
-      <c r="A13" s="16" t="s">
+      <c r="D13" s="23">
+        <f>'[1]Referência Abacate'!D8</f>
+        <v>2055.0425</v>
+      </c>
+      <c r="E13" s="23">
+        <f t="shared" si="0"/>
+        <v>2055.0425</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A14" s="16" t="s">
+        <v>247</v>
+      </c>
+      <c r="B14" s="16" t="s">
+        <v>60</v>
+      </c>
+      <c r="C14" s="24">
+        <v>0.57999999999999996</v>
+      </c>
+      <c r="D14" s="23">
+        <f>'[1]Referência Abacate'!D9</f>
+        <v>3201.65</v>
+      </c>
+      <c r="E14" s="23">
+        <f t="shared" si="0"/>
+        <v>1856.9569999999999</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A15" s="16" t="s">
+        <v>67</v>
+      </c>
+      <c r="B15" s="16" t="s">
+        <v>60</v>
+      </c>
+      <c r="C15" s="24">
+        <v>8</v>
+      </c>
+      <c r="D15" s="23">
+        <f>'[1]Referência Abacate'!D10</f>
+        <v>416.66666666666669</v>
+      </c>
+      <c r="E15" s="23">
+        <f>PRODUCT(C15*D15)</f>
+        <v>3333.3333333333335</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A16" s="16" t="s">
+        <v>16</v>
+      </c>
+      <c r="B16" s="16" t="s">
+        <v>17</v>
+      </c>
+      <c r="C16" s="24">
+        <v>1</v>
+      </c>
+      <c r="D16" s="23">
+        <f>'[1]Referência Abacate'!D12</f>
+        <v>59.272499999999994</v>
+      </c>
+      <c r="E16" s="23">
+        <f t="shared" si="0"/>
+        <v>59.272499999999994</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A17" s="16" t="s">
+        <v>18</v>
+      </c>
+      <c r="B17" s="16" t="s">
+        <v>17</v>
+      </c>
+      <c r="C17" s="24">
+        <v>2</v>
+      </c>
+      <c r="D17" s="23">
+        <f>'[1]Referência Abacate'!D13</f>
+        <v>82.123333333333335</v>
+      </c>
+      <c r="E17" s="23">
+        <f t="shared" si="0"/>
+        <v>164.24666666666667</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A18" s="16" t="s">
+        <v>19</v>
+      </c>
+      <c r="B18" s="16" t="s">
+        <v>17</v>
+      </c>
+      <c r="C18" s="24">
+        <v>1.2</v>
+      </c>
+      <c r="D18" s="23">
+        <f>'[1]Referência Abacate'!D14</f>
+        <v>203.50399999999999</v>
+      </c>
+      <c r="E18" s="23">
+        <f t="shared" si="0"/>
+        <v>244.20479999999998</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A19" s="16" t="s">
+        <v>20</v>
+      </c>
+      <c r="B19" s="16" t="s">
+        <v>17</v>
+      </c>
+      <c r="C19" s="24">
+        <v>2</v>
+      </c>
+      <c r="D19" s="23">
+        <f>'[1]Referência Abacate'!D15</f>
+        <v>67</v>
+      </c>
+      <c r="E19" s="23">
+        <f t="shared" si="0"/>
+        <v>134</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A20" s="16" t="s">
+        <v>68</v>
+      </c>
+      <c r="B20" s="16" t="s">
+        <v>17</v>
+      </c>
+      <c r="C20" s="24">
+        <v>3</v>
+      </c>
+      <c r="D20" s="23">
+        <f>'[1]Referência Abacate'!D16</f>
+        <v>86.412499999999994</v>
+      </c>
+      <c r="E20" s="23">
+        <f t="shared" si="0"/>
+        <v>259.23749999999995</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A21" s="16" t="s">
+        <v>21</v>
+      </c>
+      <c r="B21" s="16" t="s">
+        <v>17</v>
+      </c>
+      <c r="C21" s="24">
+        <v>1</v>
+      </c>
+      <c r="D21" s="23">
+        <f>'[1]Referência Abacate'!D17</f>
+        <v>108.91571428571429</v>
+      </c>
+      <c r="E21" s="23">
+        <f t="shared" si="0"/>
+        <v>108.91571428571429</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A22" s="16" t="s">
+        <v>22</v>
+      </c>
+      <c r="B22" s="16" t="s">
+        <v>17</v>
+      </c>
+      <c r="C22" s="24">
+        <v>1.5</v>
+      </c>
+      <c r="D22" s="23">
+        <f>'[1]Referência Abacate'!D18</f>
+        <v>45.542000000000002</v>
+      </c>
+      <c r="E22" s="23">
+        <f t="shared" si="0"/>
+        <v>68.313000000000002</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A23" s="16" t="s">
+        <v>23</v>
+      </c>
+      <c r="B23" s="16" t="s">
+        <v>17</v>
+      </c>
+      <c r="C23" s="24">
+        <v>0.5</v>
+      </c>
+      <c r="D23" s="23">
+        <f>'[1]Referência Abacate'!D19</f>
+        <v>54</v>
+      </c>
+      <c r="E23" s="23">
+        <f t="shared" si="0"/>
+        <v>27</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A24" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="B24" s="16" t="s">
+        <v>17</v>
+      </c>
+      <c r="C24" s="24">
+        <v>1.8</v>
+      </c>
+      <c r="D24" s="23">
+        <f>'[1]Referência Abacate'!D20</f>
+        <v>67.666666666666671</v>
+      </c>
+      <c r="E24" s="23">
+        <f t="shared" si="0"/>
+        <v>121.80000000000001</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A25" s="16" t="s">
+        <v>26</v>
+      </c>
+      <c r="B25" s="16" t="s">
+        <v>17</v>
+      </c>
+      <c r="C25" s="24">
+        <v>0.4</v>
+      </c>
+      <c r="D25" s="23">
+        <f>'[1]Referência Abacate'!D21</f>
+        <v>97.516666666666666</v>
+      </c>
+      <c r="E25" s="23">
+        <f t="shared" si="0"/>
+        <v>39.006666666666668</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A26" s="16" t="s">
+        <v>32</v>
+      </c>
+      <c r="B26" s="16" t="s">
+        <v>17</v>
+      </c>
+      <c r="C26" s="24">
+        <v>18</v>
+      </c>
+      <c r="D26" s="23">
+        <f>'[1]Referência Abacate'!D22</f>
+        <v>16.93</v>
+      </c>
+      <c r="E26" s="23">
+        <f t="shared" si="0"/>
+        <v>304.74</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A27" s="16" t="s">
+        <v>33</v>
+      </c>
+      <c r="B27" s="16" t="s">
+        <v>17</v>
+      </c>
+      <c r="C27" s="24">
+        <v>6</v>
+      </c>
+      <c r="D27" s="23">
+        <f>'[1]Referência Abacate'!D23</f>
+        <v>31.459999999999997</v>
+      </c>
+      <c r="E27" s="23">
+        <f t="shared" si="0"/>
+        <v>188.76</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A28" s="16" t="s">
+        <v>34</v>
+      </c>
+      <c r="B28" s="16" t="s">
+        <v>17</v>
+      </c>
+      <c r="C28" s="24">
+        <v>12</v>
+      </c>
+      <c r="D28" s="23">
+        <f>'[1]Referência Abacate'!D24</f>
+        <v>15.280000000000001</v>
+      </c>
+      <c r="E28" s="23">
+        <f t="shared" si="0"/>
+        <v>183.36</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A29" s="16" t="s">
+        <v>35</v>
+      </c>
+      <c r="B29" s="16" t="s">
+        <v>17</v>
+      </c>
+      <c r="C29" s="24">
+        <v>1.5</v>
+      </c>
+      <c r="D29" s="23">
+        <f>'[1]Referência Abacate'!D25</f>
+        <v>105.5</v>
+      </c>
+      <c r="E29" s="23">
+        <f t="shared" si="0"/>
+        <v>158.25</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A30" s="16" t="s">
+        <v>248</v>
+      </c>
+      <c r="B30" s="16" t="s">
+        <v>17</v>
+      </c>
+      <c r="C30" s="24">
+        <v>4</v>
+      </c>
+      <c r="D30" s="23">
+        <f>'[1]Referência Abacate'!D26</f>
+        <v>76.666666666666671</v>
+      </c>
+      <c r="E30" s="23">
+        <f t="shared" si="0"/>
+        <v>306.66666666666669</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A31" s="16" t="s">
+        <v>249</v>
+      </c>
+      <c r="B31" s="16" t="s">
+        <v>17</v>
+      </c>
+      <c r="C31" s="24">
+        <v>40</v>
+      </c>
+      <c r="D31" s="23">
+        <f>'[1]Referência Abacate'!D27</f>
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="E31" s="23">
+        <f t="shared" si="0"/>
+        <v>92</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A32" s="16" t="s">
+        <v>29</v>
+      </c>
+      <c r="B32" s="16" t="s">
+        <v>17</v>
+      </c>
+      <c r="C32" s="24">
+        <v>1</v>
+      </c>
+      <c r="D32" s="23">
+        <f>'[1]Referência Abacate'!D28</f>
+        <v>35.24111111111111</v>
+      </c>
+      <c r="E32" s="23">
+        <f t="shared" si="0"/>
+        <v>35.24111111111111</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A33" s="16" t="s">
         <v>30</v>
       </c>
-      <c r="B13" s="45" t="s">
-[...26 lines deleted...]
-      <c r="E14" s="36">
+      <c r="B33" s="16" t="s">
+        <v>17</v>
+      </c>
+      <c r="C33" s="24">
+        <v>4</v>
+      </c>
+      <c r="D33" s="23">
+        <f>'[1]Referência Abacate'!D29</f>
+        <v>67.666666666666671</v>
+      </c>
+      <c r="E33" s="23">
         <f t="shared" si="0"/>
-        <v>25.95</v>
-[...147 lines deleted...]
-      <c r="A23" s="3" t="s">
+        <v>270.66666666666669</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A34" s="3" t="s">
         <v>36</v>
-      </c>
-[...1760 lines deleted...]
-        <v>45</v>
       </c>
       <c r="B34" s="3"/>
       <c r="C34" s="4"/>
       <c r="D34" s="4"/>
       <c r="E34" s="4">
-        <f>SUM(E24:E33)</f>
-[...34 lines deleted...]
-      <c r="B37" s="7" t="s">
+        <f>SUM(E11:E33)</f>
+        <v>11221.546375396822</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A35" s="22" t="s">
+        <v>37</v>
+      </c>
+      <c r="B35" s="22"/>
+      <c r="C35" s="109"/>
+      <c r="D35" s="22"/>
+      <c r="E35" s="22"/>
+    </row>
+    <row r="36" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A36" s="16" t="s">
+        <v>38</v>
+      </c>
+      <c r="B36" s="16" t="s">
+        <v>250</v>
+      </c>
+      <c r="C36" s="24">
+        <v>5</v>
+      </c>
+      <c r="D36" s="23">
+        <v>140</v>
+      </c>
+      <c r="E36" s="23">
+        <f t="shared" ref="E36:E41" si="1">PRODUCT(C36*D36)</f>
+        <v>700</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A37" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="B37" s="16" t="s">
+        <v>250</v>
+      </c>
+      <c r="C37" s="24">
+        <v>5</v>
+      </c>
+      <c r="D37" s="23">
+        <v>140</v>
+      </c>
+      <c r="E37" s="23">
+        <f>PRODUCT(C37*D37)</f>
+        <v>700</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A38" s="16" t="s">
+        <v>41</v>
+      </c>
+      <c r="B38" s="16" t="s">
+        <v>250</v>
+      </c>
+      <c r="C38" s="24">
+        <v>3</v>
+      </c>
+      <c r="D38" s="23">
+        <v>140</v>
+      </c>
+      <c r="E38" s="23">
+        <f t="shared" si="1"/>
+        <v>420</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A39" s="16" t="s">
+        <v>251</v>
+      </c>
+      <c r="B39" s="16" t="s">
+        <v>250</v>
+      </c>
+      <c r="C39" s="24">
+        <v>4</v>
+      </c>
+      <c r="D39" s="23">
+        <v>140</v>
+      </c>
+      <c r="E39" s="23">
+        <f t="shared" si="1"/>
+        <v>560</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A40" s="16" t="s">
+        <v>43</v>
+      </c>
+      <c r="B40" s="16" t="s">
         <v>48</v>
       </c>
-      <c r="C37" s="10">
-[...439 lines deleted...]
-      <c r="C16" s="35">
+      <c r="C40" s="24">
         <v>1</v>
       </c>
-      <c r="D16" s="46">
-[...14 lines deleted...]
-      <c r="C17" s="35">
+      <c r="D40" s="23">
+        <v>1650</v>
+      </c>
+      <c r="E40" s="23">
+        <f t="shared" si="1"/>
+        <v>1650</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A41" s="16" t="s">
+        <v>44</v>
+      </c>
+      <c r="B41" s="16" t="s">
+        <v>48</v>
+      </c>
+      <c r="C41" s="24">
         <v>1</v>
       </c>
-      <c r="D17" s="46">
-[...239 lines deleted...]
-      <c r="E31" s="9">
+      <c r="D41" s="23">
+        <v>1250</v>
+      </c>
+      <c r="E41" s="23">
         <f t="shared" si="1"/>
-        <v>490</v>
-[...129 lines deleted...]
-      <c r="A39" s="3" t="s">
+        <v>1250</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A42" s="3" t="s">
         <v>45</v>
-      </c>
-[...37 lines deleted...]
-        <v>51</v>
       </c>
       <c r="B42" s="3"/>
       <c r="C42" s="4"/>
       <c r="D42" s="4"/>
       <c r="E42" s="4">
-        <f>E41</f>
-[...4 lines deleted...]
-      <c r="A43" s="11" t="s">
+        <f>SUM(E36:E41)</f>
+        <v>5280</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A43" s="22" t="s">
+        <v>46</v>
+      </c>
+      <c r="B43" s="22"/>
+      <c r="C43" s="109"/>
+      <c r="D43" s="22"/>
+      <c r="E43" s="22"/>
+    </row>
+    <row r="44" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A44" s="16" t="s">
+        <v>47</v>
+      </c>
+      <c r="B44" s="16" t="s">
+        <v>252</v>
+      </c>
+      <c r="C44" s="24">
+        <v>0.32</v>
+      </c>
+      <c r="D44" s="23">
+        <v>19000</v>
+      </c>
+      <c r="E44" s="23">
+        <f>PRODUCT(C44*D44)</f>
+        <v>6080</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A45" s="16" t="s">
+        <v>253</v>
+      </c>
+      <c r="B45" s="16" t="s">
+        <v>48</v>
+      </c>
+      <c r="C45" s="24">
+        <v>3</v>
+      </c>
+      <c r="D45" s="23">
+        <v>130</v>
+      </c>
+      <c r="E45" s="23">
+        <f>PRODUCT(C45*D45)</f>
+        <v>390</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A46" s="64" t="s">
+        <v>51</v>
+      </c>
+      <c r="B46" s="65"/>
+      <c r="C46" s="66"/>
+      <c r="D46" s="66"/>
+      <c r="E46" s="67">
+        <f>SUM(E44:E45)</f>
+        <v>6470</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A47" s="117" t="s">
+        <v>65</v>
+      </c>
+      <c r="B47" s="117"/>
+      <c r="C47" s="118"/>
+      <c r="D47" s="117"/>
+      <c r="E47" s="119">
+        <f>SUM(E34+E42+E46)</f>
+        <v>22971.546375396822</v>
+      </c>
+    </row>
+    <row r="50" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A50" s="235" t="s">
+        <v>53</v>
+      </c>
+      <c r="B50" s="236"/>
+    </row>
+    <row r="51" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A51" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="B51" s="25">
+        <f>E34</f>
+        <v>11221.546375396822</v>
+      </c>
+    </row>
+    <row r="52" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A52" s="22" t="s">
+        <v>37</v>
+      </c>
+      <c r="B52" s="25">
+        <f>E42</f>
+        <v>5280</v>
+      </c>
+    </row>
+    <row r="53" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A53" s="22" t="s">
+        <v>46</v>
+      </c>
+      <c r="B53" s="25">
+        <f>E46</f>
+        <v>6470</v>
+      </c>
+    </row>
+    <row r="54" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A54" s="14" t="s">
         <v>52</v>
       </c>
-      <c r="B43" s="11"/>
-[...102 lines deleted...]
-      <c r="A54" s="13" t="s">
+      <c r="B54" s="26">
+        <f>E47</f>
+        <v>22971.546375396822</v>
+      </c>
+    </row>
+    <row r="57" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A57" s="221" t="s">
+        <v>556</v>
+      </c>
+      <c r="B57" s="221"/>
+      <c r="C57" s="221"/>
+      <c r="D57" s="221"/>
+    </row>
+    <row r="58" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A58" t="s">
         <v>54</v>
       </c>
-      <c r="B54" s="13"/>
-[...5 lines deleted...]
-      <c r="A55" s="240" t="s">
+    </row>
+    <row r="59" spans="1:4" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A59" s="237" t="s">
         <v>55</v>
       </c>
-      <c r="B55" s="240"/>
-[...5 lines deleted...]
-      <c r="A56" s="240" t="s">
+      <c r="B59" s="237"/>
+      <c r="C59" s="237"/>
+      <c r="D59" s="237"/>
+    </row>
+    <row r="60" spans="1:4" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A60" s="237" t="s">
         <v>56</v>
       </c>
-      <c r="B56" s="240"/>
-[...5 lines deleted...]
-      <c r="A57" s="240" t="s">
+      <c r="B60" s="237"/>
+      <c r="C60" s="237"/>
+      <c r="D60" s="237"/>
+    </row>
+    <row r="61" spans="1:4" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A61" s="237" t="s">
         <v>57</v>
       </c>
-      <c r="B57" s="240"/>
-[...5 lines deleted...]
-      <c r="A58" s="240" t="s">
+      <c r="B61" s="237"/>
+      <c r="C61" s="237"/>
+      <c r="D61" s="237"/>
+    </row>
+    <row r="62" spans="1:4" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A62" s="237" t="s">
         <v>58</v>
       </c>
-      <c r="B58" s="240"/>
-[...1873 lines deleted...]
-      <c r="B56" s="240"/>
+      <c r="B62" s="237"/>
     </row>
   </sheetData>
   <mergeCells count="23">
-    <mergeCell ref="A54:B54"/>
-[...878 lines deleted...]
-  <mergeCells count="23">
+    <mergeCell ref="A60:B60"/>
+    <mergeCell ref="C60:D60"/>
     <mergeCell ref="A61:B61"/>
     <mergeCell ref="C61:D61"/>
     <mergeCell ref="A62:B62"/>
-    <mergeCell ref="C62:D62"/>
-    <mergeCell ref="A63:B63"/>
     <mergeCell ref="A9:E9"/>
-    <mergeCell ref="A51:B51"/>
-[...3 lines deleted...]
-    <mergeCell ref="C60:D60"/>
+    <mergeCell ref="A50:B50"/>
+    <mergeCell ref="A57:B57"/>
+    <mergeCell ref="C57:D57"/>
+    <mergeCell ref="A59:B59"/>
+    <mergeCell ref="C59:D59"/>
     <mergeCell ref="A8:E8"/>
     <mergeCell ref="A1:A2"/>
     <mergeCell ref="B1:E2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="C3:E3"/>
     <mergeCell ref="A4:B4"/>
     <mergeCell ref="C4:E4"/>
     <mergeCell ref="A5:B5"/>
     <mergeCell ref="C5:E5"/>
     <mergeCell ref="A6:B6"/>
     <mergeCell ref="C6:E6"/>
     <mergeCell ref="A7:E7"/>
   </mergeCells>
   <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
-  <drawing r:id="rId1"/>
-[...395 lines deleted...]
-  <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet33.xml><?xml version="1.0" encoding="utf-8"?>
-[...394 lines deleted...]
-</worksheet>
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
-<file path=xl/worksheets/sheet34.xml><?xml version="1.0" encoding="utf-8"?>
-[...392 lines deleted...]
-</worksheet>
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
-<file path=xl/worksheets/sheet35.xml><?xml version="1.0" encoding="utf-8"?>
-[...393 lines deleted...]
-</worksheet>
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
-<file path=xl/worksheets/sheet36.xml><?xml version="1.0" encoding="utf-8"?>
-[...394 lines deleted...]
-</worksheet>
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="05b70041-d15e-47f4-a205-e39145419d6e">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=xl/worksheets/sheet37.xml><?xml version="1.0" encoding="utf-8"?>
-[...385 lines deleted...]
-</worksheet>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Documento" ma:contentTypeID="0x0101005A4281625EF6624F95EA23AA76091015" ma:contentTypeVersion="15" ma:contentTypeDescription="Crie um novo documento." ma:contentTypeScope="" ma:versionID="827e95fb959b55246aaa6e95d3ccd460">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="05b70041-d15e-47f4-a205-e39145419d6e" xmlns:ns3="3e1ea7d0-f302-4e81-a77c-2f784b5075b6" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ae70857f2e7e7c22bf792ff56c899aa8" ns2:_="" ns3:_="">
+    <xsd:import namespace="05b70041-d15e-47f4-a205-e39145419d6e"/>
+    <xsd:import namespace="3e1ea7d0-f302-4e81-a77c-2f784b5075b6"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="05b70041-d15e-47f4-a205-e39145419d6e" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="10" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="11" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="12" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="13" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="14" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="15" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="19" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Marcações de imagem" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="ce7fa5f9-00c4-4d3e-87cf-43bcfe285de7" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="20" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="21" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="22" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="3e1ea7d0-f302-4e81-a77c-2f784b5075b6" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="16" nillable="true" ma:displayName="Compartilhado com" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="17" nillable="true" ma:displayName="Detalhes de Compartilhado Com" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Tipo de Conteúdo"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Título"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
 </file>
 
-<file path=xl/worksheets/sheet38.xml><?xml version="1.0" encoding="utf-8"?>
-[...384 lines deleted...]
-</worksheet>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=xl/worksheets/sheet39.xml><?xml version="1.0" encoding="utf-8"?>
-[...383 lines deleted...]
-</worksheet>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5959570A-2294-4E7A-A647-A802D38B0ECA}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="05b70041-d15e-47f4-a205-e39145419d6e"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-[...934 lines deleted...]
-</worksheet>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{65EFBE6F-6878-4069-A511-E34882752163}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="05b70041-d15e-47f4-a205-e39145419d6e"/>
+    <ds:schemaRef ds:uri="3e1ea7d0-f302-4e81-a77c-2f784b5075b6"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=xl/worksheets/sheet40.xml><?xml version="1.0" encoding="utf-8"?>
-[...5819 lines deleted...]
-</worksheet>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E657BF19-3AE5-4656-8783-D6FAB947C414}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Planilhas</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>42</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="42" baseType="lpstr">
       <vt:lpstr>RESUMO 03-2026</vt:lpstr>
       <vt:lpstr>Manga</vt:lpstr>
       <vt:lpstr>Uva</vt:lpstr>
       <vt:lpstr>Laranja</vt:lpstr>
       <vt:lpstr>Café-Baixa</vt:lpstr>
       <vt:lpstr>Café-Média</vt:lpstr>
       <vt:lpstr>Café-Alta</vt:lpstr>
-      <vt:lpstr>Abacate</vt:lpstr>
+      <vt:lpstr>Abacate Sequeiro</vt:lpstr>
       <vt:lpstr>Abacate Irrigado </vt:lpstr>
       <vt:lpstr>Maracujá</vt:lpstr>
       <vt:lpstr>Alho Semente</vt:lpstr>
       <vt:lpstr>Alho</vt:lpstr>
       <vt:lpstr>Cenoura Inverno</vt:lpstr>
       <vt:lpstr>Cenoura Verão</vt:lpstr>
       <vt:lpstr>Milho-Baixa</vt:lpstr>
       <vt:lpstr>Milho-Média</vt:lpstr>
       <vt:lpstr>Milho-Alta</vt:lpstr>
       <vt:lpstr>Milho Silagem</vt:lpstr>
       <vt:lpstr>Trigo</vt:lpstr>
       <vt:lpstr>Soja</vt:lpstr>
       <vt:lpstr>Cebola</vt:lpstr>
       <vt:lpstr>Feijão</vt:lpstr>
       <vt:lpstr>Beterraba</vt:lpstr>
       <vt:lpstr>Repolho</vt:lpstr>
       <vt:lpstr>Alface</vt:lpstr>
       <vt:lpstr>Sorgo </vt:lpstr>
       <vt:lpstr>Sorgo Silagem</vt:lpstr>
       <vt:lpstr>Batata</vt:lpstr>
       <vt:lpstr>Cana de Açúcar</vt:lpstr>
       <vt:lpstr>Banana</vt:lpstr>
       <vt:lpstr>Abóbora Cabutiá</vt:lpstr>
       <vt:lpstr>Cria Extensivo</vt:lpstr>
       <vt:lpstr>Cria Semi Intensivo</vt:lpstr>
       <vt:lpstr>Recria Extensivo</vt:lpstr>
       <vt:lpstr>Recria Semi Intensivo</vt:lpstr>
       <vt:lpstr>Recria Intensivo</vt:lpstr>
+      <vt:lpstr>Engorda Extensivo</vt:lpstr>
+      <vt:lpstr>Engorda Semi Intensivo</vt:lpstr>
       <vt:lpstr>Engorda Intensivo</vt:lpstr>
-      <vt:lpstr>Engorda Semi Intensivo</vt:lpstr>
-      <vt:lpstr>Engorda Extensivo</vt:lpstr>
       <vt:lpstr>Leite Extensivo</vt:lpstr>
       <vt:lpstr>Leite - Semi-intensivo </vt:lpstr>
       <vt:lpstr>Leite - Intensivo</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Igor Hermes</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_444b72c9-df86-4ad9-b13e-6f826ef494bf_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_444b72c9-df86-4ad9-b13e-6f826ef494bf_SetDate">
-    <vt:lpwstr>2026-03-09T19:14:20Z</vt:lpwstr>
+    <vt:lpwstr>2026-09-11T16:48:38Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_444b72c9-df86-4ad9-b13e-6f826ef494bf_Method">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_444b72c9-df86-4ad9-b13e-6f826ef494bf_Name">
     <vt:lpwstr>PÚBLICA</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_444b72c9-df86-4ad9-b13e-6f826ef494bf_SiteId">
     <vt:lpwstr>28b886f2-1894-4dda-9cf2-066ad2e94c2c</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_444b72c9-df86-4ad9-b13e-6f826ef494bf_ActionId">
-    <vt:lpwstr>d76884a7-26cf-4bd4-b839-5e26b382b679</vt:lpwstr>
+    <vt:lpwstr>07db14a6-6302-4ec1-b058-d4dba2ad1be8</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_444b72c9-df86-4ad9-b13e-6f826ef494bf_ContentBits">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_444b72c9-df86-4ad9-b13e-6f826ef494bf_Tag">
     <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="ContentTypeId">
+    <vt:lpwstr>0x0101005A4281625EF6624F95EA23AA76091015</vt:lpwstr>
+  </property>
 </Properties>
 </file>