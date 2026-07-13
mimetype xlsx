--- v0 (2026-04-07)
+++ v1 (2026-07-13)
@@ -83,60 +83,60 @@
   <Override PartName="/xl/drawings/drawing30.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing31.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing32.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing33.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing34.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing35.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing36.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing37.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing38.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing39.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing40.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing41.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\marcelk3267_00\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{9D09773C-7D0F-4378-B006-7B05EB537A09}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{EF9C6F40-D500-4CDE-84F4-20EE7BD64BFC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{DBDFA155-49EB-4E9E-B5F3-74D68EBC6231}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" firstSheet="12" activeTab="21" xr2:uid="{DBDFA155-49EB-4E9E-B5F3-74D68EBC6231}"/>
   </bookViews>
   <sheets>
     <sheet name="RESUMO 03-2026" sheetId="47" r:id="rId1"/>
     <sheet name="Manga" sheetId="58" r:id="rId2"/>
     <sheet name="Uva" sheetId="56" r:id="rId3"/>
     <sheet name="Laranja" sheetId="55" r:id="rId4"/>
     <sheet name="Café-Baixa" sheetId="1" r:id="rId5"/>
     <sheet name="Café-Média" sheetId="2" r:id="rId6"/>
     <sheet name="Café-Alta" sheetId="3" r:id="rId7"/>
     <sheet name="Abacate" sheetId="21" r:id="rId8"/>
     <sheet name="Abacate Irrigado " sheetId="22" r:id="rId9"/>
     <sheet name="Maracujá" sheetId="62" r:id="rId10"/>
     <sheet name="Alho Semente" sheetId="61" r:id="rId11"/>
     <sheet name="Alho" sheetId="4" r:id="rId12"/>
     <sheet name="Cenoura Inverno" sheetId="5" r:id="rId13"/>
     <sheet name="Cenoura Verão" sheetId="6" r:id="rId14"/>
     <sheet name="Milho-Baixa" sheetId="7" r:id="rId15"/>
     <sheet name="Milho-Média" sheetId="23" r:id="rId16"/>
     <sheet name="Milho-Alta" sheetId="8" r:id="rId17"/>
     <sheet name="Milho Silagem" sheetId="50" r:id="rId18"/>
     <sheet name="Trigo" sheetId="12" r:id="rId19"/>
     <sheet name="Soja" sheetId="9" r:id="rId20"/>
     <sheet name="Cebola" sheetId="10" r:id="rId21"/>
     <sheet name="Feijão" sheetId="11" r:id="rId22"/>
     <sheet name="Beterraba" sheetId="13" r:id="rId23"/>
@@ -4546,99 +4546,50 @@
     <xf numFmtId="0" fontId="1" fillId="3" borderId="1" xfId="3" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="4" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="2" borderId="1" xfId="2" applyFont="1" applyBorder="1"/>
     <xf numFmtId="44" fontId="13" fillId="2" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="7" fillId="2" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="1" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="44" fontId="1" fillId="12" borderId="1" xfId="5" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="44" fontId="4" fillId="12" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="15" borderId="1" xfId="5" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="15" borderId="1" xfId="5" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="15" borderId="1" xfId="5" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="44" fontId="1" fillId="15" borderId="1" xfId="5" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="9" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="14" fillId="9" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="0" fillId="4" borderId="2" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
-[...47 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="14" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="14" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="14" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -4649,161 +4600,210 @@
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="1" xfId="5" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="1" xfId="4" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="1" xfId="4" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="2" xfId="4" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="3" xfId="4" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="4" xfId="4" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="1" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="1" xfId="4" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="4" borderId="1" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="2" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="3" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="4" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="2" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="4" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="4" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="1" xfId="5" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="4" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="11" fillId="4" borderId="2" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="11" fillId="4" borderId="4" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="4" borderId="2" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="4" borderId="3" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="4" borderId="4" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="5" borderId="1" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="4" borderId="1" xfId="4" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="4" borderId="1" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="4" borderId="1" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="2" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="1" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="1" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="1" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="4" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="4" borderId="2" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="4" borderId="4" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="1" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="3" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="2" xfId="4" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="3" xfId="4" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="4" xfId="4" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="7">
     <cellStyle name="20% - Ênfase6" xfId="3" builtinId="50"/>
     <cellStyle name="40% - Ênfase6" xfId="4" builtinId="51"/>
     <cellStyle name="60% - Ênfase6" xfId="5" builtinId="52"/>
     <cellStyle name="Ênfase6" xfId="2" builtinId="49"/>
     <cellStyle name="Moeda" xfId="1" builtinId="4"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Vírgula" xfId="6" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet18.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet26.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet39.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet21.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet34.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet42.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet25.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet33.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet38.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet20.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet29.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet41.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet24.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet32.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet37.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet40.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet23.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet28.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet36.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet19.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet31.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet22.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet27.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet30.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet35.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet18.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet26.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet39.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet21.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet34.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet42.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet29.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet24.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet32.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet37.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet40.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet23.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet28.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet36.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet19.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet31.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet22.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet27.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet30.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet35.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet25.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet33.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet38.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet20.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet41.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
@@ -7848,78 +7848,78 @@
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7E1AE22B-3837-444F-B446-5A33537361E7}">
   <dimension ref="A1:J52"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
+    <sheetView workbookViewId="0">
       <selection activeCell="I6" sqref="I6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="11.42578125" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="11.42578125" style="71"/>
     <col min="2" max="2" width="15.5703125" style="74" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="16.140625" style="71" customWidth="1"/>
     <col min="4" max="4" width="17.85546875" style="71" customWidth="1"/>
     <col min="5" max="5" width="17.42578125" style="71" customWidth="1"/>
     <col min="6" max="6" width="14.5703125" style="71" customWidth="1"/>
     <col min="7" max="7" width="13.140625" style="71" customWidth="1"/>
     <col min="8" max="8" width="23.42578125" style="71" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="20.42578125" style="71" bestFit="1" customWidth="1"/>
     <col min="10" max="16384" width="11.42578125" style="71"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="2" spans="2:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B2" s="242" t="s">
+      <c r="B2" s="225" t="s">
         <v>320</v>
       </c>
-      <c r="C2" s="243"/>
-[...3 lines deleted...]
-      <c r="G2" s="244"/>
+      <c r="C2" s="226"/>
+      <c r="D2" s="226"/>
+      <c r="E2" s="226"/>
+      <c r="F2" s="226"/>
+      <c r="G2" s="227"/>
       <c r="I2"/>
     </row>
     <row r="3" spans="2:9" s="72" customFormat="1" ht="45.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B3" s="86" t="s">
         <v>284</v>
       </c>
       <c r="C3" s="84" t="s">
         <v>286</v>
       </c>
       <c r="D3" s="84" t="s">
         <v>490</v>
       </c>
       <c r="E3" s="84" t="s">
         <v>285</v>
       </c>
       <c r="F3" s="84" t="s">
         <v>350</v>
       </c>
       <c r="G3" s="85" t="s">
         <v>349</v>
       </c>
       <c r="I3"/>
     </row>
     <row r="4" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B4" s="94" t="s">
@@ -8516,314 +8516,314 @@
       </c>
       <c r="I31"/>
     </row>
     <row r="32" spans="2:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B32" s="179" t="s">
         <v>497</v>
       </c>
       <c r="C32" s="112" t="s">
         <v>289</v>
       </c>
       <c r="D32" s="180" t="s">
         <v>498</v>
       </c>
       <c r="E32" s="143">
         <v>17110.342721428569</v>
       </c>
       <c r="F32" s="112">
         <v>12</v>
       </c>
       <c r="G32" s="181" t="s">
         <v>353</v>
       </c>
       <c r="I32"/>
     </row>
     <row r="33" spans="1:10" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B33" s="245" t="s">
+      <c r="B33" s="228" t="s">
         <v>352</v>
       </c>
-      <c r="C33" s="246"/>
-[...3 lines deleted...]
-      <c r="G33" s="247"/>
+      <c r="C33" s="229"/>
+      <c r="D33" s="229"/>
+      <c r="E33" s="229"/>
+      <c r="F33" s="229"/>
+      <c r="G33" s="230"/>
       <c r="I33"/>
     </row>
     <row r="34" spans="1:10" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="I34"/>
     </row>
     <row r="35" spans="1:10" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B35" s="242" t="s">
+      <c r="B35" s="225" t="s">
         <v>345</v>
       </c>
-      <c r="C35" s="243"/>
-[...4 lines deleted...]
-      <c r="H35" s="244"/>
+      <c r="C35" s="226"/>
+      <c r="D35" s="226"/>
+      <c r="E35" s="226"/>
+      <c r="F35" s="226"/>
+      <c r="G35" s="226"/>
+      <c r="H35" s="227"/>
       <c r="I35"/>
     </row>
     <row r="36" spans="1:10" ht="60.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B36" s="86" t="s">
         <v>321</v>
       </c>
       <c r="C36" s="84" t="s">
         <v>328</v>
       </c>
       <c r="D36" s="84" t="s">
         <v>322</v>
       </c>
       <c r="E36" s="101" t="s">
         <v>359</v>
       </c>
       <c r="F36" s="101" t="s">
         <v>330</v>
       </c>
       <c r="G36" s="84" t="s">
         <v>350</v>
       </c>
       <c r="H36" s="85" t="s">
         <v>339</v>
       </c>
       <c r="I36"/>
     </row>
     <row r="37" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="B37" s="248" t="s">
+      <c r="B37" s="231" t="s">
         <v>323</v>
       </c>
       <c r="C37" s="77" t="s">
         <v>329</v>
       </c>
       <c r="D37" s="78" t="s">
         <v>326</v>
       </c>
       <c r="E37" s="102">
         <v>1</v>
       </c>
       <c r="F37" s="105">
         <v>12</v>
       </c>
       <c r="G37" s="78">
         <v>12</v>
       </c>
       <c r="H37" s="182">
         <v>1152</v>
       </c>
       <c r="I37"/>
     </row>
     <row r="38" spans="1:10" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B38" s="249"/>
+      <c r="B38" s="232"/>
       <c r="C38" s="76" t="s">
         <v>329</v>
       </c>
       <c r="D38" s="73" t="s">
         <v>327</v>
       </c>
       <c r="E38" s="103">
         <v>2</v>
       </c>
       <c r="F38" s="106">
         <v>12</v>
       </c>
       <c r="G38" s="73">
         <v>12</v>
       </c>
       <c r="H38" s="90">
         <v>1712.6</v>
       </c>
       <c r="I38"/>
     </row>
     <row r="39" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="B39" s="250" t="s">
+      <c r="B39" s="233" t="s">
         <v>324</v>
       </c>
       <c r="C39" s="77" t="s">
         <v>332</v>
       </c>
       <c r="D39" s="78" t="s">
         <v>326</v>
       </c>
       <c r="E39" s="102" t="s">
         <v>342</v>
       </c>
       <c r="F39" s="105">
         <v>12</v>
       </c>
       <c r="G39" s="78">
         <v>12</v>
       </c>
       <c r="H39" s="182">
         <v>1152</v>
       </c>
       <c r="I39"/>
     </row>
     <row r="40" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="B40" s="251"/>
+      <c r="B40" s="234"/>
       <c r="C40" s="76" t="s">
         <v>332</v>
       </c>
       <c r="D40" s="73" t="s">
         <v>327</v>
       </c>
       <c r="E40" s="103" t="s">
         <v>347</v>
       </c>
       <c r="F40" s="106">
         <v>12</v>
       </c>
       <c r="G40" s="73">
         <v>12</v>
       </c>
       <c r="H40" s="90">
         <v>1372.2</v>
       </c>
       <c r="I40"/>
     </row>
     <row r="41" spans="1:10" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B41" s="252"/>
+      <c r="B41" s="235"/>
       <c r="C41" s="79" t="s">
         <v>333</v>
       </c>
       <c r="D41" s="80" t="s">
         <v>336</v>
       </c>
       <c r="E41" s="104" t="s">
         <v>348</v>
       </c>
       <c r="F41" s="107">
         <v>12</v>
       </c>
       <c r="G41" s="80" t="s">
         <v>356</v>
       </c>
       <c r="H41" s="91">
         <v>1712.6</v>
       </c>
       <c r="I41"/>
     </row>
     <row r="42" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="B42" s="248" t="s">
+      <c r="B42" s="231" t="s">
         <v>325</v>
       </c>
       <c r="C42" s="77" t="s">
         <v>331</v>
       </c>
       <c r="D42" s="78" t="s">
         <v>326</v>
       </c>
       <c r="E42" s="102" t="s">
         <v>341</v>
       </c>
       <c r="F42" s="105">
         <v>12</v>
       </c>
       <c r="G42" s="78">
         <v>12</v>
       </c>
       <c r="H42" s="182">
         <v>1651.6</v>
       </c>
       <c r="I42"/>
     </row>
     <row r="43" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B43" s="253"/>
+      <c r="B43" s="236"/>
       <c r="C43" s="76" t="s">
         <v>335</v>
       </c>
       <c r="D43" s="73" t="s">
         <v>327</v>
       </c>
       <c r="E43" s="103" t="s">
         <v>347</v>
       </c>
       <c r="F43" s="106">
         <v>12</v>
       </c>
       <c r="G43" s="73" t="s">
         <v>356</v>
       </c>
       <c r="H43" s="90">
         <v>2019</v>
       </c>
       <c r="I43"/>
     </row>
     <row r="44" spans="1:10" s="100" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A44" s="71"/>
-      <c r="B44" s="249"/>
+      <c r="B44" s="232"/>
       <c r="C44" s="79" t="s">
         <v>334</v>
       </c>
       <c r="D44" s="80" t="s">
         <v>336</v>
       </c>
       <c r="E44" s="104" t="s">
         <v>348</v>
       </c>
       <c r="F44" s="107">
         <v>12</v>
       </c>
       <c r="G44" s="80" t="s">
         <v>357</v>
       </c>
       <c r="H44" s="91">
         <v>2793</v>
       </c>
       <c r="I44"/>
     </row>
     <row r="45" spans="1:10" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A45" s="100"/>
-      <c r="B45" s="254" t="s">
+      <c r="B45" s="237" t="s">
         <v>358</v>
       </c>
-      <c r="C45" s="255"/>
-[...4 lines deleted...]
-      <c r="H45" s="256"/>
+      <c r="C45" s="238"/>
+      <c r="D45" s="238"/>
+      <c r="E45" s="238"/>
+      <c r="F45" s="238"/>
+      <c r="G45" s="238"/>
+      <c r="H45" s="239"/>
       <c r="I45"/>
     </row>
     <row r="46" spans="1:10" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A46" s="100"/>
       <c r="B46" s="183"/>
       <c r="C46" s="183"/>
       <c r="D46" s="183"/>
       <c r="E46" s="183"/>
       <c r="F46" s="183"/>
       <c r="G46" s="183"/>
       <c r="H46" s="183"/>
       <c r="I46"/>
     </row>
     <row r="47" spans="1:10" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B47" s="242" t="s">
+      <c r="B47" s="225" t="s">
         <v>337</v>
       </c>
-      <c r="C47" s="243"/>
-[...2 lines deleted...]
-      <c r="F47" s="244"/>
+      <c r="C47" s="226"/>
+      <c r="D47" s="226"/>
+      <c r="E47" s="226"/>
+      <c r="F47" s="227"/>
       <c r="I47"/>
     </row>
     <row r="48" spans="1:10" ht="45.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B48" s="81" t="s">
         <v>338</v>
       </c>
       <c r="C48" s="82" t="s">
         <v>360</v>
       </c>
       <c r="D48" s="82" t="s">
         <v>340</v>
       </c>
       <c r="E48" s="82" t="s">
         <v>350</v>
       </c>
       <c r="F48" s="83" t="s">
         <v>339</v>
       </c>
       <c r="G48" s="75"/>
       <c r="H48" s="75"/>
       <c r="I48"/>
       <c r="J48" s="92"/>
     </row>
     <row r="49" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B49" s="184" t="s">
@@ -8862,180 +8862,180 @@
       </c>
       <c r="H50" s="92"/>
       <c r="I50"/>
       <c r="J50" s="92"/>
     </row>
     <row r="51" spans="2:10" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B51" s="88" t="s">
         <v>336</v>
       </c>
       <c r="C51" s="80" t="s">
         <v>346</v>
       </c>
       <c r="D51" s="80" t="s">
         <v>344</v>
       </c>
       <c r="E51" s="99">
         <v>12</v>
       </c>
       <c r="F51" s="91">
         <v>14736.599999999999</v>
       </c>
       <c r="H51" s="92"/>
       <c r="I51"/>
     </row>
     <row r="52" spans="2:10" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B52" s="239" t="s">
+      <c r="B52" s="222" t="s">
         <v>361</v>
       </c>
-      <c r="C52" s="240"/>
-[...2 lines deleted...]
-      <c r="F52" s="241"/>
+      <c r="C52" s="223"/>
+      <c r="D52" s="223"/>
+      <c r="E52" s="223"/>
+      <c r="F52" s="224"/>
       <c r="I52"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="B52:F52"/>
     <mergeCell ref="B2:G2"/>
     <mergeCell ref="B33:G33"/>
     <mergeCell ref="B35:H35"/>
     <mergeCell ref="B37:B38"/>
     <mergeCell ref="B39:B41"/>
     <mergeCell ref="B42:B44"/>
     <mergeCell ref="B45:H45"/>
     <mergeCell ref="B47:F47"/>
   </mergeCells>
   <phoneticPr fontId="9" type="noConversion"/>
   <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EE220ABA-3C33-4837-80E6-0551EFCFA6FC}">
   <dimension ref="A1:E71"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:E73"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="27.42578125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="22.42578125" customWidth="1"/>
     <col min="3" max="3" width="14.5703125" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="13.42578125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="13.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="225"/>
-      <c r="B1" s="226" t="s">
+      <c r="A1" s="242"/>
+      <c r="B1" s="243" t="s">
         <v>0</v>
       </c>
-      <c r="C1" s="226"/>
-[...1 lines deleted...]
-      <c r="E1" s="226"/>
+      <c r="C1" s="243"/>
+      <c r="D1" s="243"/>
+      <c r="E1" s="243"/>
     </row>
     <row r="2" spans="1:5" ht="33" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="225"/>
-[...3 lines deleted...]
-      <c r="E2" s="226"/>
+      <c r="A2" s="242"/>
+      <c r="B2" s="243"/>
+      <c r="C2" s="243"/>
+      <c r="D2" s="243"/>
+      <c r="E2" s="243"/>
     </row>
     <row r="3" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A3" s="281" t="s">
+      <c r="A3" s="276" t="s">
         <v>543</v>
       </c>
-      <c r="B3" s="281"/>
-      <c r="C3" s="261" t="s">
+      <c r="B3" s="276"/>
+      <c r="C3" s="251" t="s">
         <v>2</v>
       </c>
-      <c r="D3" s="262"/>
-      <c r="E3" s="263"/>
+      <c r="D3" s="252"/>
+      <c r="E3" s="253"/>
     </row>
     <row r="4" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A4" s="282" t="s">
+      <c r="A4" s="277" t="s">
         <v>502</v>
       </c>
-      <c r="B4" s="282"/>
-      <c r="C4" s="261" t="s">
+      <c r="B4" s="277"/>
+      <c r="C4" s="251" t="s">
         <v>544</v>
       </c>
-      <c r="D4" s="262"/>
-      <c r="E4" s="263"/>
+      <c r="D4" s="252"/>
+      <c r="E4" s="253"/>
     </row>
     <row r="5" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A5" s="260" t="s">
+      <c r="A5" s="250" t="s">
         <v>565</v>
       </c>
-      <c r="B5" s="260"/>
-      <c r="C5" s="261" t="s">
+      <c r="B5" s="250"/>
+      <c r="C5" s="251" t="s">
         <v>5</v>
       </c>
-      <c r="D5" s="262"/>
-      <c r="E5" s="263"/>
+      <c r="D5" s="252"/>
+      <c r="E5" s="253"/>
     </row>
     <row r="6" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A6" s="222" t="s">
+      <c r="A6" s="274" t="s">
         <v>574</v>
       </c>
-      <c r="B6" s="224"/>
-      <c r="C6" s="261" t="s">
+      <c r="B6" s="281"/>
+      <c r="C6" s="251" t="s">
         <v>273</v>
       </c>
-      <c r="D6" s="262"/>
-      <c r="E6" s="263"/>
+      <c r="D6" s="252"/>
+      <c r="E6" s="253"/>
     </row>
     <row r="7" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A7" s="266" t="s">
+      <c r="A7" s="256" t="s">
         <v>545</v>
       </c>
-      <c r="B7" s="267"/>
-[...2 lines deleted...]
-      <c r="E7" s="268"/>
+      <c r="B7" s="257"/>
+      <c r="C7" s="257"/>
+      <c r="D7" s="257"/>
+      <c r="E7" s="258"/>
     </row>
     <row r="8" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A8" s="234" t="s">
+      <c r="A8" s="241" t="s">
         <v>6</v>
       </c>
-      <c r="B8" s="234"/>
-[...2 lines deleted...]
-      <c r="E8" s="234"/>
+      <c r="B8" s="241"/>
+      <c r="C8" s="241"/>
+      <c r="D8" s="241"/>
+      <c r="E8" s="241"/>
     </row>
     <row r="9" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A9" s="235" t="s">
+      <c r="A9" s="259" t="s">
         <v>7</v>
       </c>
-      <c r="B9" s="235"/>
-[...2 lines deleted...]
-      <c r="E9" s="235"/>
+      <c r="B9" s="259"/>
+      <c r="C9" s="259"/>
+      <c r="D9" s="259"/>
+      <c r="E9" s="259"/>
     </row>
     <row r="10" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A10" s="15" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="48" t="s">
         <v>9</v>
       </c>
       <c r="C10" s="48" t="s">
         <v>10</v>
       </c>
       <c r="D10" s="48" t="s">
         <v>11</v>
       </c>
       <c r="E10" s="48" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="11" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A11" s="216" t="s">
         <v>197</v>
       </c>
       <c r="B11" s="217" t="s">
         <v>546</v>
       </c>
@@ -9797,269 +9797,269 @@
     <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="64" t="s">
         <v>51</v>
       </c>
       <c r="B55" s="65"/>
       <c r="C55" s="66"/>
       <c r="D55" s="66"/>
       <c r="E55" s="67">
         <f>SUM(E53:E54)</f>
         <v>4450</v>
       </c>
     </row>
     <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="130" t="s">
         <v>65</v>
       </c>
       <c r="B56" s="130"/>
       <c r="C56" s="131"/>
       <c r="D56" s="130"/>
       <c r="E56" s="132">
         <f>SUM(E39+E51+E55)</f>
         <v>47629.655833333331</v>
       </c>
     </row>
     <row r="59" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A59" s="236" t="s">
+      <c r="A59" s="260" t="s">
         <v>53</v>
       </c>
-      <c r="B59" s="237"/>
+      <c r="B59" s="261"/>
     </row>
     <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="15" t="s">
         <v>8</v>
       </c>
       <c r="B60" s="25">
         <f>E39</f>
         <v>28179.655833333331</v>
       </c>
     </row>
     <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="22" t="s">
         <v>37</v>
       </c>
       <c r="B61" s="25">
         <f>E51</f>
         <v>15000</v>
       </c>
     </row>
     <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="22" t="s">
         <v>46</v>
       </c>
       <c r="B62" s="25">
         <f>E55</f>
         <v>4450</v>
       </c>
     </row>
     <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="14" t="s">
         <v>52</v>
       </c>
       <c r="B63" s="26">
         <f>E56</f>
         <v>47629.655833333331</v>
       </c>
     </row>
     <row r="66" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A66" s="238" t="s">
+      <c r="A66" s="262" t="s">
         <v>567</v>
       </c>
-      <c r="B66" s="238"/>
-[...1 lines deleted...]
-      <c r="D66" s="238"/>
+      <c r="B66" s="262"/>
+      <c r="C66" s="262"/>
+      <c r="D66" s="262"/>
     </row>
     <row r="67" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="68" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A68" s="233" t="s">
+      <c r="A68" s="240" t="s">
         <v>55</v>
       </c>
-      <c r="B68" s="233"/>
-[...1 lines deleted...]
-      <c r="D68" s="233"/>
+      <c r="B68" s="240"/>
+      <c r="C68" s="240"/>
+      <c r="D68" s="240"/>
     </row>
     <row r="69" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A69" s="233" t="s">
+      <c r="A69" s="240" t="s">
         <v>56</v>
       </c>
-      <c r="B69" s="233"/>
-[...1 lines deleted...]
-      <c r="D69" s="233"/>
+      <c r="B69" s="240"/>
+      <c r="C69" s="240"/>
+      <c r="D69" s="240"/>
     </row>
     <row r="70" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A70" s="233" t="s">
+      <c r="A70" s="240" t="s">
         <v>57</v>
       </c>
-      <c r="B70" s="233"/>
-[...1 lines deleted...]
-      <c r="D70" s="233"/>
+      <c r="B70" s="240"/>
+      <c r="C70" s="240"/>
+      <c r="D70" s="240"/>
     </row>
     <row r="71" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A71" s="233" t="s">
+      <c r="A71" s="240" t="s">
         <v>58</v>
       </c>
-      <c r="B71" s="233"/>
+      <c r="B71" s="240"/>
     </row>
   </sheetData>
   <mergeCells count="23">
-    <mergeCell ref="A1:A2"/>
-[...4 lines deleted...]
-    <mergeCell ref="C4:E4"/>
+    <mergeCell ref="A71:B71"/>
+    <mergeCell ref="A68:B68"/>
+    <mergeCell ref="C68:D68"/>
+    <mergeCell ref="A69:B69"/>
+    <mergeCell ref="C69:D69"/>
+    <mergeCell ref="A70:B70"/>
+    <mergeCell ref="C70:D70"/>
     <mergeCell ref="A66:B66"/>
     <mergeCell ref="C66:D66"/>
     <mergeCell ref="A9:E9"/>
     <mergeCell ref="A59:B59"/>
     <mergeCell ref="A5:B5"/>
     <mergeCell ref="C5:E5"/>
     <mergeCell ref="A6:B6"/>
     <mergeCell ref="C6:E6"/>
     <mergeCell ref="A7:E7"/>
     <mergeCell ref="A8:E8"/>
-    <mergeCell ref="A71:B71"/>
-[...5 lines deleted...]
-    <mergeCell ref="C70:D70"/>
+    <mergeCell ref="A1:A2"/>
+    <mergeCell ref="B1:E2"/>
+    <mergeCell ref="A3:B3"/>
+    <mergeCell ref="C3:E3"/>
+    <mergeCell ref="A4:B4"/>
+    <mergeCell ref="C4:E4"/>
   </mergeCells>
   <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C655309A-EE60-461B-BD78-8838E1E90D8E}">
   <dimension ref="A1:E75"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:E79"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="31.28515625" customWidth="1"/>
     <col min="2" max="2" width="14.85546875" customWidth="1"/>
     <col min="3" max="3" width="16.28515625" customWidth="1"/>
     <col min="4" max="4" width="15.28515625" customWidth="1"/>
     <col min="5" max="5" width="15" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="225"/>
-      <c r="B1" s="226" t="s">
+      <c r="A1" s="242"/>
+      <c r="B1" s="243" t="s">
         <v>0</v>
       </c>
-      <c r="C1" s="226"/>
-[...1 lines deleted...]
-      <c r="E1" s="226"/>
+      <c r="C1" s="243"/>
+      <c r="D1" s="243"/>
+      <c r="E1" s="243"/>
     </row>
     <row r="2" spans="1:5" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="225"/>
-[...3 lines deleted...]
-      <c r="E2" s="226"/>
+      <c r="A2" s="242"/>
+      <c r="B2" s="243"/>
+      <c r="C2" s="243"/>
+      <c r="D2" s="243"/>
+      <c r="E2" s="243"/>
     </row>
     <row r="3" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A3" s="281" t="s">
+      <c r="A3" s="276" t="s">
         <v>536</v>
       </c>
-      <c r="B3" s="281"/>
-      <c r="C3" s="261" t="s">
+      <c r="B3" s="276"/>
+      <c r="C3" s="251" t="s">
         <v>255</v>
       </c>
-      <c r="D3" s="262"/>
-      <c r="E3" s="263"/>
+      <c r="D3" s="252"/>
+      <c r="E3" s="253"/>
     </row>
     <row r="4" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A4" s="282" t="s">
+      <c r="A4" s="277" t="s">
         <v>66</v>
       </c>
-      <c r="B4" s="282"/>
-      <c r="C4" s="261" t="s">
+      <c r="B4" s="277"/>
+      <c r="C4" s="251" t="s">
         <v>537</v>
       </c>
-      <c r="D4" s="262"/>
-      <c r="E4" s="263"/>
+      <c r="D4" s="252"/>
+      <c r="E4" s="253"/>
     </row>
     <row r="5" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A5" s="260" t="s">
+      <c r="A5" s="250" t="s">
         <v>565</v>
       </c>
-      <c r="B5" s="260"/>
-      <c r="C5" s="261" t="s">
+      <c r="B5" s="250"/>
+      <c r="C5" s="251" t="s">
         <v>72</v>
       </c>
-      <c r="D5" s="262"/>
-      <c r="E5" s="263"/>
+      <c r="D5" s="252"/>
+      <c r="E5" s="253"/>
     </row>
     <row r="6" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A6" s="222" t="s">
+      <c r="A6" s="274" t="s">
         <v>575</v>
       </c>
-      <c r="B6" s="232"/>
-      <c r="C6" s="261" t="s">
+      <c r="B6" s="247"/>
+      <c r="C6" s="251" t="s">
         <v>257</v>
       </c>
-      <c r="D6" s="262"/>
-      <c r="E6" s="263"/>
+      <c r="D6" s="252"/>
+      <c r="E6" s="253"/>
     </row>
     <row r="7" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A7" s="266" t="s">
+      <c r="A7" s="256" t="s">
         <v>392</v>
       </c>
-      <c r="B7" s="267"/>
-[...2 lines deleted...]
-      <c r="E7" s="268"/>
+      <c r="B7" s="257"/>
+      <c r="C7" s="257"/>
+      <c r="D7" s="257"/>
+      <c r="E7" s="258"/>
     </row>
     <row r="8" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A8" s="234" t="s">
+      <c r="A8" s="241" t="s">
         <v>6</v>
       </c>
-      <c r="B8" s="234"/>
-[...2 lines deleted...]
-      <c r="E8" s="234"/>
+      <c r="B8" s="241"/>
+      <c r="C8" s="241"/>
+      <c r="D8" s="241"/>
+      <c r="E8" s="241"/>
     </row>
     <row r="9" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A9" s="235" t="s">
+      <c r="A9" s="259" t="s">
         <v>7</v>
       </c>
-      <c r="B9" s="235"/>
-[...2 lines deleted...]
-      <c r="E9" s="235"/>
+      <c r="B9" s="259"/>
+      <c r="C9" s="259"/>
+      <c r="D9" s="259"/>
+      <c r="E9" s="259"/>
     </row>
     <row r="10" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A10" s="15" t="s">
         <v>74</v>
       </c>
       <c r="B10" s="48" t="s">
         <v>9</v>
       </c>
       <c r="C10" s="48" t="s">
         <v>10</v>
       </c>
       <c r="D10" s="48" t="s">
         <v>11</v>
       </c>
       <c r="E10" s="69" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="11" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A11" s="16" t="s">
         <v>75</v>
       </c>
       <c r="B11" s="16" t="s">
         <v>14</v>
       </c>
@@ -10827,54 +10827,54 @@
     <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3" t="s">
         <v>110</v>
       </c>
       <c r="B57" s="31"/>
       <c r="C57" s="32"/>
       <c r="D57" s="32"/>
       <c r="E57" s="4">
         <f>SUM(E52:E56)</f>
         <v>35490</v>
       </c>
     </row>
     <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="37" t="s">
         <v>52</v>
       </c>
       <c r="B58" s="37"/>
       <c r="C58" s="37"/>
       <c r="D58" s="37"/>
       <c r="E58" s="38">
         <f>SUM(E16,E25,E40,E50,E57)</f>
         <v>240409.84999999998</v>
       </c>
     </row>
     <row r="61" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A61" s="236" t="s">
+      <c r="A61" s="260" t="s">
         <v>53</v>
       </c>
-      <c r="B61" s="237"/>
+      <c r="B61" s="261"/>
     </row>
     <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="15" t="str">
         <f>A10</f>
         <v>1-Preparo de solo/Plantio</v>
       </c>
       <c r="B62" s="25">
         <f>E16</f>
         <v>125354.71799999999</v>
       </c>
     </row>
     <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="22" t="str">
         <f>A17</f>
         <v>2-Serviços</v>
       </c>
       <c r="B63" s="25">
         <f>E25</f>
         <v>47560</v>
       </c>
     </row>
     <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="22" t="str">
         <f>A26</f>
         <v>3-Tratos Culturais</v>
@@ -10892,226 +10892,226 @@
       <c r="B65" s="25">
         <f>E50</f>
         <v>10560</v>
       </c>
     </row>
     <row r="66" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A66" s="22" t="str">
         <f>A51</f>
         <v>5-Outros Custos</v>
       </c>
       <c r="B66" s="25">
         <f>E57</f>
         <v>35490</v>
       </c>
     </row>
     <row r="67" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A67" s="11" t="s">
         <v>52</v>
       </c>
       <c r="B67" s="38">
         <f>E58</f>
         <v>240409.84999999998</v>
       </c>
     </row>
     <row r="70" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A70" s="238" t="s">
+      <c r="A70" s="262" t="s">
         <v>567</v>
       </c>
-      <c r="B70" s="238"/>
-[...1 lines deleted...]
-      <c r="D70" s="238"/>
+      <c r="B70" s="262"/>
+      <c r="C70" s="262"/>
+      <c r="D70" s="262"/>
     </row>
     <row r="71" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="72" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A72" s="233" t="s">
+      <c r="A72" s="240" t="s">
         <v>55</v>
       </c>
-      <c r="B72" s="233"/>
-[...1 lines deleted...]
-      <c r="D72" s="233"/>
+      <c r="B72" s="240"/>
+      <c r="C72" s="240"/>
+      <c r="D72" s="240"/>
     </row>
     <row r="73" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A73" s="109" t="s">
         <v>518</v>
       </c>
       <c r="B73" s="109"/>
-      <c r="C73" s="233"/>
-      <c r="D73" s="233"/>
+      <c r="C73" s="240"/>
+      <c r="D73" s="240"/>
     </row>
     <row r="74" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A74" s="233" t="s">
+      <c r="A74" s="240" t="s">
         <v>57</v>
       </c>
-      <c r="B74" s="233"/>
-[...1 lines deleted...]
-      <c r="D74" s="233"/>
+      <c r="B74" s="240"/>
+      <c r="C74" s="240"/>
+      <c r="D74" s="240"/>
     </row>
     <row r="75" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A75" s="233" t="s">
+      <c r="A75" s="240" t="s">
         <v>519</v>
       </c>
-      <c r="B75" s="233"/>
+      <c r="B75" s="240"/>
     </row>
   </sheetData>
   <mergeCells count="22">
+    <mergeCell ref="C73:D73"/>
+    <mergeCell ref="A74:B74"/>
+    <mergeCell ref="C74:D74"/>
+    <mergeCell ref="A75:B75"/>
+    <mergeCell ref="A9:E9"/>
+    <mergeCell ref="A61:B61"/>
+    <mergeCell ref="A70:B70"/>
+    <mergeCell ref="C70:D70"/>
+    <mergeCell ref="A72:B72"/>
+    <mergeCell ref="C72:D72"/>
     <mergeCell ref="A8:E8"/>
     <mergeCell ref="A1:A2"/>
     <mergeCell ref="B1:E2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="C3:E3"/>
     <mergeCell ref="A4:B4"/>
     <mergeCell ref="C4:E4"/>
     <mergeCell ref="A5:B5"/>
     <mergeCell ref="C5:E5"/>
     <mergeCell ref="A6:B6"/>
     <mergeCell ref="C6:E6"/>
     <mergeCell ref="A7:E7"/>
-    <mergeCell ref="C73:D73"/>
-[...8 lines deleted...]
-    <mergeCell ref="C72:D72"/>
   </mergeCells>
   <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="360" verticalDpi="360" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C221B780-2366-4BD4-BFE6-CB451E12FDBE}">
   <dimension ref="A1:E75"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:E80"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="28.5703125" customWidth="1"/>
     <col min="2" max="2" width="15.140625" customWidth="1"/>
     <col min="3" max="3" width="18.85546875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="15.28515625" customWidth="1"/>
     <col min="5" max="5" width="14.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="225"/>
-      <c r="B1" s="226" t="s">
+      <c r="A1" s="242"/>
+      <c r="B1" s="243" t="s">
         <v>0</v>
       </c>
-      <c r="C1" s="226"/>
-[...1 lines deleted...]
-      <c r="E1" s="226"/>
+      <c r="C1" s="243"/>
+      <c r="D1" s="243"/>
+      <c r="E1" s="243"/>
     </row>
     <row r="2" spans="1:5" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="225"/>
-[...3 lines deleted...]
-      <c r="E2" s="226"/>
+      <c r="A2" s="242"/>
+      <c r="B2" s="243"/>
+      <c r="C2" s="243"/>
+      <c r="D2" s="243"/>
+      <c r="E2" s="243"/>
     </row>
     <row r="3" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A3" s="281" t="s">
+      <c r="A3" s="276" t="s">
         <v>70</v>
       </c>
-      <c r="B3" s="281"/>
-      <c r="C3" s="261" t="s">
+      <c r="B3" s="276"/>
+      <c r="C3" s="251" t="s">
         <v>255</v>
       </c>
-      <c r="D3" s="262"/>
-      <c r="E3" s="263"/>
+      <c r="D3" s="252"/>
+      <c r="E3" s="253"/>
     </row>
     <row r="4" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A4" s="282" t="s">
+      <c r="A4" s="277" t="s">
         <v>66</v>
       </c>
-      <c r="B4" s="282"/>
-      <c r="C4" s="261" t="s">
+      <c r="B4" s="277"/>
+      <c r="C4" s="251" t="s">
         <v>256</v>
       </c>
-      <c r="D4" s="262"/>
-      <c r="E4" s="263"/>
+      <c r="D4" s="252"/>
+      <c r="E4" s="253"/>
     </row>
     <row r="5" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A5" s="260" t="s">
+      <c r="A5" s="250" t="s">
         <v>565</v>
       </c>
-      <c r="B5" s="260"/>
-      <c r="C5" s="261" t="s">
+      <c r="B5" s="250"/>
+      <c r="C5" s="251" t="s">
         <v>72</v>
       </c>
-      <c r="D5" s="262"/>
-      <c r="E5" s="263"/>
+      <c r="D5" s="252"/>
+      <c r="E5" s="253"/>
     </row>
     <row r="6" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A6" s="230" t="s">
+      <c r="A6" s="245" t="s">
         <v>576</v>
       </c>
-      <c r="B6" s="232"/>
-      <c r="C6" s="261" t="s">
+      <c r="B6" s="247"/>
+      <c r="C6" s="251" t="s">
         <v>257</v>
       </c>
-      <c r="D6" s="262"/>
-      <c r="E6" s="263"/>
+      <c r="D6" s="252"/>
+      <c r="E6" s="253"/>
     </row>
     <row r="7" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A7" s="266" t="s">
+      <c r="A7" s="256" t="s">
         <v>392</v>
       </c>
-      <c r="B7" s="267"/>
-[...2 lines deleted...]
-      <c r="E7" s="268"/>
+      <c r="B7" s="257"/>
+      <c r="C7" s="257"/>
+      <c r="D7" s="257"/>
+      <c r="E7" s="258"/>
     </row>
     <row r="8" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A8" s="234" t="s">
+      <c r="A8" s="241" t="s">
         <v>6</v>
       </c>
-      <c r="B8" s="234"/>
-[...2 lines deleted...]
-      <c r="E8" s="234"/>
+      <c r="B8" s="241"/>
+      <c r="C8" s="241"/>
+      <c r="D8" s="241"/>
+      <c r="E8" s="241"/>
     </row>
     <row r="9" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A9" s="235" t="s">
+      <c r="A9" s="259" t="s">
         <v>7</v>
       </c>
-      <c r="B9" s="235"/>
-[...2 lines deleted...]
-      <c r="E9" s="235"/>
+      <c r="B9" s="259"/>
+      <c r="C9" s="259"/>
+      <c r="D9" s="259"/>
+      <c r="E9" s="259"/>
     </row>
     <row r="10" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A10" s="15" t="s">
         <v>74</v>
       </c>
       <c r="B10" s="48" t="s">
         <v>9</v>
       </c>
       <c r="C10" s="48" t="s">
         <v>10</v>
       </c>
       <c r="D10" s="48" t="s">
         <v>11</v>
       </c>
       <c r="E10" s="69" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="11" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A11" s="16" t="s">
         <v>75</v>
       </c>
       <c r="B11" s="16" t="s">
         <v>14</v>
       </c>
@@ -11879,54 +11879,54 @@
     <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3" t="s">
         <v>110</v>
       </c>
       <c r="B57" s="31"/>
       <c r="C57" s="32"/>
       <c r="D57" s="32"/>
       <c r="E57" s="4">
         <f>SUM(E52:E56)</f>
         <v>33390</v>
       </c>
     </row>
     <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="37" t="s">
         <v>52</v>
       </c>
       <c r="B58" s="37"/>
       <c r="C58" s="37"/>
       <c r="D58" s="37"/>
       <c r="E58" s="38">
         <f>SUM(E16,E25,E40,E50,E57)</f>
         <v>185881.95199999999</v>
       </c>
     </row>
     <row r="61" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A61" s="236" t="s">
+      <c r="A61" s="260" t="s">
         <v>53</v>
       </c>
-      <c r="B61" s="237"/>
+      <c r="B61" s="261"/>
     </row>
     <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="15" t="str">
         <f>A10</f>
         <v>1-Preparo de solo/Plantio</v>
       </c>
       <c r="B62" s="25">
         <f>E16</f>
         <v>79608.934999999998</v>
       </c>
     </row>
     <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="22" t="str">
         <f>A17</f>
         <v>2-Serviços</v>
       </c>
       <c r="B63" s="25">
         <f>E25</f>
         <v>47320</v>
       </c>
     </row>
     <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="22" t="str">
         <f>A26</f>
         <v>3-Tratos Culturais</v>
@@ -11944,226 +11944,226 @@
       <c r="B65" s="25">
         <f>E50</f>
         <v>9510</v>
       </c>
     </row>
     <row r="66" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A66" s="22" t="str">
         <f>A51</f>
         <v>5-Outros Custos</v>
       </c>
       <c r="B66" s="25">
         <f>E57</f>
         <v>33390</v>
       </c>
     </row>
     <row r="67" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A67" s="11" t="s">
         <v>52</v>
       </c>
       <c r="B67" s="38">
         <f>E58</f>
         <v>185881.95199999999</v>
       </c>
     </row>
     <row r="70" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A70" s="238" t="s">
+      <c r="A70" s="262" t="s">
         <v>567</v>
       </c>
-      <c r="B70" s="238"/>
-[...1 lines deleted...]
-      <c r="D70" s="238"/>
+      <c r="B70" s="262"/>
+      <c r="C70" s="262"/>
+      <c r="D70" s="262"/>
     </row>
     <row r="71" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="72" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A72" s="233" t="s">
+      <c r="A72" s="240" t="s">
         <v>55</v>
       </c>
-      <c r="B72" s="233"/>
-[...1 lines deleted...]
-      <c r="D72" s="233"/>
+      <c r="B72" s="240"/>
+      <c r="C72" s="240"/>
+      <c r="D72" s="240"/>
     </row>
     <row r="73" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A73" s="109" t="s">
         <v>518</v>
       </c>
       <c r="B73" s="109"/>
-      <c r="C73" s="233"/>
-      <c r="D73" s="233"/>
+      <c r="C73" s="240"/>
+      <c r="D73" s="240"/>
     </row>
     <row r="74" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A74" s="233" t="s">
+      <c r="A74" s="240" t="s">
         <v>57</v>
       </c>
-      <c r="B74" s="233"/>
-[...1 lines deleted...]
-      <c r="D74" s="233"/>
+      <c r="B74" s="240"/>
+      <c r="C74" s="240"/>
+      <c r="D74" s="240"/>
     </row>
     <row r="75" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A75" s="233" t="s">
+      <c r="A75" s="240" t="s">
         <v>519</v>
       </c>
-      <c r="B75" s="233"/>
+      <c r="B75" s="240"/>
     </row>
   </sheetData>
   <mergeCells count="22">
+    <mergeCell ref="A1:A2"/>
+    <mergeCell ref="B1:E2"/>
+    <mergeCell ref="A3:B3"/>
+    <mergeCell ref="A4:B4"/>
+    <mergeCell ref="C4:E4"/>
+    <mergeCell ref="C3:E3"/>
     <mergeCell ref="A75:B75"/>
     <mergeCell ref="C5:E5"/>
     <mergeCell ref="C6:E6"/>
     <mergeCell ref="A5:B5"/>
     <mergeCell ref="A7:E7"/>
     <mergeCell ref="A8:E8"/>
     <mergeCell ref="A6:B6"/>
     <mergeCell ref="A74:B74"/>
     <mergeCell ref="C74:D74"/>
     <mergeCell ref="C73:D73"/>
     <mergeCell ref="A9:E9"/>
     <mergeCell ref="A72:B72"/>
     <mergeCell ref="C72:D72"/>
     <mergeCell ref="A61:B61"/>
     <mergeCell ref="A70:B70"/>
     <mergeCell ref="C70:D70"/>
-    <mergeCell ref="A1:A2"/>
-[...4 lines deleted...]
-    <mergeCell ref="C3:E3"/>
   </mergeCells>
   <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{059211E4-48EF-40D0-894E-D3494E7A8D60}">
   <dimension ref="A1:E74"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:E87"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="37.140625" customWidth="1"/>
     <col min="2" max="2" width="15" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="13.42578125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="13.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="225"/>
-      <c r="B1" s="226" t="s">
+      <c r="A1" s="242"/>
+      <c r="B1" s="243" t="s">
         <v>0</v>
       </c>
-      <c r="C1" s="226"/>
-[...1 lines deleted...]
-      <c r="E1" s="226"/>
+      <c r="C1" s="243"/>
+      <c r="D1" s="243"/>
+      <c r="E1" s="243"/>
     </row>
     <row r="2" spans="1:5" ht="27" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="225"/>
-[...3 lines deleted...]
-      <c r="E2" s="226"/>
+      <c r="A2" s="242"/>
+      <c r="B2" s="243"/>
+      <c r="C2" s="243"/>
+      <c r="D2" s="243"/>
+      <c r="E2" s="243"/>
     </row>
     <row r="3" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A3" s="281" t="s">
+      <c r="A3" s="276" t="s">
         <v>523</v>
       </c>
-      <c r="B3" s="281"/>
-      <c r="C3" s="261" t="s">
+      <c r="B3" s="276"/>
+      <c r="C3" s="251" t="s">
         <v>522</v>
       </c>
-      <c r="D3" s="262"/>
-      <c r="E3" s="263"/>
+      <c r="D3" s="252"/>
+      <c r="E3" s="253"/>
     </row>
     <row r="4" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A4" s="282" t="s">
+      <c r="A4" s="277" t="s">
         <v>66</v>
       </c>
-      <c r="B4" s="282"/>
-      <c r="C4" s="261" t="s">
+      <c r="B4" s="277"/>
+      <c r="C4" s="251" t="s">
         <v>557</v>
       </c>
-      <c r="D4" s="262"/>
-      <c r="E4" s="263"/>
+      <c r="D4" s="252"/>
+      <c r="E4" s="253"/>
     </row>
     <row r="5" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A5" s="260" t="s">
+      <c r="A5" s="250" t="s">
         <v>565</v>
       </c>
-      <c r="B5" s="260"/>
-      <c r="C5" s="261" t="s">
+      <c r="B5" s="250"/>
+      <c r="C5" s="251" t="s">
         <v>524</v>
       </c>
-      <c r="D5" s="262"/>
-      <c r="E5" s="263"/>
+      <c r="D5" s="252"/>
+      <c r="E5" s="253"/>
     </row>
     <row r="6" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A6" s="222" t="s">
+      <c r="A6" s="274" t="s">
         <v>577</v>
       </c>
-      <c r="B6" s="224"/>
-      <c r="C6" s="261" t="s">
+      <c r="B6" s="281"/>
+      <c r="C6" s="251" t="s">
         <v>525</v>
       </c>
-      <c r="D6" s="262"/>
-      <c r="E6" s="263"/>
+      <c r="D6" s="252"/>
+      <c r="E6" s="253"/>
     </row>
     <row r="7" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A7" s="266" t="s">
+      <c r="A7" s="256" t="s">
         <v>558</v>
       </c>
-      <c r="B7" s="267"/>
-[...2 lines deleted...]
-      <c r="E7" s="268"/>
+      <c r="B7" s="257"/>
+      <c r="C7" s="257"/>
+      <c r="D7" s="257"/>
+      <c r="E7" s="258"/>
     </row>
     <row r="8" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A8" s="234" t="s">
+      <c r="A8" s="241" t="s">
         <v>6</v>
       </c>
-      <c r="B8" s="234"/>
-[...2 lines deleted...]
-      <c r="E8" s="234"/>
+      <c r="B8" s="241"/>
+      <c r="C8" s="241"/>
+      <c r="D8" s="241"/>
+      <c r="E8" s="241"/>
     </row>
     <row r="9" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A9" s="235" t="s">
+      <c r="A9" s="259" t="s">
         <v>7</v>
       </c>
-      <c r="B9" s="235"/>
-[...2 lines deleted...]
-      <c r="E9" s="235"/>
+      <c r="B9" s="259"/>
+      <c r="C9" s="259"/>
+      <c r="D9" s="259"/>
+      <c r="E9" s="259"/>
     </row>
     <row r="10" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A10" s="15" t="s">
         <v>74</v>
       </c>
       <c r="B10" s="48" t="s">
         <v>9</v>
       </c>
       <c r="C10" s="48" t="s">
         <v>10</v>
       </c>
       <c r="D10" s="48" t="s">
         <v>11</v>
       </c>
       <c r="E10" s="69" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="11" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A11" s="16" t="s">
         <v>78</v>
       </c>
       <c r="B11" s="16" t="s">
         <v>111</v>
       </c>
@@ -12880,54 +12880,54 @@
     <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3" t="s">
         <v>134</v>
       </c>
       <c r="B55" s="31"/>
       <c r="C55" s="32"/>
       <c r="D55" s="32"/>
       <c r="E55" s="4">
         <f>E54</f>
         <v>2050</v>
       </c>
     </row>
     <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="37" t="s">
         <v>52</v>
       </c>
       <c r="B56" s="37"/>
       <c r="C56" s="37"/>
       <c r="D56" s="37"/>
       <c r="E56" s="38">
         <f>SUM(E14,E23,E38,E46,E52,E55)</f>
         <v>50311.900500000003</v>
       </c>
     </row>
     <row r="59" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A59" s="236" t="s">
+      <c r="A59" s="260" t="s">
         <v>53</v>
       </c>
-      <c r="B59" s="237"/>
+      <c r="B59" s="261"/>
     </row>
     <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="15" t="str">
         <f>A10</f>
         <v>1-Preparo de solo/Plantio</v>
       </c>
       <c r="B60" s="25">
         <f>E14</f>
         <v>14164.79</v>
       </c>
     </row>
     <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="22" t="str">
         <f>A15</f>
         <v>2-Serviços</v>
       </c>
       <c r="B61" s="25">
         <f>E23</f>
         <v>3900</v>
       </c>
     </row>
     <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="22" t="str">
         <f>A24</f>
         <v>3-Tratos Culturais</v>
@@ -12955,226 +12955,226 @@
       <c r="B64" s="25">
         <f>E52</f>
         <v>13950</v>
       </c>
     </row>
     <row r="65" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A65" s="22" t="str">
         <f>A53</f>
         <v>6-Outros custos</v>
       </c>
       <c r="B65" s="25">
         <f>E54</f>
         <v>2050</v>
       </c>
     </row>
     <row r="66" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A66" s="11" t="s">
         <v>65</v>
       </c>
       <c r="B66" s="38">
         <f>SUM(B60:B65)</f>
         <v>50311.900500000003</v>
       </c>
     </row>
     <row r="69" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A69" s="238" t="s">
+      <c r="A69" s="262" t="s">
         <v>567</v>
       </c>
-      <c r="B69" s="238"/>
-[...1 lines deleted...]
-      <c r="D69" s="238"/>
+      <c r="B69" s="262"/>
+      <c r="C69" s="262"/>
+      <c r="D69" s="262"/>
     </row>
     <row r="70" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="71" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A71" s="233" t="s">
+      <c r="A71" s="240" t="s">
         <v>55</v>
       </c>
-      <c r="B71" s="233"/>
-[...1 lines deleted...]
-      <c r="D71" s="233"/>
+      <c r="B71" s="240"/>
+      <c r="C71" s="240"/>
+      <c r="D71" s="240"/>
     </row>
     <row r="72" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A72" s="109" t="s">
         <v>518</v>
       </c>
       <c r="B72" s="109"/>
-      <c r="C72" s="233"/>
-      <c r="D72" s="233"/>
+      <c r="C72" s="240"/>
+      <c r="D72" s="240"/>
     </row>
     <row r="73" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A73" s="233" t="s">
+      <c r="A73" s="240" t="s">
         <v>57</v>
       </c>
-      <c r="B73" s="233"/>
-[...1 lines deleted...]
-      <c r="D73" s="233"/>
+      <c r="B73" s="240"/>
+      <c r="C73" s="240"/>
+      <c r="D73" s="240"/>
     </row>
     <row r="74" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A74" s="233" t="s">
+      <c r="A74" s="240" t="s">
         <v>519</v>
       </c>
-      <c r="B74" s="233"/>
+      <c r="B74" s="240"/>
     </row>
   </sheetData>
   <mergeCells count="22">
+    <mergeCell ref="A74:B74"/>
+    <mergeCell ref="A73:B73"/>
+    <mergeCell ref="C73:D73"/>
+    <mergeCell ref="A59:B59"/>
+    <mergeCell ref="A69:B69"/>
+    <mergeCell ref="C69:D69"/>
+    <mergeCell ref="A71:B71"/>
+    <mergeCell ref="C71:D71"/>
+    <mergeCell ref="C72:D72"/>
     <mergeCell ref="A9:E9"/>
     <mergeCell ref="A1:A2"/>
     <mergeCell ref="B1:E2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="C3:E3"/>
     <mergeCell ref="A4:B4"/>
     <mergeCell ref="C4:E4"/>
     <mergeCell ref="C5:E5"/>
     <mergeCell ref="C6:E6"/>
     <mergeCell ref="A7:E7"/>
     <mergeCell ref="A8:E8"/>
     <mergeCell ref="A6:B6"/>
     <mergeCell ref="A5:B5"/>
-    <mergeCell ref="A74:B74"/>
-[...7 lines deleted...]
-    <mergeCell ref="C72:D72"/>
   </mergeCells>
   <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A47A1B77-0215-454C-9838-BE6AA14D0CB7}">
   <dimension ref="A1:E74"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:E76"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="37.42578125" customWidth="1"/>
     <col min="2" max="2" width="14.140625" customWidth="1"/>
     <col min="3" max="3" width="14.42578125" customWidth="1"/>
     <col min="4" max="4" width="13.140625" customWidth="1"/>
     <col min="5" max="5" width="13.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="225"/>
-      <c r="B1" s="226" t="s">
+      <c r="A1" s="242"/>
+      <c r="B1" s="243" t="s">
         <v>0</v>
       </c>
-      <c r="C1" s="226"/>
-[...1 lines deleted...]
-      <c r="E1" s="226"/>
+      <c r="C1" s="243"/>
+      <c r="D1" s="243"/>
+      <c r="E1" s="243"/>
     </row>
     <row r="2" spans="1:5" ht="30.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="225"/>
-[...3 lines deleted...]
-      <c r="E2" s="226"/>
+      <c r="A2" s="242"/>
+      <c r="B2" s="243"/>
+      <c r="C2" s="243"/>
+      <c r="D2" s="243"/>
+      <c r="E2" s="243"/>
     </row>
     <row r="3" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A3" s="281" t="s">
+      <c r="A3" s="276" t="s">
         <v>135</v>
       </c>
-      <c r="B3" s="281"/>
-      <c r="C3" s="261" t="s">
+      <c r="B3" s="276"/>
+      <c r="C3" s="251" t="s">
         <v>259</v>
       </c>
-      <c r="D3" s="262"/>
-      <c r="E3" s="263"/>
+      <c r="D3" s="252"/>
+      <c r="E3" s="253"/>
     </row>
     <row r="4" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A4" s="282" t="s">
+      <c r="A4" s="277" t="s">
         <v>66</v>
       </c>
-      <c r="B4" s="282"/>
-      <c r="C4" s="261" t="s">
+      <c r="B4" s="277"/>
+      <c r="C4" s="251" t="s">
         <v>535</v>
       </c>
-      <c r="D4" s="262"/>
-      <c r="E4" s="263"/>
+      <c r="D4" s="252"/>
+      <c r="E4" s="253"/>
     </row>
     <row r="5" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A5" s="260" t="s">
+      <c r="A5" s="250" t="s">
         <v>565</v>
       </c>
-      <c r="B5" s="260"/>
-      <c r="C5" s="261" t="s">
+      <c r="B5" s="250"/>
+      <c r="C5" s="251" t="s">
         <v>526</v>
       </c>
-      <c r="D5" s="262"/>
-      <c r="E5" s="263"/>
+      <c r="D5" s="252"/>
+      <c r="E5" s="253"/>
     </row>
     <row r="6" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A6" s="222" t="s">
+      <c r="A6" s="274" t="s">
         <v>577</v>
       </c>
-      <c r="B6" s="224"/>
-      <c r="C6" s="273" t="s">
+      <c r="B6" s="281"/>
+      <c r="C6" s="266" t="s">
         <v>394</v>
       </c>
-      <c r="D6" s="274"/>
-      <c r="E6" s="275"/>
+      <c r="D6" s="267"/>
+      <c r="E6" s="268"/>
     </row>
     <row r="7" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A7" s="266" t="s">
+      <c r="A7" s="256" t="s">
         <v>393</v>
       </c>
-      <c r="B7" s="267"/>
-[...2 lines deleted...]
-      <c r="E7" s="268"/>
+      <c r="B7" s="257"/>
+      <c r="C7" s="257"/>
+      <c r="D7" s="257"/>
+      <c r="E7" s="258"/>
     </row>
     <row r="8" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A8" s="234" t="s">
+      <c r="A8" s="241" t="s">
         <v>6</v>
       </c>
-      <c r="B8" s="234"/>
-[...2 lines deleted...]
-      <c r="E8" s="234"/>
+      <c r="B8" s="241"/>
+      <c r="C8" s="241"/>
+      <c r="D8" s="241"/>
+      <c r="E8" s="241"/>
     </row>
     <row r="9" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A9" s="235" t="s">
+      <c r="A9" s="259" t="s">
         <v>7</v>
       </c>
-      <c r="B9" s="235"/>
-[...2 lines deleted...]
-      <c r="E9" s="235"/>
+      <c r="B9" s="259"/>
+      <c r="C9" s="259"/>
+      <c r="D9" s="259"/>
+      <c r="E9" s="259"/>
     </row>
     <row r="10" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A10" s="15" t="s">
         <v>74</v>
       </c>
       <c r="B10" s="48" t="s">
         <v>9</v>
       </c>
       <c r="C10" s="48" t="s">
         <v>10</v>
       </c>
       <c r="D10" s="48" t="s">
         <v>11</v>
       </c>
       <c r="E10" s="69" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="11" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A11" s="16" t="s">
         <v>78</v>
       </c>
       <c r="B11" s="16" t="s">
         <v>111</v>
       </c>
@@ -13891,54 +13891,54 @@
     <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3" t="s">
         <v>134</v>
       </c>
       <c r="B55" s="31"/>
       <c r="C55" s="32"/>
       <c r="D55" s="32"/>
       <c r="E55" s="4">
         <f>E54</f>
         <v>2050</v>
       </c>
     </row>
     <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="37" t="s">
         <v>52</v>
       </c>
       <c r="B56" s="37"/>
       <c r="C56" s="37"/>
       <c r="D56" s="37"/>
       <c r="E56" s="38">
         <f>SUM(E14,E23,E38,E46,E52,E55)</f>
         <v>50189.6535</v>
       </c>
     </row>
     <row r="59" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A59" s="236" t="s">
+      <c r="A59" s="260" t="s">
         <v>53</v>
       </c>
-      <c r="B59" s="237"/>
+      <c r="B59" s="261"/>
     </row>
     <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="15" t="str">
         <f>A10</f>
         <v>1-Preparo de solo/Plantio</v>
       </c>
       <c r="B60" s="25">
         <f>E14</f>
         <v>14042.543</v>
       </c>
     </row>
     <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="22" t="str">
         <f>A15</f>
         <v>2-Serviços</v>
       </c>
       <c r="B61" s="25">
         <f>E23</f>
         <v>3900</v>
       </c>
     </row>
     <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="22" t="str">
         <f>A24</f>
         <v>3-Tratos Culturais</v>
@@ -13966,226 +13966,226 @@
       <c r="B64" s="25">
         <f>E52</f>
         <v>13950</v>
       </c>
     </row>
     <row r="65" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A65" s="22" t="str">
         <f>A53</f>
         <v>6-Outros custos</v>
       </c>
       <c r="B65" s="25">
         <f>E54</f>
         <v>2050</v>
       </c>
     </row>
     <row r="66" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A66" s="11" t="s">
         <v>65</v>
       </c>
       <c r="B66" s="38">
         <f>SUM(B60:B65)</f>
         <v>50189.6535</v>
       </c>
     </row>
     <row r="69" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A69" s="238" t="s">
+      <c r="A69" s="262" t="s">
         <v>567</v>
       </c>
-      <c r="B69" s="238"/>
-[...1 lines deleted...]
-      <c r="D69" s="238"/>
+      <c r="B69" s="262"/>
+      <c r="C69" s="262"/>
+      <c r="D69" s="262"/>
     </row>
     <row r="70" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="71" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A71" s="233" t="s">
+      <c r="A71" s="240" t="s">
         <v>55</v>
       </c>
-      <c r="B71" s="233"/>
-[...1 lines deleted...]
-      <c r="D71" s="233"/>
+      <c r="B71" s="240"/>
+      <c r="C71" s="240"/>
+      <c r="D71" s="240"/>
     </row>
     <row r="72" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A72" s="109" t="s">
         <v>518</v>
       </c>
       <c r="B72" s="109"/>
-      <c r="C72" s="233"/>
-      <c r="D72" s="233"/>
+      <c r="C72" s="240"/>
+      <c r="D72" s="240"/>
     </row>
     <row r="73" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A73" s="233" t="s">
+      <c r="A73" s="240" t="s">
         <v>57</v>
       </c>
-      <c r="B73" s="233"/>
-[...1 lines deleted...]
-      <c r="D73" s="233"/>
+      <c r="B73" s="240"/>
+      <c r="C73" s="240"/>
+      <c r="D73" s="240"/>
     </row>
     <row r="74" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A74" s="233" t="s">
+      <c r="A74" s="240" t="s">
         <v>519</v>
       </c>
-      <c r="B74" s="233"/>
+      <c r="B74" s="240"/>
     </row>
   </sheetData>
   <mergeCells count="22">
+    <mergeCell ref="A9:E9"/>
+    <mergeCell ref="A59:B59"/>
+    <mergeCell ref="A69:B69"/>
+    <mergeCell ref="C69:D69"/>
+    <mergeCell ref="A71:B71"/>
+    <mergeCell ref="C71:D71"/>
     <mergeCell ref="A5:B5"/>
     <mergeCell ref="A74:B74"/>
     <mergeCell ref="A8:E8"/>
     <mergeCell ref="A1:A2"/>
     <mergeCell ref="B1:E2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A4:B4"/>
     <mergeCell ref="C4:E4"/>
     <mergeCell ref="C3:E3"/>
     <mergeCell ref="C5:E5"/>
     <mergeCell ref="C6:E6"/>
     <mergeCell ref="A7:E7"/>
     <mergeCell ref="A6:B6"/>
     <mergeCell ref="C72:D72"/>
     <mergeCell ref="A73:B73"/>
     <mergeCell ref="C73:D73"/>
-    <mergeCell ref="A9:E9"/>
-[...4 lines deleted...]
-    <mergeCell ref="C71:D71"/>
   </mergeCells>
   <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="360" verticalDpi="360" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F6332A39-69A9-4374-B9BA-BC167F3B8AD3}">
   <dimension ref="A1:E59"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:E61"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="32.42578125" customWidth="1"/>
     <col min="2" max="2" width="13.85546875" customWidth="1"/>
     <col min="3" max="3" width="14.5703125" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="14.5703125" customWidth="1"/>
     <col min="5" max="5" width="16.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="225"/>
-      <c r="B1" s="226" t="s">
+      <c r="A1" s="242"/>
+      <c r="B1" s="243" t="s">
         <v>0</v>
       </c>
-      <c r="C1" s="226"/>
-[...1 lines deleted...]
-      <c r="E1" s="226"/>
+      <c r="C1" s="243"/>
+      <c r="D1" s="243"/>
+      <c r="E1" s="243"/>
     </row>
     <row r="2" spans="1:5" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="225"/>
-[...3 lines deleted...]
-      <c r="E2" s="226"/>
+      <c r="A2" s="242"/>
+      <c r="B2" s="243"/>
+      <c r="C2" s="243"/>
+      <c r="D2" s="243"/>
+      <c r="E2" s="243"/>
     </row>
     <row r="3" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A3" s="281" t="s">
+      <c r="A3" s="276" t="s">
         <v>136</v>
       </c>
-      <c r="B3" s="281"/>
-      <c r="C3" s="261" t="s">
+      <c r="B3" s="276"/>
+      <c r="C3" s="251" t="s">
         <v>260</v>
       </c>
-      <c r="D3" s="262"/>
-      <c r="E3" s="263"/>
+      <c r="D3" s="252"/>
+      <c r="E3" s="253"/>
     </row>
     <row r="4" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A4" s="282" t="s">
+      <c r="A4" s="277" t="s">
         <v>3</v>
       </c>
-      <c r="B4" s="282"/>
-      <c r="C4" s="261" t="s">
+      <c r="B4" s="277"/>
+      <c r="C4" s="251" t="s">
         <v>504</v>
       </c>
-      <c r="D4" s="262"/>
-      <c r="E4" s="263"/>
+      <c r="D4" s="252"/>
+      <c r="E4" s="253"/>
     </row>
     <row r="5" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A5" s="260" t="s">
+      <c r="A5" s="250" t="s">
         <v>565</v>
       </c>
-      <c r="B5" s="260"/>
-      <c r="C5" s="261" t="s">
+      <c r="B5" s="250"/>
+      <c r="C5" s="251" t="s">
         <v>261</v>
       </c>
-      <c r="D5" s="262"/>
-      <c r="E5" s="263"/>
+      <c r="D5" s="252"/>
+      <c r="E5" s="253"/>
     </row>
     <row r="6" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A6" s="286" t="s">
+      <c r="A6" s="282" t="s">
         <v>578</v>
       </c>
-      <c r="B6" s="287"/>
-      <c r="C6" s="261" t="s">
+      <c r="B6" s="283"/>
+      <c r="C6" s="251" t="s">
         <v>262</v>
       </c>
-      <c r="D6" s="262"/>
-      <c r="E6" s="263"/>
+      <c r="D6" s="252"/>
+      <c r="E6" s="253"/>
     </row>
     <row r="7" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A7" s="266" t="s">
+      <c r="A7" s="256" t="s">
         <v>377</v>
       </c>
-      <c r="B7" s="267"/>
-[...2 lines deleted...]
-      <c r="E7" s="268"/>
+      <c r="B7" s="257"/>
+      <c r="C7" s="257"/>
+      <c r="D7" s="257"/>
+      <c r="E7" s="258"/>
     </row>
     <row r="8" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A8" s="288" t="s">
+      <c r="A8" s="284" t="s">
         <v>263</v>
       </c>
-      <c r="B8" s="234"/>
-[...2 lines deleted...]
-      <c r="E8" s="234"/>
+      <c r="B8" s="241"/>
+      <c r="C8" s="241"/>
+      <c r="D8" s="241"/>
+      <c r="E8" s="241"/>
     </row>
     <row r="9" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A9" s="235" t="s">
+      <c r="A9" s="259" t="s">
         <v>7</v>
       </c>
-      <c r="B9" s="235"/>
-[...2 lines deleted...]
-      <c r="E9" s="235"/>
+      <c r="B9" s="259"/>
+      <c r="C9" s="259"/>
+      <c r="D9" s="259"/>
+      <c r="E9" s="259"/>
     </row>
     <row r="10" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A10" s="15" t="s">
         <v>138</v>
       </c>
       <c r="B10" s="48" t="s">
         <v>9</v>
       </c>
       <c r="C10" s="48" t="s">
         <v>10</v>
       </c>
       <c r="D10" s="48" t="s">
         <v>11</v>
       </c>
       <c r="E10" s="69" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="11" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A11" s="16" t="s">
         <v>139</v>
       </c>
       <c r="B11" s="45" t="s">
         <v>14</v>
       </c>
@@ -14698,54 +14698,54 @@
     <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="50" t="s">
         <v>102</v>
       </c>
       <c r="B42" s="51"/>
       <c r="C42" s="52"/>
       <c r="D42" s="53"/>
       <c r="E42" s="54">
         <f>SUM(E40:E41)</f>
         <v>910</v>
       </c>
     </row>
     <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="37" t="s">
         <v>65</v>
       </c>
       <c r="B43" s="37"/>
       <c r="C43" s="37"/>
       <c r="D43" s="37"/>
       <c r="E43" s="38">
         <f>SUM(E14,E30,E38,E42)</f>
         <v>5114.1818000000003</v>
       </c>
     </row>
     <row r="46" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A46" s="236" t="s">
+      <c r="A46" s="260" t="s">
         <v>53</v>
       </c>
-      <c r="B46" s="237"/>
+      <c r="B46" s="261"/>
     </row>
     <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="15" t="str">
         <f>A10</f>
         <v>1-Insumos</v>
       </c>
       <c r="B47" s="25">
         <f>E14</f>
         <v>2041.4301666666665</v>
       </c>
     </row>
     <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="22" t="str">
         <f>A15</f>
         <v>2-Tratos Culturais</v>
       </c>
       <c r="B48" s="25">
         <f>E30</f>
         <v>622.7516333333333</v>
       </c>
     </row>
     <row r="49" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A49" s="22" t="str">
         <f>A31</f>
         <v>3-Serviços</v>
@@ -14753,226 +14753,226 @@
       <c r="B49" s="25">
         <f>E38</f>
         <v>1540</v>
       </c>
     </row>
     <row r="50" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A50" s="22" t="str">
         <f>A39</f>
         <v>4-Outros custos</v>
       </c>
       <c r="B50" s="25">
         <f>E42</f>
         <v>910</v>
       </c>
     </row>
     <row r="51" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A51" s="11" t="s">
         <v>65</v>
       </c>
       <c r="B51" s="38">
         <f>SUM(B47:B50)</f>
         <v>5114.1818000000003</v>
       </c>
     </row>
     <row r="54" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A54" s="238" t="s">
+      <c r="A54" s="262" t="s">
         <v>567</v>
       </c>
-      <c r="B54" s="238"/>
-[...1 lines deleted...]
-      <c r="D54" s="238"/>
+      <c r="B54" s="262"/>
+      <c r="C54" s="262"/>
+      <c r="D54" s="262"/>
     </row>
     <row r="55" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="56" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A56" s="233" t="s">
+      <c r="A56" s="240" t="s">
         <v>55</v>
       </c>
-      <c r="B56" s="233"/>
-[...1 lines deleted...]
-      <c r="D56" s="233"/>
+      <c r="B56" s="240"/>
+      <c r="C56" s="240"/>
+      <c r="D56" s="240"/>
     </row>
     <row r="57" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A57" s="109" t="s">
         <v>518</v>
       </c>
       <c r="B57" s="109"/>
-      <c r="C57" s="233"/>
-      <c r="D57" s="233"/>
+      <c r="C57" s="240"/>
+      <c r="D57" s="240"/>
     </row>
     <row r="58" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A58" s="233" t="s">
+      <c r="A58" s="240" t="s">
         <v>57</v>
       </c>
-      <c r="B58" s="233"/>
-[...1 lines deleted...]
-      <c r="D58" s="233"/>
+      <c r="B58" s="240"/>
+      <c r="C58" s="240"/>
+      <c r="D58" s="240"/>
     </row>
     <row r="59" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A59" s="233" t="s">
+      <c r="A59" s="240" t="s">
         <v>519</v>
       </c>
-      <c r="B59" s="233"/>
+      <c r="B59" s="240"/>
     </row>
   </sheetData>
   <mergeCells count="22">
+    <mergeCell ref="C58:D58"/>
+    <mergeCell ref="A54:B54"/>
+    <mergeCell ref="C54:D54"/>
+    <mergeCell ref="A56:B56"/>
+    <mergeCell ref="C56:D56"/>
+    <mergeCell ref="C57:D57"/>
     <mergeCell ref="A6:B6"/>
     <mergeCell ref="A59:B59"/>
     <mergeCell ref="A9:E9"/>
     <mergeCell ref="A1:A2"/>
     <mergeCell ref="B1:E2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A4:B4"/>
     <mergeCell ref="C4:E4"/>
     <mergeCell ref="C3:E3"/>
     <mergeCell ref="C5:E5"/>
     <mergeCell ref="C6:E6"/>
     <mergeCell ref="A5:B5"/>
     <mergeCell ref="A7:E7"/>
     <mergeCell ref="A8:E8"/>
     <mergeCell ref="A46:B46"/>
     <mergeCell ref="A58:B58"/>
-    <mergeCell ref="C58:D58"/>
-[...4 lines deleted...]
-    <mergeCell ref="C57:D57"/>
   </mergeCells>
   <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="360" verticalDpi="360" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9AFC0529-C9F5-453F-843F-1A4677A7F539}">
   <dimension ref="A1:E63"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:E64"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="33.85546875" customWidth="1"/>
     <col min="2" max="2" width="16.5703125" customWidth="1"/>
     <col min="3" max="3" width="14.5703125" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="14.28515625" customWidth="1"/>
     <col min="5" max="5" width="14.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="225"/>
-      <c r="B1" s="226" t="s">
+      <c r="A1" s="242"/>
+      <c r="B1" s="243" t="s">
         <v>0</v>
       </c>
-      <c r="C1" s="226"/>
-[...1 lines deleted...]
-      <c r="E1" s="226"/>
+      <c r="C1" s="243"/>
+      <c r="D1" s="243"/>
+      <c r="E1" s="243"/>
     </row>
     <row r="2" spans="1:5" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="225"/>
-[...3 lines deleted...]
-      <c r="E2" s="226"/>
+      <c r="A2" s="242"/>
+      <c r="B2" s="243"/>
+      <c r="C2" s="243"/>
+      <c r="D2" s="243"/>
+      <c r="E2" s="243"/>
     </row>
     <row r="3" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A3" s="281" t="s">
+      <c r="A3" s="276" t="s">
         <v>136</v>
       </c>
-      <c r="B3" s="281"/>
-      <c r="C3" s="261" t="s">
+      <c r="B3" s="276"/>
+      <c r="C3" s="251" t="s">
         <v>264</v>
       </c>
-      <c r="D3" s="262"/>
-      <c r="E3" s="263"/>
+      <c r="D3" s="252"/>
+      <c r="E3" s="253"/>
     </row>
     <row r="4" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A4" s="282" t="s">
+      <c r="A4" s="277" t="s">
         <v>59</v>
       </c>
-      <c r="B4" s="282"/>
-      <c r="C4" s="261" t="s">
+      <c r="B4" s="277"/>
+      <c r="C4" s="251" t="s">
         <v>505</v>
       </c>
-      <c r="D4" s="262"/>
-      <c r="E4" s="263"/>
+      <c r="D4" s="252"/>
+      <c r="E4" s="253"/>
     </row>
     <row r="5" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A5" s="260" t="s">
+      <c r="A5" s="250" t="s">
         <v>565</v>
       </c>
-      <c r="B5" s="260"/>
-      <c r="C5" s="261" t="s">
+      <c r="B5" s="250"/>
+      <c r="C5" s="251" t="s">
         <v>261</v>
       </c>
-      <c r="D5" s="262"/>
-      <c r="E5" s="263"/>
+      <c r="D5" s="252"/>
+      <c r="E5" s="253"/>
     </row>
     <row r="6" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A6" s="286" t="s">
+      <c r="A6" s="282" t="s">
         <v>578</v>
       </c>
-      <c r="B6" s="287"/>
-      <c r="C6" s="261" t="s">
+      <c r="B6" s="283"/>
+      <c r="C6" s="251" t="s">
         <v>262</v>
       </c>
-      <c r="D6" s="262"/>
-      <c r="E6" s="263"/>
+      <c r="D6" s="252"/>
+      <c r="E6" s="253"/>
     </row>
     <row r="7" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A7" s="266" t="s">
+      <c r="A7" s="256" t="s">
         <v>507</v>
       </c>
-      <c r="B7" s="267"/>
-[...2 lines deleted...]
-      <c r="E7" s="268"/>
+      <c r="B7" s="257"/>
+      <c r="C7" s="257"/>
+      <c r="D7" s="257"/>
+      <c r="E7" s="258"/>
     </row>
     <row r="8" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A8" s="288" t="s">
+      <c r="A8" s="284" t="s">
         <v>263</v>
       </c>
-      <c r="B8" s="234"/>
-[...2 lines deleted...]
-      <c r="E8" s="234"/>
+      <c r="B8" s="241"/>
+      <c r="C8" s="241"/>
+      <c r="D8" s="241"/>
+      <c r="E8" s="241"/>
     </row>
     <row r="9" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A9" s="235" t="s">
+      <c r="A9" s="259" t="s">
         <v>7</v>
       </c>
-      <c r="B9" s="235"/>
-[...2 lines deleted...]
-      <c r="E9" s="235"/>
+      <c r="B9" s="259"/>
+      <c r="C9" s="259"/>
+      <c r="D9" s="259"/>
+      <c r="E9" s="259"/>
     </row>
     <row r="10" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A10" s="15" t="s">
         <v>138</v>
       </c>
       <c r="B10" s="48" t="s">
         <v>9</v>
       </c>
       <c r="C10" s="48" t="s">
         <v>10</v>
       </c>
       <c r="D10" s="48" t="s">
         <v>11</v>
       </c>
       <c r="E10" s="69" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="11" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A11" s="16" t="s">
         <v>139</v>
       </c>
       <c r="B11" s="45" t="s">
         <v>14</v>
       </c>
@@ -15557,54 +15557,54 @@
     <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="50" t="s">
         <v>102</v>
       </c>
       <c r="B46" s="51"/>
       <c r="C46" s="52"/>
       <c r="D46" s="53"/>
       <c r="E46" s="54">
         <f>SUM(E44:E45)</f>
         <v>1010</v>
       </c>
     </row>
     <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="37" t="s">
         <v>65</v>
       </c>
       <c r="B47" s="37"/>
       <c r="C47" s="37"/>
       <c r="D47" s="37"/>
       <c r="E47" s="38">
         <f>SUM(E14,E34,E42,E46)</f>
         <v>6850.6801333333333</v>
       </c>
     </row>
     <row r="50" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A50" s="236" t="s">
+      <c r="A50" s="260" t="s">
         <v>53</v>
       </c>
-      <c r="B50" s="237"/>
+      <c r="B50" s="261"/>
     </row>
     <row r="51" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A51" s="15" t="str">
         <f>A10</f>
         <v>1-Insumos</v>
       </c>
       <c r="B51" s="25">
         <f>E14</f>
         <v>2477.5657499999998</v>
       </c>
     </row>
     <row r="52" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A52" s="22" t="str">
         <f>A15</f>
         <v>2-Tratos Culturais</v>
       </c>
       <c r="B52" s="25">
         <f>E34</f>
         <v>1683.1143833333335</v>
       </c>
     </row>
     <row r="53" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A53" s="22" t="str">
         <f>A35</f>
         <v>3-Serviços</v>
@@ -15612,226 +15612,226 @@
       <c r="B53" s="25">
         <f>E42</f>
         <v>1680</v>
       </c>
     </row>
     <row r="54" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A54" s="22" t="str">
         <f>A43</f>
         <v>4-Outros custos</v>
       </c>
       <c r="B54" s="25">
         <f>E46</f>
         <v>1010</v>
       </c>
     </row>
     <row r="55" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A55" s="11" t="s">
         <v>65</v>
       </c>
       <c r="B55" s="38">
         <f>SUM(B51:B54)</f>
         <v>6850.6801333333333</v>
       </c>
     </row>
     <row r="58" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A58" s="238" t="s">
+      <c r="A58" s="262" t="s">
         <v>567</v>
       </c>
-      <c r="B58" s="238"/>
-[...1 lines deleted...]
-      <c r="D58" s="238"/>
+      <c r="B58" s="262"/>
+      <c r="C58" s="262"/>
+      <c r="D58" s="262"/>
     </row>
     <row r="59" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="60" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A60" s="233" t="s">
+      <c r="A60" s="240" t="s">
         <v>55</v>
       </c>
-      <c r="B60" s="233"/>
-[...1 lines deleted...]
-      <c r="D60" s="233"/>
+      <c r="B60" s="240"/>
+      <c r="C60" s="240"/>
+      <c r="D60" s="240"/>
     </row>
     <row r="61" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A61" s="109" t="s">
         <v>518</v>
       </c>
       <c r="B61" s="109"/>
-      <c r="C61" s="233"/>
-      <c r="D61" s="233"/>
+      <c r="C61" s="240"/>
+      <c r="D61" s="240"/>
     </row>
     <row r="62" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A62" s="233" t="s">
+      <c r="A62" s="240" t="s">
         <v>57</v>
       </c>
-      <c r="B62" s="233"/>
-[...1 lines deleted...]
-      <c r="D62" s="233"/>
+      <c r="B62" s="240"/>
+      <c r="C62" s="240"/>
+      <c r="D62" s="240"/>
     </row>
     <row r="63" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A63" s="233" t="s">
+      <c r="A63" s="240" t="s">
         <v>519</v>
       </c>
-      <c r="B63" s="233"/>
+      <c r="B63" s="240"/>
     </row>
   </sheetData>
   <mergeCells count="22">
+    <mergeCell ref="A63:B63"/>
+    <mergeCell ref="A62:B62"/>
+    <mergeCell ref="A58:B58"/>
+    <mergeCell ref="C58:D58"/>
+    <mergeCell ref="C61:D61"/>
+    <mergeCell ref="C62:D62"/>
+    <mergeCell ref="A60:B60"/>
+    <mergeCell ref="C60:D60"/>
     <mergeCell ref="A50:B50"/>
     <mergeCell ref="A9:E9"/>
     <mergeCell ref="A1:A2"/>
     <mergeCell ref="B1:E2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="C3:E3"/>
     <mergeCell ref="A4:B4"/>
     <mergeCell ref="C4:E4"/>
     <mergeCell ref="C5:E5"/>
     <mergeCell ref="C6:E6"/>
     <mergeCell ref="A7:E7"/>
     <mergeCell ref="A8:E8"/>
     <mergeCell ref="A6:B6"/>
     <mergeCell ref="A5:B5"/>
-    <mergeCell ref="A63:B63"/>
-[...6 lines deleted...]
-    <mergeCell ref="C60:D60"/>
   </mergeCells>
   <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A12A3C3F-FCE3-4F3C-9044-DDDF2CC39F60}">
   <dimension ref="A1:E65"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="H8" sqref="H8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="31.140625" customWidth="1"/>
     <col min="2" max="2" width="14.140625" customWidth="1"/>
     <col min="3" max="3" width="16.85546875" customWidth="1"/>
     <col min="4" max="4" width="14.85546875" customWidth="1"/>
     <col min="5" max="5" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="225"/>
-      <c r="B1" s="226" t="s">
+      <c r="A1" s="242"/>
+      <c r="B1" s="243" t="s">
         <v>0</v>
       </c>
-      <c r="C1" s="226"/>
-[...1 lines deleted...]
-      <c r="E1" s="226"/>
+      <c r="C1" s="243"/>
+      <c r="D1" s="243"/>
+      <c r="E1" s="243"/>
     </row>
     <row r="2" spans="1:5" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="225"/>
-[...3 lines deleted...]
-      <c r="E2" s="226"/>
+      <c r="A2" s="242"/>
+      <c r="B2" s="243"/>
+      <c r="C2" s="243"/>
+      <c r="D2" s="243"/>
+      <c r="E2" s="243"/>
     </row>
     <row r="3" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A3" s="281" t="s">
+      <c r="A3" s="276" t="s">
         <v>136</v>
       </c>
-      <c r="B3" s="281"/>
-      <c r="C3" s="261" t="s">
+      <c r="B3" s="276"/>
+      <c r="C3" s="251" t="s">
         <v>264</v>
       </c>
-      <c r="D3" s="262"/>
-      <c r="E3" s="263"/>
+      <c r="D3" s="252"/>
+      <c r="E3" s="253"/>
     </row>
     <row r="4" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A4" s="282" t="s">
+      <c r="A4" s="277" t="s">
         <v>265</v>
       </c>
-      <c r="B4" s="282"/>
-      <c r="C4" s="261" t="s">
+      <c r="B4" s="277"/>
+      <c r="C4" s="251" t="s">
         <v>506</v>
       </c>
-      <c r="D4" s="262"/>
-      <c r="E4" s="263"/>
+      <c r="D4" s="252"/>
+      <c r="E4" s="253"/>
     </row>
     <row r="5" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A5" s="260" t="s">
+      <c r="A5" s="250" t="s">
         <v>565</v>
       </c>
-      <c r="B5" s="260"/>
-      <c r="C5" s="261" t="s">
+      <c r="B5" s="250"/>
+      <c r="C5" s="251" t="s">
         <v>261</v>
       </c>
-      <c r="D5" s="262"/>
-      <c r="E5" s="263"/>
+      <c r="D5" s="252"/>
+      <c r="E5" s="253"/>
     </row>
     <row r="6" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A6" s="230" t="s">
+      <c r="A6" s="245" t="s">
         <v>578</v>
       </c>
-      <c r="B6" s="232"/>
-      <c r="C6" s="261" t="s">
+      <c r="B6" s="247"/>
+      <c r="C6" s="251" t="s">
         <v>262</v>
       </c>
-      <c r="D6" s="262"/>
-      <c r="E6" s="263"/>
+      <c r="D6" s="252"/>
+      <c r="E6" s="253"/>
     </row>
     <row r="7" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A7" s="266" t="s">
+      <c r="A7" s="256" t="s">
         <v>468</v>
       </c>
-      <c r="B7" s="267"/>
-[...2 lines deleted...]
-      <c r="E7" s="268"/>
+      <c r="B7" s="257"/>
+      <c r="C7" s="257"/>
+      <c r="D7" s="257"/>
+      <c r="E7" s="258"/>
     </row>
     <row r="8" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A8" s="288" t="s">
+      <c r="A8" s="284" t="s">
         <v>263</v>
       </c>
-      <c r="B8" s="234"/>
-[...2 lines deleted...]
-      <c r="E8" s="234"/>
+      <c r="B8" s="241"/>
+      <c r="C8" s="241"/>
+      <c r="D8" s="241"/>
+      <c r="E8" s="241"/>
     </row>
     <row r="9" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A9" s="235" t="s">
+      <c r="A9" s="259" t="s">
         <v>7</v>
       </c>
-      <c r="B9" s="235"/>
-[...2 lines deleted...]
-      <c r="E9" s="235"/>
+      <c r="B9" s="259"/>
+      <c r="C9" s="259"/>
+      <c r="D9" s="259"/>
+      <c r="E9" s="259"/>
     </row>
     <row r="10" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A10" s="15" t="s">
         <v>138</v>
       </c>
       <c r="B10" s="48" t="s">
         <v>9</v>
       </c>
       <c r="C10" s="48" t="s">
         <v>10</v>
       </c>
       <c r="D10" s="48" t="s">
         <v>11</v>
       </c>
       <c r="E10" s="69" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="11" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A11" s="16" t="s">
         <v>139</v>
       </c>
       <c r="B11" s="45" t="s">
         <v>14</v>
       </c>
@@ -16452,54 +16452,54 @@
     <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="50" t="s">
         <v>102</v>
       </c>
       <c r="B48" s="51"/>
       <c r="C48" s="52"/>
       <c r="D48" s="53"/>
       <c r="E48" s="54">
         <f>SUM(E44:E47)</f>
         <v>2310</v>
       </c>
     </row>
     <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="37" t="s">
         <v>65</v>
       </c>
       <c r="B49" s="37"/>
       <c r="C49" s="37"/>
       <c r="D49" s="37"/>
       <c r="E49" s="38">
         <f>SUM(E14,E34,E42,E48)</f>
         <v>8772.5301333333337</v>
       </c>
     </row>
     <row r="52" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A52" s="236" t="s">
+      <c r="A52" s="260" t="s">
         <v>53</v>
       </c>
-      <c r="B52" s="237"/>
+      <c r="B52" s="261"/>
     </row>
     <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="15" t="str">
         <f>A10</f>
         <v>1-Insumos</v>
       </c>
       <c r="B53" s="25">
         <f>E14</f>
         <v>2624.2929999999997</v>
       </c>
     </row>
     <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="22" t="str">
         <f>A15</f>
         <v>2-Tratos Culturais</v>
       </c>
       <c r="B54" s="25">
         <f>E34</f>
         <v>2158.2371333333331</v>
       </c>
     </row>
     <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="22" t="str">
         <f>A35</f>
         <v>3-Serviços</v>
@@ -16507,226 +16507,226 @@
       <c r="B55" s="25">
         <f>E42</f>
         <v>1680</v>
       </c>
     </row>
     <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="22" t="str">
         <f>A43</f>
         <v>4-Outros custos</v>
       </c>
       <c r="B56" s="25">
         <f>E48</f>
         <v>2310</v>
       </c>
     </row>
     <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="11" t="s">
         <v>65</v>
       </c>
       <c r="B57" s="38">
         <f>SUM(B53:B56)</f>
         <v>8772.5301333333337</v>
       </c>
     </row>
     <row r="60" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A60" s="238" t="s">
+      <c r="A60" s="262" t="s">
         <v>567</v>
       </c>
-      <c r="B60" s="238"/>
-[...1 lines deleted...]
-      <c r="D60" s="238"/>
+      <c r="B60" s="262"/>
+      <c r="C60" s="262"/>
+      <c r="D60" s="262"/>
     </row>
     <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="62" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A62" s="233" t="s">
+      <c r="A62" s="240" t="s">
         <v>55</v>
       </c>
-      <c r="B62" s="233"/>
-[...1 lines deleted...]
-      <c r="D62" s="233"/>
+      <c r="B62" s="240"/>
+      <c r="C62" s="240"/>
+      <c r="D62" s="240"/>
     </row>
     <row r="63" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A63" s="109" t="s">
         <v>518</v>
       </c>
       <c r="B63" s="109"/>
-      <c r="C63" s="233"/>
-      <c r="D63" s="233"/>
+      <c r="C63" s="240"/>
+      <c r="D63" s="240"/>
     </row>
     <row r="64" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A64" s="233" t="s">
+      <c r="A64" s="240" t="s">
         <v>57</v>
       </c>
-      <c r="B64" s="233"/>
-[...1 lines deleted...]
-      <c r="D64" s="233"/>
+      <c r="B64" s="240"/>
+      <c r="C64" s="240"/>
+      <c r="D64" s="240"/>
     </row>
     <row r="65" spans="1:2" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A65" s="233" t="s">
+      <c r="A65" s="240" t="s">
         <v>519</v>
       </c>
-      <c r="B65" s="233"/>
+      <c r="B65" s="240"/>
     </row>
   </sheetData>
   <mergeCells count="22">
+    <mergeCell ref="C5:E5"/>
+    <mergeCell ref="C6:E6"/>
+    <mergeCell ref="A7:E7"/>
+    <mergeCell ref="A8:E8"/>
+    <mergeCell ref="A6:B6"/>
+    <mergeCell ref="A5:B5"/>
+    <mergeCell ref="A1:A2"/>
+    <mergeCell ref="B1:E2"/>
+    <mergeCell ref="A3:B3"/>
+    <mergeCell ref="A4:B4"/>
+    <mergeCell ref="C4:E4"/>
+    <mergeCell ref="C3:E3"/>
     <mergeCell ref="A65:B65"/>
     <mergeCell ref="A62:B62"/>
     <mergeCell ref="C62:D62"/>
     <mergeCell ref="A9:E9"/>
     <mergeCell ref="A64:B64"/>
     <mergeCell ref="C64:D64"/>
     <mergeCell ref="A52:B52"/>
     <mergeCell ref="A60:B60"/>
     <mergeCell ref="C60:D60"/>
     <mergeCell ref="C63:D63"/>
-    <mergeCell ref="A1:A2"/>
-[...10 lines deleted...]
-    <mergeCell ref="A5:B5"/>
   </mergeCells>
   <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2D3A78A6-3FF2-42C8-AFFB-611CFE81AB4E}">
   <dimension ref="A1:E57"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:E52"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="32.42578125" customWidth="1"/>
     <col min="2" max="2" width="14.85546875" customWidth="1"/>
     <col min="3" max="3" width="16.140625" customWidth="1"/>
     <col min="4" max="4" width="14.5703125" customWidth="1"/>
     <col min="5" max="5" width="14.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="225"/>
-      <c r="B1" s="226" t="s">
+      <c r="A1" s="242"/>
+      <c r="B1" s="243" t="s">
         <v>0</v>
       </c>
-      <c r="C1" s="226"/>
-[...1 lines deleted...]
-      <c r="E1" s="226"/>
+      <c r="C1" s="243"/>
+      <c r="D1" s="243"/>
+      <c r="E1" s="243"/>
     </row>
     <row r="2" spans="1:5" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="225"/>
-[...3 lines deleted...]
-      <c r="E2" s="226"/>
+      <c r="A2" s="242"/>
+      <c r="B2" s="243"/>
+      <c r="C2" s="243"/>
+      <c r="D2" s="243"/>
+      <c r="E2" s="243"/>
     </row>
     <row r="3" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A3" s="281" t="s">
+      <c r="A3" s="276" t="s">
         <v>527</v>
       </c>
-      <c r="B3" s="281"/>
-      <c r="C3" s="261" t="s">
+      <c r="B3" s="276"/>
+      <c r="C3" s="251" t="s">
         <v>283</v>
       </c>
-      <c r="D3" s="262"/>
-      <c r="E3" s="263"/>
+      <c r="D3" s="252"/>
+      <c r="E3" s="253"/>
     </row>
     <row r="4" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A4" s="282" t="s">
+      <c r="A4" s="277" t="s">
         <v>59</v>
       </c>
-      <c r="B4" s="282"/>
-      <c r="C4" s="261" t="s">
+      <c r="B4" s="277"/>
+      <c r="C4" s="251" t="s">
         <v>528</v>
       </c>
-      <c r="D4" s="262"/>
-      <c r="E4" s="263"/>
+      <c r="D4" s="252"/>
+      <c r="E4" s="253"/>
     </row>
     <row r="5" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A5" s="260" t="s">
+      <c r="A5" s="250" t="s">
         <v>565</v>
       </c>
-      <c r="B5" s="260"/>
-      <c r="C5" s="261" t="s">
+      <c r="B5" s="250"/>
+      <c r="C5" s="251" t="s">
         <v>529</v>
       </c>
-      <c r="D5" s="262"/>
-      <c r="E5" s="263"/>
+      <c r="D5" s="252"/>
+      <c r="E5" s="253"/>
     </row>
     <row r="6" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A6" s="68" t="s">
         <v>579</v>
       </c>
       <c r="B6" s="209"/>
-      <c r="C6" s="261" t="s">
+      <c r="C6" s="251" t="s">
         <v>530</v>
       </c>
-      <c r="D6" s="262"/>
-      <c r="E6" s="263"/>
+      <c r="D6" s="252"/>
+      <c r="E6" s="253"/>
     </row>
     <row r="7" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A7" s="266" t="s">
+      <c r="A7" s="256" t="s">
         <v>377</v>
       </c>
-      <c r="B7" s="267"/>
-[...2 lines deleted...]
-      <c r="E7" s="268"/>
+      <c r="B7" s="257"/>
+      <c r="C7" s="257"/>
+      <c r="D7" s="257"/>
+      <c r="E7" s="258"/>
     </row>
     <row r="8" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A8" s="288" t="s">
+      <c r="A8" s="284" t="s">
         <v>263</v>
       </c>
-      <c r="B8" s="234"/>
-[...2 lines deleted...]
-      <c r="E8" s="234"/>
+      <c r="B8" s="241"/>
+      <c r="C8" s="241"/>
+      <c r="D8" s="241"/>
+      <c r="E8" s="241"/>
     </row>
     <row r="9" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A9" s="235" t="s">
+      <c r="A9" s="259" t="s">
         <v>7</v>
       </c>
-      <c r="B9" s="235"/>
-[...2 lines deleted...]
-      <c r="E9" s="235"/>
+      <c r="B9" s="259"/>
+      <c r="C9" s="259"/>
+      <c r="D9" s="259"/>
+      <c r="E9" s="259"/>
     </row>
     <row r="10" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A10" s="15" t="s">
         <v>138</v>
       </c>
       <c r="B10" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C10" s="15" t="s">
         <v>10</v>
       </c>
       <c r="D10" s="15" t="s">
         <v>11</v>
       </c>
       <c r="E10" s="29" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="11" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A11" s="16" t="s">
         <v>139</v>
       </c>
       <c r="B11" s="45" t="s">
         <v>14</v>
       </c>
@@ -17095,307 +17095,307 @@
     <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="37" t="s">
         <v>102</v>
       </c>
       <c r="B34" s="210"/>
       <c r="C34" s="210"/>
       <c r="D34" s="211"/>
       <c r="E34" s="38">
         <f>SUM(E32:E33)</f>
         <v>2050</v>
       </c>
     </row>
     <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="37" t="s">
         <v>65</v>
       </c>
       <c r="B35" s="37"/>
       <c r="C35" s="37"/>
       <c r="D35" s="37"/>
       <c r="E35" s="38">
         <f>SUM(E14,E25,E30,E34)</f>
         <v>6677.6793333333335</v>
       </c>
     </row>
     <row r="37" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A37" s="236" t="s">
+      <c r="A37" s="260" t="s">
         <v>53</v>
       </c>
-      <c r="B37" s="237"/>
+      <c r="B37" s="261"/>
     </row>
     <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="15" t="s">
         <v>138</v>
       </c>
       <c r="B38" s="25">
         <f>E14</f>
         <v>3218.5666666666666</v>
       </c>
     </row>
     <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="15" t="s">
         <v>141</v>
       </c>
       <c r="B39" s="25">
         <f>E25</f>
         <v>849.11266666666666</v>
       </c>
     </row>
     <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="15" t="s">
         <v>143</v>
       </c>
       <c r="B40" s="25">
         <f>E30</f>
         <v>560</v>
       </c>
     </row>
     <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="15" t="s">
         <v>151</v>
       </c>
       <c r="B41" s="25">
         <f>E34</f>
         <v>2050</v>
       </c>
     </row>
     <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="37" t="s">
         <v>65</v>
       </c>
       <c r="B42" s="38">
         <f>SUM(B38:B41)</f>
         <v>6677.6793333333335</v>
       </c>
     </row>
     <row r="43" spans="1:5" ht="11.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="44" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A44" s="238" t="s">
+      <c r="A44" s="262" t="s">
         <v>567</v>
       </c>
-      <c r="B44" s="238"/>
-[...1 lines deleted...]
-      <c r="D44" s="238"/>
+      <c r="B44" s="262"/>
+      <c r="C44" s="262"/>
+      <c r="D44" s="262"/>
     </row>
     <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="46" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A46" s="233" t="s">
+      <c r="A46" s="240" t="s">
         <v>55</v>
       </c>
-      <c r="B46" s="233"/>
-[...1 lines deleted...]
-      <c r="D46" s="233"/>
+      <c r="B46" s="240"/>
+      <c r="C46" s="240"/>
+      <c r="D46" s="240"/>
     </row>
     <row r="47" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A47" s="233" t="s">
+      <c r="A47" s="240" t="s">
         <v>56</v>
       </c>
-      <c r="B47" s="233"/>
-[...1 lines deleted...]
-      <c r="D47" s="233"/>
+      <c r="B47" s="240"/>
+      <c r="C47" s="240"/>
+      <c r="D47" s="240"/>
     </row>
     <row r="48" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A48" s="233" t="s">
+      <c r="A48" s="240" t="s">
         <v>57</v>
       </c>
-      <c r="B48" s="233"/>
-[...1 lines deleted...]
-      <c r="D48" s="233"/>
+      <c r="B48" s="240"/>
+      <c r="C48" s="240"/>
+      <c r="D48" s="240"/>
     </row>
     <row r="49" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A49" s="233" t="s">
+      <c r="A49" s="240" t="s">
         <v>58</v>
       </c>
-      <c r="B49" s="233"/>
+      <c r="B49" s="240"/>
     </row>
     <row r="54" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A54" s="271"/>
-[...2 lines deleted...]
-      <c r="D54" s="233"/>
+      <c r="A54" s="265"/>
+      <c r="B54" s="265"/>
+      <c r="C54" s="240"/>
+      <c r="D54" s="240"/>
     </row>
     <row r="55" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A55" s="238"/>
-[...2 lines deleted...]
-      <c r="D55" s="233"/>
+      <c r="A55" s="262"/>
+      <c r="B55" s="265"/>
+      <c r="C55" s="240"/>
+      <c r="D55" s="240"/>
     </row>
     <row r="56" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A56" s="271"/>
-[...2 lines deleted...]
-      <c r="D56" s="233"/>
+      <c r="A56" s="265"/>
+      <c r="B56" s="265"/>
+      <c r="C56" s="240"/>
+      <c r="D56" s="240"/>
     </row>
     <row r="57" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A57" s="271"/>
-      <c r="B57" s="271"/>
+      <c r="A57" s="265"/>
+      <c r="B57" s="265"/>
     </row>
   </sheetData>
   <mergeCells count="29">
+    <mergeCell ref="A55:B55"/>
+    <mergeCell ref="C55:D55"/>
+    <mergeCell ref="A49:B49"/>
+    <mergeCell ref="A5:B5"/>
+    <mergeCell ref="A47:B47"/>
+    <mergeCell ref="C47:D47"/>
+    <mergeCell ref="A48:B48"/>
+    <mergeCell ref="C48:D48"/>
+    <mergeCell ref="A37:B37"/>
+    <mergeCell ref="A44:B44"/>
+    <mergeCell ref="C44:D44"/>
+    <mergeCell ref="A46:B46"/>
+    <mergeCell ref="C46:D46"/>
     <mergeCell ref="A57:B57"/>
     <mergeCell ref="A9:E9"/>
     <mergeCell ref="A1:A2"/>
     <mergeCell ref="B1:E2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="C3:E3"/>
     <mergeCell ref="A4:B4"/>
     <mergeCell ref="C4:E4"/>
     <mergeCell ref="C5:E5"/>
     <mergeCell ref="C6:E6"/>
     <mergeCell ref="A7:E7"/>
     <mergeCell ref="A8:E8"/>
     <mergeCell ref="A56:B56"/>
     <mergeCell ref="C56:D56"/>
     <mergeCell ref="A54:B54"/>
     <mergeCell ref="C54:D54"/>
-    <mergeCell ref="A55:B55"/>
-[...11 lines deleted...]
-    <mergeCell ref="C46:D46"/>
   </mergeCells>
   <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CF59A739-D357-4D03-A712-0BA4D85D3855}">
   <dimension ref="A1:E50"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:E50"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="39.28515625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="12.140625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="14.5703125" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="13.42578125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="12.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="225"/>
-      <c r="B1" s="226" t="s">
+      <c r="A1" s="242"/>
+      <c r="B1" s="243" t="s">
         <v>0</v>
       </c>
-      <c r="C1" s="226"/>
-[...1 lines deleted...]
-      <c r="E1" s="226"/>
+      <c r="C1" s="243"/>
+      <c r="D1" s="243"/>
+      <c r="E1" s="243"/>
     </row>
     <row r="2" spans="1:5" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="225"/>
-[...3 lines deleted...]
-      <c r="E2" s="226"/>
+      <c r="A2" s="242"/>
+      <c r="B2" s="243"/>
+      <c r="C2" s="243"/>
+      <c r="D2" s="243"/>
+      <c r="E2" s="243"/>
     </row>
     <row r="3" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A3" s="281" t="s">
+      <c r="A3" s="276" t="s">
         <v>177</v>
       </c>
-      <c r="B3" s="281"/>
-      <c r="C3" s="261" t="s">
+      <c r="B3" s="276"/>
+      <c r="C3" s="251" t="s">
         <v>268</v>
       </c>
-      <c r="D3" s="262"/>
-      <c r="E3" s="263"/>
+      <c r="D3" s="252"/>
+      <c r="E3" s="253"/>
     </row>
     <row r="4" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A4" s="282" t="s">
+      <c r="A4" s="277" t="s">
         <v>265</v>
       </c>
-      <c r="B4" s="282"/>
-      <c r="C4" s="261" t="s">
+      <c r="B4" s="277"/>
+      <c r="C4" s="251" t="s">
         <v>520</v>
       </c>
-      <c r="D4" s="262"/>
-      <c r="E4" s="263"/>
+      <c r="D4" s="252"/>
+      <c r="E4" s="253"/>
     </row>
     <row r="5" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A5" s="260" t="s">
+      <c r="A5" s="250" t="s">
         <v>565</v>
       </c>
-      <c r="B5" s="260"/>
-      <c r="C5" s="261" t="s">
+      <c r="B5" s="250"/>
+      <c r="C5" s="251" t="s">
         <v>397</v>
       </c>
-      <c r="D5" s="262"/>
-      <c r="E5" s="263"/>
+      <c r="D5" s="252"/>
+      <c r="E5" s="253"/>
     </row>
     <row r="6" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A6" s="222" t="s">
+      <c r="A6" s="274" t="s">
         <v>580</v>
       </c>
-      <c r="B6" s="224"/>
-      <c r="C6" s="261" t="s">
+      <c r="B6" s="281"/>
+      <c r="C6" s="251" t="s">
         <v>398</v>
       </c>
-      <c r="D6" s="262"/>
-      <c r="E6" s="263"/>
+      <c r="D6" s="252"/>
+      <c r="E6" s="253"/>
     </row>
     <row r="7" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A7" s="266" t="s">
+      <c r="A7" s="256" t="s">
         <v>377</v>
       </c>
-      <c r="B7" s="267"/>
-[...2 lines deleted...]
-      <c r="E7" s="268"/>
+      <c r="B7" s="257"/>
+      <c r="C7" s="257"/>
+      <c r="D7" s="257"/>
+      <c r="E7" s="258"/>
     </row>
     <row r="8" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A8" s="288" t="s">
+      <c r="A8" s="284" t="s">
         <v>263</v>
       </c>
-      <c r="B8" s="234"/>
-[...2 lines deleted...]
-      <c r="E8" s="234"/>
+      <c r="B8" s="241"/>
+      <c r="C8" s="241"/>
+      <c r="D8" s="241"/>
+      <c r="E8" s="241"/>
     </row>
     <row r="9" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A9" s="235" t="s">
+      <c r="A9" s="259" t="s">
         <v>7</v>
       </c>
-      <c r="B9" s="235"/>
-[...2 lines deleted...]
-      <c r="E9" s="235"/>
+      <c r="B9" s="259"/>
+      <c r="C9" s="259"/>
+      <c r="D9" s="259"/>
+      <c r="E9" s="259"/>
     </row>
     <row r="10" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A10" s="15" t="s">
         <v>138</v>
       </c>
       <c r="B10" s="48" t="s">
         <v>9</v>
       </c>
       <c r="C10" s="48" t="s">
         <v>10</v>
       </c>
       <c r="D10" s="48" t="s">
         <v>11</v>
       </c>
       <c r="E10" s="69" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="11" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A11" s="16" t="s">
         <v>75</v>
       </c>
       <c r="B11" s="55" t="s">
         <v>79</v>
       </c>
@@ -17746,54 +17746,54 @@
     <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="50" t="s">
         <v>102</v>
       </c>
       <c r="B33" s="51"/>
       <c r="C33" s="52"/>
       <c r="D33" s="53"/>
       <c r="E33" s="4">
         <f>SUM(E31:E32)</f>
         <v>750</v>
       </c>
     </row>
     <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="37" t="s">
         <v>52</v>
       </c>
       <c r="B34" s="37"/>
       <c r="C34" s="37"/>
       <c r="D34" s="37"/>
       <c r="E34" s="38">
         <f>SUM(E13,E22,E29,E33)</f>
         <v>4925.6293333333333</v>
       </c>
     </row>
     <row r="37" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A37" s="236" t="s">
+      <c r="A37" s="260" t="s">
         <v>53</v>
       </c>
-      <c r="B37" s="237"/>
+      <c r="B37" s="261"/>
     </row>
     <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="15" t="str">
         <f>A10</f>
         <v>1-Insumos</v>
       </c>
       <c r="B38" s="25">
         <f>E13</f>
         <v>2109.1959999999999</v>
       </c>
     </row>
     <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="22" t="str">
         <f>A14</f>
         <v>2-Tratos Culturais</v>
       </c>
       <c r="B39" s="25">
         <f>E22</f>
         <v>1016.4333333333334</v>
       </c>
     </row>
     <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="22" t="str">
         <f>A23</f>
         <v>3-Serviços</v>
@@ -17801,225 +17801,225 @@
       <c r="B40" s="25">
         <f>E29</f>
         <v>1050</v>
       </c>
     </row>
     <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="22" t="str">
         <f>A30</f>
         <v>4-Outros custos</v>
       </c>
       <c r="B41" s="25">
         <f>E33</f>
         <v>750</v>
       </c>
     </row>
     <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="11" t="s">
         <v>65</v>
       </c>
       <c r="B42" s="38">
         <f>SUM(B38:B41)</f>
         <v>4925.6293333333333</v>
       </c>
     </row>
     <row r="45" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A45" s="238" t="s">
+      <c r="A45" s="262" t="s">
         <v>567</v>
       </c>
-      <c r="B45" s="238"/>
-[...1 lines deleted...]
-      <c r="D45" s="238"/>
+      <c r="B45" s="262"/>
+      <c r="C45" s="262"/>
+      <c r="D45" s="262"/>
     </row>
     <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="47" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A47" s="233" t="s">
+      <c r="A47" s="240" t="s">
         <v>55</v>
       </c>
-      <c r="B47" s="233"/>
-[...1 lines deleted...]
-      <c r="D47" s="233"/>
+      <c r="B47" s="240"/>
+      <c r="C47" s="240"/>
+      <c r="D47" s="240"/>
     </row>
     <row r="48" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A48" s="109" t="s">
         <v>518</v>
       </c>
       <c r="B48" s="109"/>
-      <c r="C48" s="233"/>
-      <c r="D48" s="233"/>
+      <c r="C48" s="240"/>
+      <c r="D48" s="240"/>
     </row>
     <row r="49" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A49" s="233" t="s">
+      <c r="A49" s="240" t="s">
         <v>57</v>
       </c>
-      <c r="B49" s="233"/>
-[...1 lines deleted...]
-      <c r="D49" s="233"/>
+      <c r="B49" s="240"/>
+      <c r="C49" s="240"/>
+      <c r="D49" s="240"/>
     </row>
     <row r="50" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A50" s="233" t="s">
+      <c r="A50" s="240" t="s">
         <v>519</v>
       </c>
-      <c r="B50" s="233"/>
+      <c r="B50" s="240"/>
     </row>
   </sheetData>
   <mergeCells count="22">
+    <mergeCell ref="A37:B37"/>
+    <mergeCell ref="A50:B50"/>
+    <mergeCell ref="A49:B49"/>
+    <mergeCell ref="C49:D49"/>
+    <mergeCell ref="A45:B45"/>
+    <mergeCell ref="C45:D45"/>
+    <mergeCell ref="A47:B47"/>
+    <mergeCell ref="C47:D47"/>
+    <mergeCell ref="C48:D48"/>
     <mergeCell ref="A9:E9"/>
     <mergeCell ref="A1:A2"/>
     <mergeCell ref="B1:E2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A4:B4"/>
     <mergeCell ref="C4:E4"/>
     <mergeCell ref="C3:E3"/>
     <mergeCell ref="C5:E5"/>
     <mergeCell ref="C6:E6"/>
     <mergeCell ref="A5:B5"/>
     <mergeCell ref="A7:E7"/>
     <mergeCell ref="A8:E8"/>
     <mergeCell ref="A6:B6"/>
-    <mergeCell ref="A37:B37"/>
-[...7 lines deleted...]
-    <mergeCell ref="C48:D48"/>
   </mergeCells>
   <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E7C8FF27-F711-40F6-A599-EC6CEDC5AD3D}">
   <dimension ref="A1:E73"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="K11" sqref="K11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="28.28515625" customWidth="1"/>
     <col min="2" max="2" width="20.85546875" customWidth="1"/>
     <col min="3" max="3" width="15.140625" customWidth="1"/>
     <col min="4" max="5" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="225"/>
-      <c r="B1" s="226" t="s">
+      <c r="A1" s="242"/>
+      <c r="B1" s="243" t="s">
         <v>0</v>
       </c>
-      <c r="C1" s="226"/>
-[...1 lines deleted...]
-      <c r="E1" s="226"/>
+      <c r="C1" s="243"/>
+      <c r="D1" s="243"/>
+      <c r="E1" s="243"/>
     </row>
     <row r="2" spans="1:5" ht="30.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="225"/>
-[...3 lines deleted...]
-      <c r="E2" s="226"/>
+      <c r="A2" s="242"/>
+      <c r="B2" s="243"/>
+      <c r="C2" s="243"/>
+      <c r="D2" s="243"/>
+      <c r="E2" s="243"/>
     </row>
     <row r="3" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A3" s="257" t="s">
+      <c r="A3" s="244" t="s">
         <v>409</v>
       </c>
-      <c r="B3" s="257"/>
-      <c r="C3" s="230" t="s">
+      <c r="B3" s="244"/>
+      <c r="C3" s="245" t="s">
         <v>2</v>
       </c>
-      <c r="D3" s="231"/>
-      <c r="E3" s="232"/>
+      <c r="D3" s="246"/>
+      <c r="E3" s="247"/>
     </row>
     <row r="4" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A4" s="258" t="s">
+      <c r="A4" s="248" t="s">
         <v>410</v>
       </c>
-      <c r="B4" s="259"/>
-      <c r="C4" s="230" t="s">
+      <c r="B4" s="249"/>
+      <c r="C4" s="245" t="s">
         <v>411</v>
       </c>
-      <c r="D4" s="231"/>
-      <c r="E4" s="232"/>
+      <c r="D4" s="246"/>
+      <c r="E4" s="247"/>
     </row>
     <row r="5" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A5" s="260" t="s">
+      <c r="A5" s="250" t="s">
         <v>565</v>
       </c>
-      <c r="B5" s="260"/>
-      <c r="C5" s="261" t="s">
+      <c r="B5" s="250"/>
+      <c r="C5" s="251" t="s">
         <v>281</v>
       </c>
-      <c r="D5" s="262"/>
-      <c r="E5" s="263"/>
+      <c r="D5" s="252"/>
+      <c r="E5" s="253"/>
     </row>
     <row r="6" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A6" s="264" t="s">
+      <c r="A6" s="254" t="s">
         <v>566</v>
       </c>
-      <c r="B6" s="265"/>
-      <c r="C6" s="261" t="s">
+      <c r="B6" s="255"/>
+      <c r="C6" s="251" t="s">
         <v>412</v>
       </c>
-      <c r="D6" s="262"/>
-      <c r="E6" s="263"/>
+      <c r="D6" s="252"/>
+      <c r="E6" s="253"/>
     </row>
     <row r="7" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A7" s="266" t="s">
+      <c r="A7" s="256" t="s">
         <v>428</v>
       </c>
-      <c r="B7" s="267"/>
-[...2 lines deleted...]
-      <c r="E7" s="268"/>
+      <c r="B7" s="257"/>
+      <c r="C7" s="257"/>
+      <c r="D7" s="257"/>
+      <c r="E7" s="258"/>
     </row>
     <row r="8" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A8" s="234" t="s">
+      <c r="A8" s="241" t="s">
         <v>413</v>
       </c>
-      <c r="B8" s="234"/>
-[...2 lines deleted...]
-      <c r="E8" s="234"/>
+      <c r="B8" s="241"/>
+      <c r="C8" s="241"/>
+      <c r="D8" s="241"/>
+      <c r="E8" s="241"/>
     </row>
     <row r="9" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A9" s="235" t="s">
+      <c r="A9" s="259" t="s">
         <v>7</v>
       </c>
-      <c r="B9" s="235"/>
-[...2 lines deleted...]
-      <c r="E9" s="235"/>
+      <c r="B9" s="259"/>
+      <c r="C9" s="259"/>
+      <c r="D9" s="259"/>
+      <c r="E9" s="259"/>
     </row>
     <row r="10" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A10" s="15" t="s">
         <v>138</v>
       </c>
       <c r="B10" s="48" t="s">
         <v>9</v>
       </c>
       <c r="C10" s="48" t="s">
         <v>10</v>
       </c>
       <c r="D10" s="48" t="s">
         <v>11</v>
       </c>
       <c r="E10" s="69" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="11" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A11" s="16" t="s">
         <v>162</v>
       </c>
       <c r="B11" s="188" t="s">
         <v>60</v>
       </c>
@@ -18750,54 +18750,54 @@
     <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3" t="s">
         <v>110</v>
       </c>
       <c r="B55" s="3"/>
       <c r="C55" s="3"/>
       <c r="D55" s="3"/>
       <c r="E55" s="38">
         <f>SUM(E49:E54)</f>
         <v>8600</v>
       </c>
     </row>
     <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="37" t="s">
         <v>52</v>
       </c>
       <c r="B56" s="37"/>
       <c r="C56" s="37"/>
       <c r="D56" s="37"/>
       <c r="E56" s="38">
         <f>SUM(E16,E21,E38,E47,E55)</f>
         <v>31753.055850000001</v>
       </c>
     </row>
     <row r="59" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A59" s="236" t="s">
+      <c r="A59" s="260" t="s">
         <v>53</v>
       </c>
-      <c r="B59" s="237"/>
+      <c r="B59" s="261"/>
     </row>
     <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="15" t="s">
         <v>138</v>
       </c>
       <c r="B60" s="67">
         <f>E16</f>
         <v>10695.86025</v>
       </c>
     </row>
     <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="22" t="s">
         <v>80</v>
       </c>
       <c r="B61" s="25">
         <f>E21</f>
         <v>2400</v>
       </c>
     </row>
     <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="22" t="s">
         <v>90</v>
       </c>
       <c r="B62" s="25">
         <f>E38</f>
@@ -18810,226 +18810,226 @@
       </c>
       <c r="B63" s="25">
         <f>E47</f>
         <v>7800</v>
       </c>
     </row>
     <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="22" t="s">
         <v>103</v>
       </c>
       <c r="B64" s="25">
         <f>E55</f>
         <v>8600</v>
       </c>
     </row>
     <row r="65" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A65" s="11" t="s">
         <v>52</v>
       </c>
       <c r="B65" s="38">
         <f>SUM(B60:B64)</f>
         <v>31753.055850000001</v>
       </c>
     </row>
     <row r="68" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A68" s="238" t="s">
+      <c r="A68" s="262" t="s">
         <v>567</v>
       </c>
-      <c r="B68" s="238"/>
-[...1 lines deleted...]
-      <c r="D68" s="238"/>
+      <c r="B68" s="262"/>
+      <c r="C68" s="262"/>
+      <c r="D68" s="262"/>
     </row>
     <row r="69" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="70" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A70" s="233" t="s">
+      <c r="A70" s="240" t="s">
         <v>55</v>
       </c>
-      <c r="B70" s="233"/>
-[...1 lines deleted...]
-      <c r="D70" s="233"/>
+      <c r="B70" s="240"/>
+      <c r="C70" s="240"/>
+      <c r="D70" s="240"/>
     </row>
     <row r="71" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A71" s="109" t="s">
         <v>518</v>
       </c>
       <c r="B71" s="109"/>
-      <c r="C71" s="233"/>
-      <c r="D71" s="233"/>
+      <c r="C71" s="240"/>
+      <c r="D71" s="240"/>
     </row>
     <row r="72" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A72" s="233" t="s">
+      <c r="A72" s="240" t="s">
         <v>57</v>
       </c>
-      <c r="B72" s="233"/>
-[...1 lines deleted...]
-      <c r="D72" s="233"/>
+      <c r="B72" s="240"/>
+      <c r="C72" s="240"/>
+      <c r="D72" s="240"/>
     </row>
     <row r="73" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A73" s="233" t="s">
+      <c r="A73" s="240" t="s">
         <v>519</v>
       </c>
-      <c r="B73" s="233"/>
+      <c r="B73" s="240"/>
     </row>
   </sheetData>
   <mergeCells count="22">
+    <mergeCell ref="A9:E9"/>
+    <mergeCell ref="A59:B59"/>
+    <mergeCell ref="A68:B68"/>
+    <mergeCell ref="C68:D68"/>
+    <mergeCell ref="A70:B70"/>
+    <mergeCell ref="C70:D70"/>
     <mergeCell ref="A73:B73"/>
     <mergeCell ref="A8:E8"/>
     <mergeCell ref="A1:A2"/>
     <mergeCell ref="B1:E2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="C3:E3"/>
     <mergeCell ref="A4:B4"/>
     <mergeCell ref="C4:E4"/>
     <mergeCell ref="A5:B5"/>
     <mergeCell ref="C5:E5"/>
     <mergeCell ref="A6:B6"/>
     <mergeCell ref="C6:E6"/>
     <mergeCell ref="A7:E7"/>
     <mergeCell ref="C71:D71"/>
     <mergeCell ref="A72:B72"/>
     <mergeCell ref="C72:D72"/>
-    <mergeCell ref="A9:E9"/>
-[...4 lines deleted...]
-    <mergeCell ref="C70:D70"/>
   </mergeCells>
   <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="0" verticalDpi="0" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{684A3E23-79C7-4B92-A7B0-F7EBA4255E46}">
   <dimension ref="A1:E63"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="J8" sqref="J8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="37.42578125" customWidth="1"/>
     <col min="2" max="2" width="13.5703125" customWidth="1"/>
     <col min="3" max="3" width="14.42578125" customWidth="1"/>
     <col min="4" max="4" width="13.85546875" customWidth="1"/>
     <col min="5" max="5" width="13.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="225"/>
-      <c r="B1" s="226" t="s">
+      <c r="A1" s="242"/>
+      <c r="B1" s="243" t="s">
         <v>0</v>
       </c>
-      <c r="C1" s="226"/>
-[...1 lines deleted...]
-      <c r="E1" s="226"/>
+      <c r="C1" s="243"/>
+      <c r="D1" s="243"/>
+      <c r="E1" s="243"/>
     </row>
     <row r="2" spans="1:5" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="225"/>
-[...3 lines deleted...]
-      <c r="E2" s="226"/>
+      <c r="A2" s="242"/>
+      <c r="B2" s="243"/>
+      <c r="C2" s="243"/>
+      <c r="D2" s="243"/>
+      <c r="E2" s="243"/>
     </row>
     <row r="3" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A3" s="281" t="s">
+      <c r="A3" s="276" t="s">
         <v>156</v>
       </c>
-      <c r="B3" s="281"/>
-      <c r="C3" s="261" t="s">
+      <c r="B3" s="276"/>
+      <c r="C3" s="251" t="s">
         <v>266</v>
       </c>
-      <c r="D3" s="262"/>
-      <c r="E3" s="263"/>
+      <c r="D3" s="252"/>
+      <c r="E3" s="253"/>
     </row>
     <row r="4" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A4" s="282" t="s">
+      <c r="A4" s="277" t="s">
         <v>265</v>
       </c>
-      <c r="B4" s="282"/>
-      <c r="C4" s="261" t="s">
+      <c r="B4" s="277"/>
+      <c r="C4" s="251" t="s">
         <v>508</v>
       </c>
-      <c r="D4" s="262"/>
-      <c r="E4" s="263"/>
+      <c r="D4" s="252"/>
+      <c r="E4" s="253"/>
     </row>
     <row r="5" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A5" s="260" t="s">
+      <c r="A5" s="250" t="s">
         <v>565</v>
       </c>
-      <c r="B5" s="260"/>
-      <c r="C5" s="261" t="s">
+      <c r="B5" s="250"/>
+      <c r="C5" s="251" t="s">
         <v>261</v>
       </c>
-      <c r="D5" s="262"/>
-      <c r="E5" s="263"/>
+      <c r="D5" s="252"/>
+      <c r="E5" s="253"/>
     </row>
     <row r="6" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A6" s="264" t="s">
+      <c r="A6" s="254" t="s">
         <v>581</v>
       </c>
-      <c r="B6" s="265"/>
-      <c r="C6" s="261" t="s">
+      <c r="B6" s="255"/>
+      <c r="C6" s="251" t="s">
         <v>267</v>
       </c>
-      <c r="D6" s="262"/>
-      <c r="E6" s="263"/>
+      <c r="D6" s="252"/>
+      <c r="E6" s="253"/>
     </row>
     <row r="7" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A7" s="266" t="s">
+      <c r="A7" s="256" t="s">
         <v>559</v>
       </c>
-      <c r="B7" s="267"/>
-[...2 lines deleted...]
-      <c r="E7" s="268"/>
+      <c r="B7" s="257"/>
+      <c r="C7" s="257"/>
+      <c r="D7" s="257"/>
+      <c r="E7" s="258"/>
     </row>
     <row r="8" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A8" s="288" t="s">
+      <c r="A8" s="284" t="s">
         <v>263</v>
       </c>
-      <c r="B8" s="234"/>
-[...2 lines deleted...]
-      <c r="E8" s="234"/>
+      <c r="B8" s="241"/>
+      <c r="C8" s="241"/>
+      <c r="D8" s="241"/>
+      <c r="E8" s="241"/>
     </row>
     <row r="9" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A9" s="235" t="s">
+      <c r="A9" s="259" t="s">
         <v>7</v>
       </c>
-      <c r="B9" s="235"/>
-[...2 lines deleted...]
-      <c r="E9" s="235"/>
+      <c r="B9" s="259"/>
+      <c r="C9" s="259"/>
+      <c r="D9" s="259"/>
+      <c r="E9" s="259"/>
     </row>
     <row r="10" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A10" s="15" t="s">
         <v>138</v>
       </c>
       <c r="B10" s="48" t="s">
         <v>9</v>
       </c>
       <c r="C10" s="48" t="s">
         <v>10</v>
       </c>
       <c r="D10" s="48" t="s">
         <v>11</v>
       </c>
       <c r="E10" s="69" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="11" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A11" s="16" t="s">
         <v>139</v>
       </c>
       <c r="B11" s="55" t="s">
         <v>14</v>
       </c>
@@ -19614,54 +19614,54 @@
     <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="50" t="s">
         <v>102</v>
       </c>
       <c r="B46" s="51"/>
       <c r="C46" s="52"/>
       <c r="D46" s="53"/>
       <c r="E46" s="54">
         <f>SUM(E44:E45)</f>
         <v>1110</v>
       </c>
     </row>
     <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="37" t="s">
         <v>65</v>
       </c>
       <c r="B47" s="37"/>
       <c r="C47" s="37"/>
       <c r="D47" s="37"/>
       <c r="E47" s="38">
         <f>SUM(E14,E34,E42,E46)</f>
         <v>5840.5086666666666</v>
       </c>
     </row>
     <row r="50" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A50" s="236" t="s">
+      <c r="A50" s="260" t="s">
         <v>53</v>
       </c>
-      <c r="B50" s="237"/>
+      <c r="B50" s="261"/>
     </row>
     <row r="51" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A51" s="15" t="str">
         <f>A10</f>
         <v>1-Insumos</v>
       </c>
       <c r="B51" s="25">
         <f>E14</f>
         <v>2115.7130000000002</v>
       </c>
     </row>
     <row r="52" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A52" s="22" t="str">
         <f>A15</f>
         <v>2-Tratos Culturais</v>
       </c>
       <c r="B52" s="25">
         <f>E34</f>
         <v>1434.7956666666666</v>
       </c>
     </row>
     <row r="53" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A53" s="22" t="str">
         <f>A35</f>
         <v>3-Serviços</v>
@@ -19669,226 +19669,226 @@
       <c r="B53" s="25">
         <f>E42</f>
         <v>1180</v>
       </c>
     </row>
     <row r="54" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A54" s="22" t="str">
         <f>A43</f>
         <v>4-Outros custos</v>
       </c>
       <c r="B54" s="25">
         <f>E46</f>
         <v>1110</v>
       </c>
     </row>
     <row r="55" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A55" s="11" t="s">
         <v>65</v>
       </c>
       <c r="B55" s="38">
         <f>SUM(B51:B54)</f>
         <v>5840.5086666666666</v>
       </c>
     </row>
     <row r="58" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A58" s="238" t="s">
+      <c r="A58" s="262" t="s">
         <v>567</v>
       </c>
-      <c r="B58" s="238"/>
-[...1 lines deleted...]
-      <c r="D58" s="238"/>
+      <c r="B58" s="262"/>
+      <c r="C58" s="262"/>
+      <c r="D58" s="262"/>
     </row>
     <row r="59" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="60" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A60" s="233" t="s">
+      <c r="A60" s="240" t="s">
         <v>55</v>
       </c>
-      <c r="B60" s="233"/>
-[...1 lines deleted...]
-      <c r="D60" s="233"/>
+      <c r="B60" s="240"/>
+      <c r="C60" s="240"/>
+      <c r="D60" s="240"/>
     </row>
     <row r="61" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A61" s="109" t="s">
         <v>518</v>
       </c>
       <c r="B61" s="109"/>
-      <c r="C61" s="233"/>
-      <c r="D61" s="233"/>
+      <c r="C61" s="240"/>
+      <c r="D61" s="240"/>
     </row>
     <row r="62" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A62" s="233" t="s">
+      <c r="A62" s="240" t="s">
         <v>57</v>
       </c>
-      <c r="B62" s="233"/>
-[...1 lines deleted...]
-      <c r="D62" s="233"/>
+      <c r="B62" s="240"/>
+      <c r="C62" s="240"/>
+      <c r="D62" s="240"/>
     </row>
     <row r="63" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A63" s="233" t="s">
+      <c r="A63" s="240" t="s">
         <v>519</v>
       </c>
-      <c r="B63" s="233"/>
+      <c r="B63" s="240"/>
     </row>
   </sheetData>
   <mergeCells count="22">
-    <mergeCell ref="C62:D62"/>
-[...4 lines deleted...]
-    <mergeCell ref="C60:D60"/>
     <mergeCell ref="A63:B63"/>
     <mergeCell ref="A9:E9"/>
     <mergeCell ref="A1:A2"/>
     <mergeCell ref="B1:E2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A4:B4"/>
     <mergeCell ref="C4:E4"/>
     <mergeCell ref="C3:E3"/>
     <mergeCell ref="C5:E5"/>
     <mergeCell ref="C6:E6"/>
     <mergeCell ref="A5:B5"/>
     <mergeCell ref="A7:E7"/>
     <mergeCell ref="A8:E8"/>
     <mergeCell ref="A6:B6"/>
     <mergeCell ref="C61:D61"/>
     <mergeCell ref="A62:B62"/>
+    <mergeCell ref="C62:D62"/>
+    <mergeCell ref="A50:B50"/>
+    <mergeCell ref="A58:B58"/>
+    <mergeCell ref="C58:D58"/>
+    <mergeCell ref="A60:B60"/>
+    <mergeCell ref="C60:D60"/>
   </mergeCells>
   <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="0" verticalDpi="0" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A1401A72-0F0E-4E99-87F0-C5D3D67EDF19}">
   <dimension ref="A1:E68"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:E69"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="34.7109375" customWidth="1"/>
     <col min="2" max="2" width="16.28515625" customWidth="1"/>
     <col min="3" max="3" width="14.5703125" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="13.42578125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="13.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="225"/>
-      <c r="B1" s="226" t="s">
+      <c r="A1" s="242"/>
+      <c r="B1" s="243" t="s">
         <v>0</v>
       </c>
-      <c r="C1" s="226"/>
-[...1 lines deleted...]
-      <c r="E1" s="226"/>
+      <c r="C1" s="243"/>
+      <c r="D1" s="243"/>
+      <c r="E1" s="243"/>
     </row>
     <row r="2" spans="1:5" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="225"/>
-[...3 lines deleted...]
-      <c r="E2" s="226"/>
+      <c r="A2" s="242"/>
+      <c r="B2" s="243"/>
+      <c r="C2" s="243"/>
+      <c r="D2" s="243"/>
+      <c r="E2" s="243"/>
     </row>
     <row r="3" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A3" s="257" t="s">
+      <c r="A3" s="244" t="s">
         <v>161</v>
       </c>
-      <c r="B3" s="257"/>
-      <c r="C3" s="230" t="s">
+      <c r="B3" s="244"/>
+      <c r="C3" s="245" t="s">
         <v>71</v>
       </c>
-      <c r="D3" s="231"/>
-      <c r="E3" s="232"/>
+      <c r="D3" s="246"/>
+      <c r="E3" s="247"/>
     </row>
     <row r="4" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A4" s="258" t="s">
+      <c r="A4" s="248" t="s">
         <v>395</v>
       </c>
-      <c r="B4" s="259"/>
-      <c r="C4" s="230" t="s">
+      <c r="B4" s="249"/>
+      <c r="C4" s="245" t="s">
         <v>509</v>
       </c>
-      <c r="D4" s="231"/>
-      <c r="E4" s="232"/>
+      <c r="D4" s="246"/>
+      <c r="E4" s="247"/>
     </row>
     <row r="5" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A5" s="260" t="s">
+      <c r="A5" s="250" t="s">
         <v>565</v>
       </c>
-      <c r="B5" s="260"/>
+      <c r="B5" s="250"/>
       <c r="C5" s="201" t="s">
         <v>272</v>
       </c>
       <c r="D5" s="202"/>
       <c r="E5" s="203"/>
     </row>
     <row r="6" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A6" s="264" t="s">
+      <c r="A6" s="254" t="s">
         <v>582</v>
       </c>
-      <c r="B6" s="265"/>
-      <c r="C6" s="261" t="s">
+      <c r="B6" s="255"/>
+      <c r="C6" s="251" t="s">
         <v>396</v>
       </c>
-      <c r="D6" s="262"/>
-      <c r="E6" s="263"/>
+      <c r="D6" s="252"/>
+      <c r="E6" s="253"/>
     </row>
     <row r="7" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A7" s="266" t="s">
+      <c r="A7" s="256" t="s">
         <v>73</v>
       </c>
-      <c r="B7" s="267"/>
-[...2 lines deleted...]
-      <c r="E7" s="268"/>
+      <c r="B7" s="257"/>
+      <c r="C7" s="257"/>
+      <c r="D7" s="257"/>
+      <c r="E7" s="258"/>
     </row>
     <row r="8" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A8" s="234" t="s">
+      <c r="A8" s="241" t="s">
         <v>137</v>
       </c>
-      <c r="B8" s="234"/>
-[...2 lines deleted...]
-      <c r="E8" s="234"/>
+      <c r="B8" s="241"/>
+      <c r="C8" s="241"/>
+      <c r="D8" s="241"/>
+      <c r="E8" s="241"/>
     </row>
     <row r="9" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A9" s="235" t="s">
+      <c r="A9" s="259" t="s">
         <v>7</v>
       </c>
-      <c r="B9" s="235"/>
-[...2 lines deleted...]
-      <c r="E9" s="235"/>
+      <c r="B9" s="259"/>
+      <c r="C9" s="259"/>
+      <c r="D9" s="259"/>
+      <c r="E9" s="259"/>
     </row>
     <row r="10" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A10" s="15" t="s">
         <v>138</v>
       </c>
       <c r="B10" s="48" t="s">
         <v>9</v>
       </c>
       <c r="C10" s="48" t="s">
         <v>10</v>
       </c>
       <c r="D10" s="48" t="s">
         <v>11</v>
       </c>
       <c r="E10" s="69" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="11" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A11" s="16" t="s">
         <v>78</v>
       </c>
       <c r="B11" s="55" t="s">
         <v>111</v>
       </c>
@@ -20530,54 +20530,54 @@
     <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3" t="s">
         <v>110</v>
       </c>
       <c r="B50" s="3"/>
       <c r="C50" s="3"/>
       <c r="D50" s="3"/>
       <c r="E50" s="38">
         <f>SUM(E44:E49)</f>
         <v>51890</v>
       </c>
     </row>
     <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="37" t="s">
         <v>52</v>
       </c>
       <c r="B51" s="37"/>
       <c r="C51" s="37"/>
       <c r="D51" s="37"/>
       <c r="E51" s="38">
         <f>SUM(E15,E23,E36,E42,E50)</f>
         <v>81313.944999999992</v>
       </c>
     </row>
     <row r="54" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A54" s="236" t="s">
+      <c r="A54" s="260" t="s">
         <v>53</v>
       </c>
-      <c r="B54" s="237"/>
+      <c r="B54" s="261"/>
     </row>
     <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="15" t="s">
         <v>138</v>
       </c>
       <c r="B55" s="4">
         <f>E15</f>
         <v>18494.629999999997</v>
       </c>
     </row>
     <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="22" t="s">
         <v>80</v>
       </c>
       <c r="B56" s="25">
         <f>E23</f>
         <v>2250</v>
       </c>
     </row>
     <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="22" t="s">
         <v>90</v>
       </c>
       <c r="B57" s="25">
         <f>E36</f>
@@ -20590,307 +20590,307 @@
       </c>
       <c r="B58" s="25">
         <f>E42</f>
         <v>2700</v>
       </c>
     </row>
     <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="22" t="s">
         <v>103</v>
       </c>
       <c r="B59" s="25">
         <f>E50</f>
         <v>51890</v>
       </c>
     </row>
     <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="11" t="s">
         <v>52</v>
       </c>
       <c r="B60" s="38">
         <f>SUM(B55:B59)</f>
         <v>81313.944999999992</v>
       </c>
     </row>
     <row r="63" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A63" s="238" t="s">
+      <c r="A63" s="262" t="s">
         <v>567</v>
       </c>
-      <c r="B63" s="238"/>
-[...1 lines deleted...]
-      <c r="D63" s="238"/>
+      <c r="B63" s="262"/>
+      <c r="C63" s="262"/>
+      <c r="D63" s="262"/>
     </row>
     <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="65" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A65" s="233" t="s">
+      <c r="A65" s="240" t="s">
         <v>55</v>
       </c>
-      <c r="B65" s="233"/>
-[...1 lines deleted...]
-      <c r="D65" s="233"/>
+      <c r="B65" s="240"/>
+      <c r="C65" s="240"/>
+      <c r="D65" s="240"/>
     </row>
     <row r="66" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A66" s="109" t="s">
         <v>518</v>
       </c>
       <c r="B66" s="109"/>
-      <c r="C66" s="233"/>
-      <c r="D66" s="233"/>
+      <c r="C66" s="240"/>
+      <c r="D66" s="240"/>
     </row>
     <row r="67" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A67" s="233" t="s">
+      <c r="A67" s="240" t="s">
         <v>57</v>
       </c>
-      <c r="B67" s="233"/>
-[...1 lines deleted...]
-      <c r="D67" s="233"/>
+      <c r="B67" s="240"/>
+      <c r="C67" s="240"/>
+      <c r="D67" s="240"/>
     </row>
     <row r="68" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A68" s="233" t="s">
+      <c r="A68" s="240" t="s">
         <v>519</v>
       </c>
-      <c r="B68" s="233"/>
+      <c r="B68" s="240"/>
     </row>
   </sheetData>
   <mergeCells count="21">
+    <mergeCell ref="A68:B68"/>
+    <mergeCell ref="A67:B67"/>
+    <mergeCell ref="C67:D67"/>
+    <mergeCell ref="A54:B54"/>
+    <mergeCell ref="A63:B63"/>
+    <mergeCell ref="C63:D63"/>
+    <mergeCell ref="A65:B65"/>
+    <mergeCell ref="C65:D65"/>
+    <mergeCell ref="C66:D66"/>
     <mergeCell ref="A9:E9"/>
     <mergeCell ref="A1:A2"/>
     <mergeCell ref="B1:E2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="C3:E3"/>
     <mergeCell ref="A4:B4"/>
     <mergeCell ref="C4:E4"/>
     <mergeCell ref="A5:B5"/>
     <mergeCell ref="A7:E7"/>
     <mergeCell ref="A8:E8"/>
     <mergeCell ref="A6:B6"/>
     <mergeCell ref="C6:E6"/>
-    <mergeCell ref="A68:B68"/>
-[...7 lines deleted...]
-    <mergeCell ref="C66:D66"/>
   </mergeCells>
   <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="0" verticalDpi="0" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet22.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A19E9D67-4CB3-4610-8D73-D5BCBFB668C0}">
   <dimension ref="A1:E58"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection sqref="A1:E59"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="J11" sqref="J11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="39.28515625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="13.140625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="14.5703125" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="13.42578125" bestFit="1" customWidth="1"/>
-    <col min="5" max="5" width="12.140625" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="13.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="225"/>
-      <c r="B1" s="226" t="s">
+      <c r="A1" s="242"/>
+      <c r="B1" s="243" t="s">
         <v>0</v>
       </c>
-      <c r="C1" s="226"/>
-[...1 lines deleted...]
-      <c r="E1" s="226"/>
+      <c r="C1" s="243"/>
+      <c r="D1" s="243"/>
+      <c r="E1" s="243"/>
     </row>
     <row r="2" spans="1:5" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="225"/>
-[...3 lines deleted...]
-      <c r="E2" s="226"/>
+      <c r="A2" s="242"/>
+      <c r="B2" s="243"/>
+      <c r="C2" s="243"/>
+      <c r="D2" s="243"/>
+      <c r="E2" s="243"/>
     </row>
     <row r="3" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A3" s="281" t="s">
+      <c r="A3" s="276" t="s">
         <v>172</v>
       </c>
-      <c r="B3" s="281"/>
-      <c r="C3" s="261" t="s">
+      <c r="B3" s="276"/>
+      <c r="C3" s="251" t="s">
         <v>268</v>
       </c>
-      <c r="D3" s="262"/>
-      <c r="E3" s="263"/>
+      <c r="D3" s="252"/>
+      <c r="E3" s="253"/>
     </row>
     <row r="4" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A4" s="282" t="s">
+      <c r="A4" s="277" t="s">
         <v>265</v>
       </c>
-      <c r="B4" s="282"/>
-      <c r="C4" s="261" t="s">
+      <c r="B4" s="277"/>
+      <c r="C4" s="251" t="s">
         <v>534</v>
       </c>
-      <c r="D4" s="262"/>
-      <c r="E4" s="263"/>
+      <c r="D4" s="252"/>
+      <c r="E4" s="253"/>
     </row>
     <row r="5" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A5" s="260" t="s">
+      <c r="A5" s="250" t="s">
         <v>565</v>
       </c>
-      <c r="B5" s="260"/>
-      <c r="C5" s="261" t="s">
+      <c r="B5" s="250"/>
+      <c r="C5" s="251" t="s">
         <v>269</v>
       </c>
-      <c r="D5" s="262"/>
-      <c r="E5" s="263"/>
+      <c r="D5" s="252"/>
+      <c r="E5" s="253"/>
     </row>
     <row r="6" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A6" s="222" t="s">
+      <c r="A6" s="274" t="s">
         <v>583</v>
       </c>
-      <c r="B6" s="224"/>
-      <c r="C6" s="261" t="s">
+      <c r="B6" s="281"/>
+      <c r="C6" s="251" t="s">
         <v>267</v>
       </c>
-      <c r="D6" s="262"/>
-      <c r="E6" s="263"/>
+      <c r="D6" s="252"/>
+      <c r="E6" s="253"/>
     </row>
     <row r="7" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A7" s="266" t="s">
+      <c r="A7" s="256" t="s">
         <v>468</v>
       </c>
-      <c r="B7" s="267"/>
-[...2 lines deleted...]
-      <c r="E7" s="268"/>
+      <c r="B7" s="257"/>
+      <c r="C7" s="257"/>
+      <c r="D7" s="257"/>
+      <c r="E7" s="258"/>
     </row>
     <row r="8" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A8" s="288" t="s">
+      <c r="A8" s="284" t="s">
         <v>263</v>
       </c>
-      <c r="B8" s="234"/>
-[...2 lines deleted...]
-      <c r="E8" s="234"/>
+      <c r="B8" s="241"/>
+      <c r="C8" s="241"/>
+      <c r="D8" s="241"/>
+      <c r="E8" s="241"/>
     </row>
     <row r="9" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A9" s="235" t="s">
+      <c r="A9" s="259" t="s">
         <v>7</v>
       </c>
-      <c r="B9" s="235"/>
-[...2 lines deleted...]
-      <c r="E9" s="235"/>
+      <c r="B9" s="259"/>
+      <c r="C9" s="259"/>
+      <c r="D9" s="259"/>
+      <c r="E9" s="259"/>
     </row>
     <row r="10" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A10" s="15" t="s">
         <v>138</v>
       </c>
       <c r="B10" s="48" t="s">
         <v>9</v>
       </c>
       <c r="C10" s="48" t="s">
         <v>10</v>
       </c>
       <c r="D10" s="48" t="s">
         <v>11</v>
       </c>
       <c r="E10" s="69" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="11" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A11" s="16" t="s">
         <v>78</v>
       </c>
       <c r="B11" s="55" t="s">
         <v>79</v>
       </c>
       <c r="C11" s="56">
         <v>50</v>
       </c>
       <c r="D11" s="18">
-        <v>420</v>
+        <v>12</v>
       </c>
       <c r="E11" s="18">
         <f>C11*D11</f>
-        <v>21000</v>
+        <v>600</v>
       </c>
     </row>
     <row r="12" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A12" s="16" t="s">
         <v>75</v>
       </c>
       <c r="B12" s="55" t="s">
         <v>14</v>
       </c>
       <c r="C12" s="56">
         <v>0.4</v>
       </c>
       <c r="D12" s="18">
         <v>3585.49</v>
       </c>
       <c r="E12" s="18">
         <f>C12*D12</f>
         <v>1434.1959999999999</v>
       </c>
     </row>
     <row r="13" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A13" s="16" t="s">
         <v>162</v>
       </c>
       <c r="B13" s="55" t="s">
         <v>14</v>
       </c>
       <c r="C13" s="56">
         <v>1.5</v>
       </c>
       <c r="D13" s="18">
         <v>379</v>
       </c>
       <c r="E13" s="18">
         <f>C13*D13</f>
         <v>568.5</v>
       </c>
     </row>
     <row r="14" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A14" s="3" t="s">
         <v>36</v>
       </c>
       <c r="B14" s="31"/>
       <c r="C14" s="32"/>
       <c r="D14" s="32"/>
       <c r="E14" s="4">
         <f>SUM(E11:E13)</f>
-        <v>23002.696</v>
+        <v>2602.6959999999999</v>
       </c>
     </row>
     <row r="15" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A15" s="22" t="s">
         <v>80</v>
       </c>
       <c r="B15" s="22"/>
       <c r="C15" s="33"/>
       <c r="D15" s="22"/>
       <c r="E15" s="5"/>
     </row>
     <row r="16" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A16" s="16" t="s">
         <v>173</v>
       </c>
       <c r="B16" s="120" t="s">
         <v>82</v>
       </c>
       <c r="C16" s="45">
         <v>2</v>
       </c>
       <c r="D16" s="41">
         <v>150</v>
       </c>
       <c r="E16" s="18">
@@ -21265,296 +21265,296 @@
         <f>C39*D39</f>
         <v>1000</v>
       </c>
     </row>
     <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3" t="s">
         <v>110</v>
       </c>
       <c r="B40" s="3"/>
       <c r="C40" s="3"/>
       <c r="D40" s="3"/>
       <c r="E40" s="4">
         <f>SUM(E38:E39)</f>
         <v>2500</v>
       </c>
     </row>
     <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="37" t="s">
         <v>52</v>
       </c>
       <c r="B41" s="37"/>
       <c r="C41" s="37"/>
       <c r="D41" s="37"/>
       <c r="E41" s="38">
         <f>SUM(E14,E18,E31,E36,E40)</f>
-        <v>29207.757583333332</v>
+        <v>8807.757583333334</v>
       </c>
     </row>
     <row r="44" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A44" s="236" t="s">
+      <c r="A44" s="260" t="s">
         <v>53</v>
       </c>
-      <c r="B44" s="237"/>
+      <c r="B44" s="261"/>
     </row>
     <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="15" t="str">
         <f>A10</f>
         <v>1-Insumos</v>
       </c>
       <c r="B45" s="25">
         <f>E14</f>
-        <v>23002.696</v>
+        <v>2602.6959999999999</v>
       </c>
     </row>
     <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="22" t="str">
         <f>A15</f>
         <v>2-Serviços</v>
       </c>
       <c r="B46" s="25">
         <f>E18</f>
         <v>600</v>
       </c>
     </row>
     <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="22" t="str">
         <f>A19</f>
         <v>3-Tratos Culturais</v>
       </c>
       <c r="B47" s="25">
         <f>E31</f>
         <v>2130.0615833333336</v>
       </c>
     </row>
     <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="22" t="str">
         <f>A32</f>
         <v>4-Serviços</v>
       </c>
       <c r="B48" s="25">
         <f>E36</f>
         <v>975</v>
       </c>
     </row>
     <row r="49" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A49" s="22" t="str">
         <f>A37</f>
         <v>5-Outros Custos</v>
       </c>
       <c r="B49" s="25">
         <f>E40</f>
         <v>2500</v>
       </c>
     </row>
     <row r="50" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A50" s="11" t="str">
         <f>A41</f>
         <v xml:space="preserve">TOTAL </v>
       </c>
       <c r="B50" s="38">
         <f>E41</f>
-        <v>29207.757583333332</v>
+        <v>8807.757583333334</v>
       </c>
     </row>
     <row r="53" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A53" s="238" t="s">
+      <c r="A53" s="262" t="s">
         <v>567</v>
       </c>
-      <c r="B53" s="238"/>
-[...1 lines deleted...]
-      <c r="D53" s="238"/>
+      <c r="B53" s="262"/>
+      <c r="C53" s="262"/>
+      <c r="D53" s="262"/>
     </row>
     <row r="54" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="55" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A55" s="233" t="s">
+      <c r="A55" s="240" t="s">
         <v>55</v>
       </c>
-      <c r="B55" s="233"/>
-[...1 lines deleted...]
-      <c r="D55" s="233"/>
+      <c r="B55" s="240"/>
+      <c r="C55" s="240"/>
+      <c r="D55" s="240"/>
     </row>
     <row r="56" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A56" s="109" t="s">
         <v>518</v>
       </c>
       <c r="B56" s="109"/>
-      <c r="C56" s="233"/>
-      <c r="D56" s="233"/>
+      <c r="C56" s="240"/>
+      <c r="D56" s="240"/>
     </row>
     <row r="57" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A57" s="233" t="s">
+      <c r="A57" s="240" t="s">
         <v>57</v>
       </c>
-      <c r="B57" s="233"/>
-[...1 lines deleted...]
-      <c r="D57" s="233"/>
+      <c r="B57" s="240"/>
+      <c r="C57" s="240"/>
+      <c r="D57" s="240"/>
     </row>
     <row r="58" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A58" s="233" t="s">
+      <c r="A58" s="240" t="s">
         <v>519</v>
       </c>
-      <c r="B58" s="233"/>
+      <c r="B58" s="240"/>
     </row>
   </sheetData>
   <mergeCells count="22">
+    <mergeCell ref="A57:B57"/>
+    <mergeCell ref="C57:D57"/>
+    <mergeCell ref="A6:B6"/>
+    <mergeCell ref="A55:B55"/>
+    <mergeCell ref="C55:D55"/>
+    <mergeCell ref="C56:D56"/>
     <mergeCell ref="A58:B58"/>
     <mergeCell ref="A53:B53"/>
     <mergeCell ref="C53:D53"/>
     <mergeCell ref="A1:A2"/>
     <mergeCell ref="B1:E2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A4:B4"/>
     <mergeCell ref="A5:B5"/>
     <mergeCell ref="C5:E5"/>
     <mergeCell ref="C3:E3"/>
     <mergeCell ref="C4:E4"/>
     <mergeCell ref="C6:E6"/>
     <mergeCell ref="A7:E7"/>
     <mergeCell ref="A8:E8"/>
     <mergeCell ref="A9:E9"/>
     <mergeCell ref="A44:B44"/>
-    <mergeCell ref="A57:B57"/>
-[...4 lines deleted...]
-    <mergeCell ref="C56:D56"/>
   </mergeCells>
   <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet23.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{46AF5366-2026-4C28-B915-6E08AA0EE0DD}">
   <dimension ref="A1:E62"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:E63"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="35.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="13.28515625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="16.7109375" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="13.42578125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="13.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="225"/>
-      <c r="B1" s="226" t="s">
+      <c r="A1" s="242"/>
+      <c r="B1" s="243" t="s">
         <v>0</v>
       </c>
-      <c r="C1" s="226"/>
-[...1 lines deleted...]
-      <c r="E1" s="226"/>
+      <c r="C1" s="243"/>
+      <c r="D1" s="243"/>
+      <c r="E1" s="243"/>
     </row>
     <row r="2" spans="1:5" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="225"/>
-[...3 lines deleted...]
-      <c r="E2" s="226"/>
+      <c r="A2" s="242"/>
+      <c r="B2" s="243"/>
+      <c r="C2" s="243"/>
+      <c r="D2" s="243"/>
+      <c r="E2" s="243"/>
     </row>
     <row r="3" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A3" s="281" t="s">
+      <c r="A3" s="276" t="s">
         <v>179</v>
       </c>
-      <c r="B3" s="281"/>
-      <c r="C3" s="261" t="s">
+      <c r="B3" s="276"/>
+      <c r="C3" s="251" t="s">
         <v>270</v>
       </c>
-      <c r="D3" s="262"/>
-      <c r="E3" s="263"/>
+      <c r="D3" s="252"/>
+      <c r="E3" s="253"/>
     </row>
     <row r="4" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A4" s="282" t="s">
+      <c r="A4" s="277" t="s">
         <v>265</v>
       </c>
-      <c r="B4" s="282"/>
-      <c r="C4" s="261" t="s">
+      <c r="B4" s="277"/>
+      <c r="C4" s="251" t="s">
         <v>453</v>
       </c>
-      <c r="D4" s="262"/>
-      <c r="E4" s="263"/>
+      <c r="D4" s="252"/>
+      <c r="E4" s="253"/>
     </row>
     <row r="5" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A5" s="260" t="s">
+      <c r="A5" s="250" t="s">
         <v>565</v>
       </c>
-      <c r="B5" s="260"/>
-      <c r="C5" s="261" t="s">
+      <c r="B5" s="250"/>
+      <c r="C5" s="251" t="s">
         <v>400</v>
       </c>
-      <c r="D5" s="262"/>
-      <c r="E5" s="263"/>
+      <c r="D5" s="252"/>
+      <c r="E5" s="253"/>
     </row>
     <row r="6" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A6" s="222" t="s">
+      <c r="A6" s="274" t="s">
         <v>584</v>
       </c>
-      <c r="B6" s="224"/>
-      <c r="C6" s="261" t="s">
+      <c r="B6" s="281"/>
+      <c r="C6" s="251" t="s">
         <v>401</v>
       </c>
-      <c r="D6" s="262"/>
-      <c r="E6" s="263"/>
+      <c r="D6" s="252"/>
+      <c r="E6" s="253"/>
     </row>
     <row r="7" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A7" s="266" t="s">
+      <c r="A7" s="256" t="s">
         <v>393</v>
       </c>
-      <c r="B7" s="267"/>
-[...2 lines deleted...]
-      <c r="E7" s="268"/>
+      <c r="B7" s="257"/>
+      <c r="C7" s="257"/>
+      <c r="D7" s="257"/>
+      <c r="E7" s="258"/>
     </row>
     <row r="8" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A8" s="234" t="s">
+      <c r="A8" s="241" t="s">
         <v>6</v>
       </c>
-      <c r="B8" s="234"/>
-[...2 lines deleted...]
-      <c r="E8" s="234"/>
+      <c r="B8" s="241"/>
+      <c r="C8" s="241"/>
+      <c r="D8" s="241"/>
+      <c r="E8" s="241"/>
     </row>
     <row r="9" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A9" s="235" t="s">
+      <c r="A9" s="259" t="s">
         <v>7</v>
       </c>
-      <c r="B9" s="235"/>
-[...2 lines deleted...]
-      <c r="E9" s="235"/>
+      <c r="B9" s="259"/>
+      <c r="C9" s="259"/>
+      <c r="D9" s="259"/>
+      <c r="E9" s="259"/>
     </row>
     <row r="10" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A10" s="15" t="s">
         <v>138</v>
       </c>
       <c r="B10" s="48" t="s">
         <v>9</v>
       </c>
       <c r="C10" s="48" t="s">
         <v>10</v>
       </c>
       <c r="D10" s="48" t="s">
         <v>11</v>
       </c>
       <c r="E10" s="69" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="11" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A11" s="16" t="s">
         <v>78</v>
       </c>
       <c r="B11" s="16" t="s">
         <v>111</v>
       </c>
@@ -22154,271 +22154,271 @@
     <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3" t="s">
         <v>51</v>
       </c>
       <c r="B46" s="31"/>
       <c r="C46" s="32"/>
       <c r="D46" s="32"/>
       <c r="E46" s="4">
         <f>SUM(E39:E45)</f>
         <v>18750</v>
       </c>
     </row>
     <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="37" t="s">
         <v>65</v>
       </c>
       <c r="B47" s="37"/>
       <c r="C47" s="37"/>
       <c r="D47" s="37"/>
       <c r="E47" s="38">
         <f>SUM(E46,E24,E37)</f>
         <v>49239.548783333332</v>
       </c>
     </row>
     <row r="50" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A50" s="236" t="s">
+      <c r="A50" s="260" t="s">
         <v>53</v>
       </c>
-      <c r="B50" s="237"/>
+      <c r="B50" s="261"/>
     </row>
     <row r="51" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A51" s="15" t="str">
         <f>A10</f>
         <v>1-Insumos</v>
       </c>
       <c r="B51" s="25">
         <f>E24</f>
         <v>20739.548783333332</v>
       </c>
     </row>
     <row r="52" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A52" s="22" t="str">
         <f>A25</f>
         <v>2-Serviços</v>
       </c>
       <c r="B52" s="25">
         <f>E37</f>
         <v>9750</v>
       </c>
     </row>
     <row r="53" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A53" s="22" t="str">
         <f>A38</f>
         <v>3-Colheita</v>
       </c>
       <c r="B53" s="25">
         <f>E46</f>
         <v>18750</v>
       </c>
     </row>
     <row r="54" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A54" s="11" t="s">
         <v>65</v>
       </c>
       <c r="B54" s="38">
         <f>SUM(B51:B53)</f>
         <v>49239.548783333332</v>
       </c>
     </row>
     <row r="57" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A57" s="238" t="s">
+      <c r="A57" s="262" t="s">
         <v>567</v>
       </c>
-      <c r="B57" s="238"/>
-[...1 lines deleted...]
-      <c r="D57" s="238"/>
+      <c r="B57" s="262"/>
+      <c r="C57" s="262"/>
+      <c r="D57" s="262"/>
     </row>
     <row r="58" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="59" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A59" s="233" t="s">
+      <c r="A59" s="240" t="s">
         <v>55</v>
       </c>
-      <c r="B59" s="233"/>
-[...1 lines deleted...]
-      <c r="D59" s="233"/>
+      <c r="B59" s="240"/>
+      <c r="C59" s="240"/>
+      <c r="D59" s="240"/>
     </row>
     <row r="60" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A60" s="109" t="s">
         <v>518</v>
       </c>
       <c r="B60" s="109"/>
-      <c r="C60" s="233"/>
-      <c r="D60" s="233"/>
+      <c r="C60" s="240"/>
+      <c r="D60" s="240"/>
     </row>
     <row r="61" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A61" s="233" t="s">
+      <c r="A61" s="240" t="s">
         <v>57</v>
       </c>
-      <c r="B61" s="233"/>
-[...1 lines deleted...]
-      <c r="D61" s="233"/>
+      <c r="B61" s="240"/>
+      <c r="C61" s="240"/>
+      <c r="D61" s="240"/>
     </row>
     <row r="62" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A62" s="233" t="s">
+      <c r="A62" s="240" t="s">
         <v>519</v>
       </c>
-      <c r="B62" s="233"/>
+      <c r="B62" s="240"/>
     </row>
   </sheetData>
   <mergeCells count="22">
+    <mergeCell ref="C3:E3"/>
+    <mergeCell ref="C6:E6"/>
+    <mergeCell ref="A7:E7"/>
+    <mergeCell ref="A1:A2"/>
+    <mergeCell ref="B1:E2"/>
+    <mergeCell ref="A3:B3"/>
+    <mergeCell ref="A4:B4"/>
+    <mergeCell ref="C4:E4"/>
     <mergeCell ref="A8:E8"/>
     <mergeCell ref="A9:E9"/>
     <mergeCell ref="A6:B6"/>
     <mergeCell ref="A62:B62"/>
     <mergeCell ref="A5:B5"/>
     <mergeCell ref="C5:E5"/>
     <mergeCell ref="A50:B50"/>
     <mergeCell ref="A57:B57"/>
     <mergeCell ref="C57:D57"/>
     <mergeCell ref="C61:D61"/>
     <mergeCell ref="A61:B61"/>
     <mergeCell ref="C60:D60"/>
     <mergeCell ref="A59:B59"/>
     <mergeCell ref="C59:D59"/>
-    <mergeCell ref="C3:E3"/>
-[...6 lines deleted...]
-    <mergeCell ref="C4:E4"/>
   </mergeCells>
   <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet24.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7C1938AE-FB2B-40B4-A5AB-ADD25B44913D}">
   <dimension ref="A1:E64"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:E66"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="39.28515625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="13.28515625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="14.5703125" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="13.42578125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="13.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="225"/>
-      <c r="B1" s="226" t="s">
+      <c r="A1" s="242"/>
+      <c r="B1" s="243" t="s">
         <v>0</v>
       </c>
-      <c r="C1" s="226"/>
-[...1 lines deleted...]
-      <c r="E1" s="226"/>
+      <c r="C1" s="243"/>
+      <c r="D1" s="243"/>
+      <c r="E1" s="243"/>
     </row>
     <row r="2" spans="1:5" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="225"/>
-[...3 lines deleted...]
-      <c r="E2" s="226"/>
+      <c r="A2" s="242"/>
+      <c r="B2" s="243"/>
+      <c r="C2" s="243"/>
+      <c r="D2" s="243"/>
+      <c r="E2" s="243"/>
     </row>
     <row r="3" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A3" s="281" t="s">
+      <c r="A3" s="276" t="s">
         <v>196</v>
       </c>
-      <c r="B3" s="281"/>
-      <c r="C3" s="261" t="s">
+      <c r="B3" s="276"/>
+      <c r="C3" s="251" t="s">
         <v>211</v>
       </c>
-      <c r="D3" s="262"/>
-      <c r="E3" s="263"/>
+      <c r="D3" s="252"/>
+      <c r="E3" s="253"/>
     </row>
     <row r="4" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A4" s="282" t="s">
+      <c r="A4" s="277" t="s">
         <v>265</v>
       </c>
-      <c r="B4" s="282"/>
-      <c r="C4" s="261" t="s">
+      <c r="B4" s="277"/>
+      <c r="C4" s="251" t="s">
         <v>271</v>
       </c>
-      <c r="D4" s="262"/>
-      <c r="E4" s="263"/>
+      <c r="D4" s="252"/>
+      <c r="E4" s="253"/>
     </row>
     <row r="5" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A5" s="260" t="s">
+      <c r="A5" s="250" t="s">
         <v>565</v>
       </c>
-      <c r="B5" s="260"/>
-      <c r="C5" s="261" t="s">
+      <c r="B5" s="250"/>
+      <c r="C5" s="251" t="s">
         <v>272</v>
       </c>
-      <c r="D5" s="262"/>
-      <c r="E5" s="263"/>
+      <c r="D5" s="252"/>
+      <c r="E5" s="253"/>
     </row>
     <row r="6" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A6" s="222" t="s">
+      <c r="A6" s="274" t="s">
         <v>585</v>
       </c>
-      <c r="B6" s="224"/>
-      <c r="C6" s="261" t="s">
+      <c r="B6" s="281"/>
+      <c r="C6" s="251" t="s">
         <v>273</v>
       </c>
-      <c r="D6" s="262"/>
-      <c r="E6" s="263"/>
+      <c r="D6" s="252"/>
+      <c r="E6" s="253"/>
     </row>
     <row r="7" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A7" s="266" t="s">
+      <c r="A7" s="256" t="s">
         <v>393</v>
       </c>
-      <c r="B7" s="267"/>
-[...2 lines deleted...]
-      <c r="E7" s="268"/>
+      <c r="B7" s="257"/>
+      <c r="C7" s="257"/>
+      <c r="D7" s="257"/>
+      <c r="E7" s="258"/>
     </row>
     <row r="8" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A8" s="234" t="s">
+      <c r="A8" s="241" t="s">
         <v>6</v>
       </c>
-      <c r="B8" s="234"/>
-[...2 lines deleted...]
-      <c r="E8" s="234"/>
+      <c r="B8" s="241"/>
+      <c r="C8" s="241"/>
+      <c r="D8" s="241"/>
+      <c r="E8" s="241"/>
     </row>
     <row r="9" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A9" s="235" t="s">
+      <c r="A9" s="259" t="s">
         <v>7</v>
       </c>
-      <c r="B9" s="235"/>
-[...2 lines deleted...]
-      <c r="E9" s="235"/>
+      <c r="B9" s="259"/>
+      <c r="C9" s="259"/>
+      <c r="D9" s="259"/>
+      <c r="E9" s="259"/>
     </row>
     <row r="10" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A10" s="15" t="s">
         <v>74</v>
       </c>
       <c r="B10" s="48" t="s">
         <v>9</v>
       </c>
       <c r="C10" s="48" t="s">
         <v>10</v>
       </c>
       <c r="D10" s="48" t="s">
         <v>11</v>
       </c>
       <c r="E10" s="69" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="11" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A11" s="16" t="s">
         <v>197</v>
       </c>
       <c r="B11" s="55" t="s">
         <v>79</v>
       </c>
@@ -23021,54 +23021,54 @@
     <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="37" t="s">
         <v>102</v>
       </c>
       <c r="B47" s="37"/>
       <c r="C47" s="37"/>
       <c r="D47" s="37"/>
       <c r="E47" s="38">
         <f>SUM(E37:E46)</f>
         <v>46300</v>
       </c>
     </row>
     <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="37" t="s">
         <v>52</v>
       </c>
       <c r="B48" s="37"/>
       <c r="C48" s="37"/>
       <c r="D48" s="37"/>
       <c r="E48" s="38">
         <f>SUM(E15,E20,E35,E47)</f>
         <v>74342.434999999998</v>
       </c>
     </row>
     <row r="51" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A51" s="236" t="s">
+      <c r="A51" s="260" t="s">
         <v>53</v>
       </c>
-      <c r="B51" s="237"/>
+      <c r="B51" s="261"/>
     </row>
     <row r="52" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A52" s="15" t="str">
         <f>A10</f>
         <v>1-Preparo de solo/Plantio</v>
       </c>
       <c r="B52" s="25">
         <f>E15</f>
         <v>23989.814999999999</v>
       </c>
     </row>
     <row r="53" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A53" s="22" t="str">
         <f>A16</f>
         <v>2-Serviços</v>
       </c>
       <c r="B53" s="61">
         <f>E20</f>
         <v>1500</v>
       </c>
     </row>
     <row r="54" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A54" s="22" t="str">
         <f>A21</f>
         <v>3-Tratos Culturais</v>
@@ -23076,226 +23076,226 @@
       <c r="B54" s="25">
         <f>E35</f>
         <v>2552.62</v>
       </c>
     </row>
     <row r="55" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A55" s="22" t="str">
         <f>A36</f>
         <v>4-Serviços</v>
       </c>
       <c r="B55" s="25">
         <f>E47</f>
         <v>46300</v>
       </c>
     </row>
     <row r="56" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A56" s="11" t="s">
         <v>65</v>
       </c>
       <c r="B56" s="38">
         <f>SUM(B52:B55)</f>
         <v>74342.434999999998</v>
       </c>
     </row>
     <row r="59" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A59" s="238" t="s">
+      <c r="A59" s="262" t="s">
         <v>567</v>
       </c>
-      <c r="B59" s="238"/>
-[...1 lines deleted...]
-      <c r="D59" s="238"/>
+      <c r="B59" s="262"/>
+      <c r="C59" s="262"/>
+      <c r="D59" s="262"/>
     </row>
     <row r="60" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="61" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A61" s="233" t="s">
+      <c r="A61" s="240" t="s">
         <v>55</v>
       </c>
-      <c r="B61" s="233"/>
-[...1 lines deleted...]
-      <c r="D61" s="233"/>
+      <c r="B61" s="240"/>
+      <c r="C61" s="240"/>
+      <c r="D61" s="240"/>
     </row>
     <row r="62" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A62" s="109" t="s">
         <v>518</v>
       </c>
       <c r="B62" s="109"/>
-      <c r="C62" s="233"/>
-      <c r="D62" s="233"/>
+      <c r="C62" s="240"/>
+      <c r="D62" s="240"/>
     </row>
     <row r="63" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A63" s="233" t="s">
+      <c r="A63" s="240" t="s">
         <v>57</v>
       </c>
-      <c r="B63" s="233"/>
-[...1 lines deleted...]
-      <c r="D63" s="233"/>
+      <c r="B63" s="240"/>
+      <c r="C63" s="240"/>
+      <c r="D63" s="240"/>
     </row>
     <row r="64" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A64" s="233" t="s">
+      <c r="A64" s="240" t="s">
         <v>519</v>
       </c>
-      <c r="B64" s="233"/>
+      <c r="B64" s="240"/>
     </row>
   </sheetData>
   <mergeCells count="22">
+    <mergeCell ref="A64:B64"/>
+    <mergeCell ref="A63:B63"/>
+    <mergeCell ref="C62:D62"/>
+    <mergeCell ref="A61:B61"/>
+    <mergeCell ref="C61:D61"/>
+    <mergeCell ref="A51:B51"/>
+    <mergeCell ref="A59:B59"/>
+    <mergeCell ref="C59:D59"/>
+    <mergeCell ref="C63:D63"/>
+    <mergeCell ref="A9:E9"/>
+    <mergeCell ref="A1:A2"/>
+    <mergeCell ref="B1:E2"/>
+    <mergeCell ref="A3:B3"/>
+    <mergeCell ref="A4:B4"/>
+    <mergeCell ref="C4:E4"/>
+    <mergeCell ref="C3:E3"/>
     <mergeCell ref="C6:E6"/>
     <mergeCell ref="A5:B5"/>
     <mergeCell ref="C5:E5"/>
     <mergeCell ref="A7:E7"/>
     <mergeCell ref="A8:E8"/>
     <mergeCell ref="A6:B6"/>
-    <mergeCell ref="A1:A2"/>
-[...14 lines deleted...]
-    <mergeCell ref="C61:D61"/>
   </mergeCells>
   <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet25.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E3541C8D-867E-4079-A96C-54A1870A9615}">
   <dimension ref="A1:E64"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:E67"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="39.28515625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="13.28515625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="14.5703125" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="13.42578125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="13.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="225"/>
-      <c r="B1" s="226" t="s">
+      <c r="A1" s="242"/>
+      <c r="B1" s="243" t="s">
         <v>0</v>
       </c>
-      <c r="C1" s="226"/>
-[...1 lines deleted...]
-      <c r="E1" s="226"/>
+      <c r="C1" s="243"/>
+      <c r="D1" s="243"/>
+      <c r="E1" s="243"/>
     </row>
     <row r="2" spans="1:5" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="225"/>
-[...3 lines deleted...]
-      <c r="E2" s="226"/>
+      <c r="A2" s="242"/>
+      <c r="B2" s="243"/>
+      <c r="C2" s="243"/>
+      <c r="D2" s="243"/>
+      <c r="E2" s="243"/>
     </row>
     <row r="3" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A3" s="281" t="s">
+      <c r="A3" s="276" t="s">
         <v>560</v>
       </c>
-      <c r="B3" s="281"/>
-      <c r="C3" s="261" t="s">
+      <c r="B3" s="276"/>
+      <c r="C3" s="251" t="s">
         <v>211</v>
       </c>
-      <c r="D3" s="262"/>
-      <c r="E3" s="263"/>
+      <c r="D3" s="252"/>
+      <c r="E3" s="253"/>
     </row>
     <row r="4" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A4" s="282" t="s">
+      <c r="A4" s="277" t="s">
         <v>265</v>
       </c>
-      <c r="B4" s="282"/>
-      <c r="C4" s="261" t="s">
+      <c r="B4" s="277"/>
+      <c r="C4" s="251" t="s">
         <v>561</v>
       </c>
-      <c r="D4" s="262"/>
-      <c r="E4" s="263"/>
+      <c r="D4" s="252"/>
+      <c r="E4" s="253"/>
     </row>
     <row r="5" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A5" s="260" t="s">
+      <c r="A5" s="250" t="s">
         <v>542</v>
       </c>
-      <c r="B5" s="260"/>
-      <c r="C5" s="261" t="s">
+      <c r="B5" s="250"/>
+      <c r="C5" s="251" t="s">
         <v>272</v>
       </c>
-      <c r="D5" s="262"/>
-      <c r="E5" s="263"/>
+      <c r="D5" s="252"/>
+      <c r="E5" s="253"/>
     </row>
     <row r="6" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A6" s="222" t="s">
+      <c r="A6" s="274" t="s">
         <v>586</v>
       </c>
-      <c r="B6" s="224"/>
-      <c r="C6" s="261" t="s">
+      <c r="B6" s="281"/>
+      <c r="C6" s="251" t="s">
         <v>273</v>
       </c>
-      <c r="D6" s="262"/>
-      <c r="E6" s="263"/>
+      <c r="D6" s="252"/>
+      <c r="E6" s="253"/>
     </row>
     <row r="7" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A7" s="266" t="s">
+      <c r="A7" s="256" t="s">
         <v>73</v>
       </c>
-      <c r="B7" s="267"/>
-[...2 lines deleted...]
-      <c r="E7" s="268"/>
+      <c r="B7" s="257"/>
+      <c r="C7" s="257"/>
+      <c r="D7" s="257"/>
+      <c r="E7" s="258"/>
     </row>
     <row r="8" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A8" s="234" t="s">
+      <c r="A8" s="241" t="s">
         <v>6</v>
       </c>
-      <c r="B8" s="234"/>
-[...2 lines deleted...]
-      <c r="E8" s="234"/>
+      <c r="B8" s="241"/>
+      <c r="C8" s="241"/>
+      <c r="D8" s="241"/>
+      <c r="E8" s="241"/>
     </row>
     <row r="9" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A9" s="235" t="s">
+      <c r="A9" s="259" t="s">
         <v>7</v>
       </c>
-      <c r="B9" s="235"/>
-[...2 lines deleted...]
-      <c r="E9" s="235"/>
+      <c r="B9" s="259"/>
+      <c r="C9" s="259"/>
+      <c r="D9" s="259"/>
+      <c r="E9" s="259"/>
     </row>
     <row r="10" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A10" s="15" t="s">
         <v>74</v>
       </c>
       <c r="B10" s="48" t="s">
         <v>9</v>
       </c>
       <c r="C10" s="48" t="s">
         <v>10</v>
       </c>
       <c r="D10" s="48" t="s">
         <v>11</v>
       </c>
       <c r="E10" s="69" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="11" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A11" s="16" t="s">
         <v>197</v>
       </c>
       <c r="B11" s="55" t="s">
         <v>79</v>
       </c>
@@ -23898,54 +23898,54 @@
     <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="37" t="s">
         <v>102</v>
       </c>
       <c r="B47" s="37"/>
       <c r="C47" s="37"/>
       <c r="D47" s="37"/>
       <c r="E47" s="38">
         <f>SUM(E37:E46)</f>
         <v>35350</v>
       </c>
     </row>
     <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="37" t="s">
         <v>52</v>
       </c>
       <c r="B48" s="37"/>
       <c r="C48" s="37"/>
       <c r="D48" s="37"/>
       <c r="E48" s="38">
         <f>SUM(E15,E20,E35,E47)</f>
         <v>57567.434999999998</v>
       </c>
     </row>
     <row r="51" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A51" s="236" t="s">
+      <c r="A51" s="260" t="s">
         <v>53</v>
       </c>
-      <c r="B51" s="237"/>
+      <c r="B51" s="261"/>
     </row>
     <row r="52" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A52" s="15" t="str">
         <f>A10</f>
         <v>1-Preparo de solo/Plantio</v>
       </c>
       <c r="B52" s="25">
         <f>E15</f>
         <v>18164.815000000002</v>
       </c>
     </row>
     <row r="53" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A53" s="22" t="str">
         <f>A16</f>
         <v>2-Serviços</v>
       </c>
       <c r="B53" s="61">
         <f>E20</f>
         <v>1500</v>
       </c>
     </row>
     <row r="54" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A54" s="22" t="str">
         <f>A21</f>
         <v>3-Tratos Culturais</v>
@@ -23953,226 +23953,226 @@
       <c r="B54" s="25">
         <f>E35</f>
         <v>2552.62</v>
       </c>
     </row>
     <row r="55" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A55" s="22" t="str">
         <f>A36</f>
         <v>4-Serviços</v>
       </c>
       <c r="B55" s="25">
         <f>E47</f>
         <v>35350</v>
       </c>
     </row>
     <row r="56" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A56" s="11" t="s">
         <v>65</v>
       </c>
       <c r="B56" s="38">
         <f>SUM(B52:B55)</f>
         <v>57567.434999999998</v>
       </c>
     </row>
     <row r="59" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A59" s="238" t="s">
+      <c r="A59" s="262" t="s">
         <v>567</v>
       </c>
-      <c r="B59" s="238"/>
-[...1 lines deleted...]
-      <c r="D59" s="238"/>
+      <c r="B59" s="262"/>
+      <c r="C59" s="262"/>
+      <c r="D59" s="262"/>
     </row>
     <row r="60" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="61" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A61" s="233" t="s">
+      <c r="A61" s="240" t="s">
         <v>55</v>
       </c>
-      <c r="B61" s="233"/>
-[...1 lines deleted...]
-      <c r="D61" s="233"/>
+      <c r="B61" s="240"/>
+      <c r="C61" s="240"/>
+      <c r="D61" s="240"/>
     </row>
     <row r="62" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A62" s="109" t="s">
         <v>518</v>
       </c>
       <c r="B62" s="109"/>
-      <c r="C62" s="233"/>
-      <c r="D62" s="233"/>
+      <c r="C62" s="240"/>
+      <c r="D62" s="240"/>
     </row>
     <row r="63" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A63" s="233" t="s">
+      <c r="A63" s="240" t="s">
         <v>57</v>
       </c>
-      <c r="B63" s="233"/>
-[...1 lines deleted...]
-      <c r="D63" s="233"/>
+      <c r="B63" s="240"/>
+      <c r="C63" s="240"/>
+      <c r="D63" s="240"/>
     </row>
     <row r="64" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A64" s="233" t="s">
+      <c r="A64" s="240" t="s">
         <v>519</v>
       </c>
-      <c r="B64" s="233"/>
+      <c r="B64" s="240"/>
     </row>
   </sheetData>
   <mergeCells count="22">
+    <mergeCell ref="C62:D62"/>
+    <mergeCell ref="A63:B63"/>
+    <mergeCell ref="C63:D63"/>
+    <mergeCell ref="A64:B64"/>
+    <mergeCell ref="A9:E9"/>
+    <mergeCell ref="A51:B51"/>
+    <mergeCell ref="A59:B59"/>
+    <mergeCell ref="C59:D59"/>
+    <mergeCell ref="A61:B61"/>
+    <mergeCell ref="C61:D61"/>
     <mergeCell ref="A8:E8"/>
     <mergeCell ref="A1:A2"/>
     <mergeCell ref="B1:E2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="C3:E3"/>
     <mergeCell ref="A4:B4"/>
     <mergeCell ref="C4:E4"/>
     <mergeCell ref="A5:B5"/>
     <mergeCell ref="C5:E5"/>
     <mergeCell ref="A6:B6"/>
     <mergeCell ref="C6:E6"/>
     <mergeCell ref="A7:E7"/>
-    <mergeCell ref="C62:D62"/>
-[...8 lines deleted...]
-    <mergeCell ref="C61:D61"/>
   </mergeCells>
   <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet26.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{569579A3-71CF-4F03-A773-9F72F1385980}">
   <dimension ref="A1:E54"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:E56"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="38.42578125" customWidth="1"/>
     <col min="2" max="2" width="14.28515625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="14.5703125" customWidth="1"/>
     <col min="4" max="4" width="13.42578125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="12.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="277"/>
-      <c r="B1" s="226" t="s">
+      <c r="A1" s="270"/>
+      <c r="B1" s="243" t="s">
         <v>0</v>
       </c>
-      <c r="C1" s="226"/>
-[...1 lines deleted...]
-      <c r="E1" s="226"/>
+      <c r="C1" s="243"/>
+      <c r="D1" s="243"/>
+      <c r="E1" s="243"/>
     </row>
     <row r="2" spans="1:5" ht="30.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="277"/>
-[...3 lines deleted...]
-      <c r="E2" s="226"/>
+      <c r="A2" s="270"/>
+      <c r="B2" s="243"/>
+      <c r="C2" s="243"/>
+      <c r="D2" s="243"/>
+      <c r="E2" s="243"/>
     </row>
     <row r="3" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A3" s="281" t="s">
+      <c r="A3" s="276" t="s">
         <v>406</v>
       </c>
-      <c r="B3" s="281"/>
-      <c r="C3" s="261" t="s">
+      <c r="B3" s="276"/>
+      <c r="C3" s="251" t="s">
         <v>283</v>
       </c>
-      <c r="D3" s="262"/>
-      <c r="E3" s="263"/>
+      <c r="D3" s="252"/>
+      <c r="E3" s="253"/>
     </row>
     <row r="4" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A4" s="282" t="s">
+      <c r="A4" s="277" t="s">
         <v>407</v>
       </c>
-      <c r="B4" s="282"/>
-      <c r="C4" s="261" t="s">
+      <c r="B4" s="277"/>
+      <c r="C4" s="251" t="s">
         <v>451</v>
       </c>
-      <c r="D4" s="262"/>
-      <c r="E4" s="263"/>
+      <c r="D4" s="252"/>
+      <c r="E4" s="253"/>
     </row>
     <row r="5" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A5" s="260" t="s">
+      <c r="A5" s="250" t="s">
         <v>565</v>
       </c>
-      <c r="B5" s="260"/>
-      <c r="C5" s="261" t="s">
+      <c r="B5" s="250"/>
+      <c r="C5" s="251" t="s">
         <v>403</v>
       </c>
-      <c r="D5" s="262"/>
-      <c r="E5" s="263"/>
+      <c r="D5" s="252"/>
+      <c r="E5" s="253"/>
     </row>
     <row r="6" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A6" s="222" t="s">
+      <c r="A6" s="274" t="s">
         <v>587</v>
       </c>
-      <c r="B6" s="224"/>
-      <c r="C6" s="261" t="s">
+      <c r="B6" s="281"/>
+      <c r="C6" s="251" t="s">
         <v>404</v>
       </c>
-      <c r="D6" s="262"/>
-      <c r="E6" s="263"/>
+      <c r="D6" s="252"/>
+      <c r="E6" s="253"/>
     </row>
     <row r="7" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A7" s="266" t="s">
+      <c r="A7" s="256" t="s">
         <v>377</v>
       </c>
-      <c r="B7" s="267"/>
-[...2 lines deleted...]
-      <c r="E7" s="268"/>
+      <c r="B7" s="257"/>
+      <c r="C7" s="257"/>
+      <c r="D7" s="257"/>
+      <c r="E7" s="258"/>
     </row>
     <row r="8" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A8" s="276" t="s">
+      <c r="A8" s="269" t="s">
         <v>6</v>
       </c>
-      <c r="B8" s="276"/>
-[...2 lines deleted...]
-      <c r="E8" s="276"/>
+      <c r="B8" s="269"/>
+      <c r="C8" s="269"/>
+      <c r="D8" s="269"/>
+      <c r="E8" s="269"/>
     </row>
     <row r="9" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A9" s="272" t="s">
+      <c r="A9" s="275" t="s">
         <v>7</v>
       </c>
-      <c r="B9" s="272"/>
-[...2 lines deleted...]
-      <c r="E9" s="272"/>
+      <c r="B9" s="275"/>
+      <c r="C9" s="275"/>
+      <c r="D9" s="275"/>
+      <c r="E9" s="275"/>
     </row>
     <row r="10" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A10" s="1" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="1" t="s">
         <v>9</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E10" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="11" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A11" s="16" t="s">
         <v>78</v>
       </c>
       <c r="B11" s="142" t="s">
         <v>405</v>
       </c>
@@ -24642,54 +24642,54 @@
         <v>52</v>
       </c>
       <c r="B39" s="11"/>
       <c r="C39" s="12"/>
       <c r="D39" s="11"/>
       <c r="E39" s="141">
         <f>SUM(E23,E35,E38)</f>
         <v>6055.9381666666668</v>
       </c>
     </row>
     <row r="40" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A40" s="13"/>
       <c r="B40" s="13"/>
       <c r="C40" s="13"/>
       <c r="D40" s="13"/>
       <c r="E40" s="13"/>
     </row>
     <row r="41" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A41" s="13"/>
       <c r="B41" s="13"/>
       <c r="C41" s="13"/>
       <c r="D41" s="13"/>
       <c r="E41" s="13"/>
     </row>
     <row r="42" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A42" s="236" t="s">
+      <c r="A42" s="260" t="s">
         <v>53</v>
       </c>
-      <c r="B42" s="237"/>
+      <c r="B42" s="261"/>
       <c r="C42" s="13"/>
       <c r="D42" s="13"/>
       <c r="E42" s="13"/>
     </row>
     <row r="43" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A43" s="15" t="s">
         <v>8</v>
       </c>
       <c r="B43" s="25">
         <f>E23</f>
         <v>3035.9381666666673</v>
       </c>
       <c r="C43" s="13"/>
       <c r="D43" s="13"/>
       <c r="E43" s="13"/>
     </row>
     <row r="44" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A44" s="22" t="s">
         <v>37</v>
       </c>
       <c r="B44" s="25">
         <f>E35</f>
         <v>2590</v>
       </c>
       <c r="C44" s="13"/>
@@ -24713,238 +24713,238 @@
         <v>65</v>
       </c>
       <c r="B46" s="26">
         <f>E39</f>
         <v>6055.9381666666668</v>
       </c>
       <c r="C46" s="13"/>
       <c r="D46" s="13"/>
       <c r="E46" s="13"/>
     </row>
     <row r="47" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A47" s="13"/>
       <c r="B47" s="13"/>
       <c r="C47" s="13"/>
       <c r="D47" s="13"/>
       <c r="E47" s="13"/>
     </row>
     <row r="48" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A48" s="13"/>
       <c r="B48" s="13"/>
       <c r="C48" s="13"/>
       <c r="D48" s="13"/>
       <c r="E48" s="13"/>
     </row>
     <row r="49" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A49" s="238" t="s">
+      <c r="A49" s="262" t="s">
         <v>567</v>
       </c>
-      <c r="B49" s="238"/>
-[...1 lines deleted...]
-      <c r="D49" s="233"/>
+      <c r="B49" s="262"/>
+      <c r="C49" s="240"/>
+      <c r="D49" s="240"/>
       <c r="E49" s="13"/>
     </row>
     <row r="50" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A50" s="13" t="s">
         <v>54</v>
       </c>
       <c r="B50" s="13"/>
       <c r="C50" s="13"/>
       <c r="D50" s="13"/>
       <c r="E50" s="13"/>
     </row>
     <row r="51" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A51" s="233" t="s">
+      <c r="A51" s="240" t="s">
         <v>55</v>
       </c>
-      <c r="B51" s="233"/>
-[...1 lines deleted...]
-      <c r="D51" s="233"/>
+      <c r="B51" s="240"/>
+      <c r="C51" s="240"/>
+      <c r="D51" s="240"/>
       <c r="E51" s="13"/>
     </row>
     <row r="52" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A52" s="233" t="s">
+      <c r="A52" s="240" t="s">
         <v>56</v>
       </c>
-      <c r="B52" s="233"/>
+      <c r="B52" s="240"/>
       <c r="C52" s="109"/>
       <c r="D52" s="109"/>
       <c r="E52" s="13"/>
     </row>
     <row r="53" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A53" s="233" t="s">
+      <c r="A53" s="240" t="s">
         <v>57</v>
       </c>
-      <c r="B53" s="233"/>
-[...1 lines deleted...]
-      <c r="D53" s="233"/>
+      <c r="B53" s="240"/>
+      <c r="C53" s="240"/>
+      <c r="D53" s="240"/>
       <c r="E53" s="13"/>
     </row>
     <row r="54" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A54" s="233" t="s">
+      <c r="A54" s="240" t="s">
         <v>58</v>
       </c>
-      <c r="B54" s="233"/>
-[...1 lines deleted...]
-      <c r="D54" s="233"/>
+      <c r="B54" s="240"/>
+      <c r="C54" s="240"/>
+      <c r="D54" s="240"/>
       <c r="E54" s="13"/>
     </row>
   </sheetData>
   <mergeCells count="23">
+    <mergeCell ref="A42:B42"/>
+    <mergeCell ref="A49:B49"/>
+    <mergeCell ref="C49:D49"/>
+    <mergeCell ref="A51:B51"/>
+    <mergeCell ref="C51:D51"/>
+    <mergeCell ref="A52:B52"/>
+    <mergeCell ref="A54:B54"/>
+    <mergeCell ref="C54:D54"/>
+    <mergeCell ref="A53:B53"/>
+    <mergeCell ref="C53:D53"/>
     <mergeCell ref="A9:E9"/>
     <mergeCell ref="A1:A2"/>
     <mergeCell ref="B1:E2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="C3:E3"/>
     <mergeCell ref="A4:B4"/>
     <mergeCell ref="C4:E4"/>
     <mergeCell ref="C5:E5"/>
     <mergeCell ref="C6:E6"/>
     <mergeCell ref="A7:E7"/>
     <mergeCell ref="A8:E8"/>
     <mergeCell ref="A6:B6"/>
     <mergeCell ref="A5:B5"/>
-    <mergeCell ref="A52:B52"/>
-[...8 lines deleted...]
-    <mergeCell ref="C51:D51"/>
   </mergeCells>
   <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="0" verticalDpi="0" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet27.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{391130EB-EEE3-4FD3-8057-920DF7DC2436}">
   <dimension ref="A1:E56"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="38.42578125" customWidth="1"/>
     <col min="2" max="2" width="13.7109375" customWidth="1"/>
     <col min="3" max="3" width="14.5703125" customWidth="1"/>
     <col min="4" max="4" width="13.42578125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="12.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="277"/>
-      <c r="B1" s="226" t="s">
+      <c r="A1" s="270"/>
+      <c r="B1" s="243" t="s">
         <v>0</v>
       </c>
-      <c r="C1" s="226"/>
-[...1 lines deleted...]
-      <c r="E1" s="226"/>
+      <c r="C1" s="243"/>
+      <c r="D1" s="243"/>
+      <c r="E1" s="243"/>
     </row>
     <row r="2" spans="1:5" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="277"/>
-[...3 lines deleted...]
-      <c r="E2" s="226"/>
+      <c r="A2" s="270"/>
+      <c r="B2" s="243"/>
+      <c r="C2" s="243"/>
+      <c r="D2" s="243"/>
+      <c r="E2" s="243"/>
     </row>
     <row r="3" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A3" s="281" t="s">
+      <c r="A3" s="276" t="s">
         <v>452</v>
       </c>
-      <c r="B3" s="281"/>
-      <c r="C3" s="261" t="s">
+      <c r="B3" s="276"/>
+      <c r="C3" s="251" t="s">
         <v>283</v>
       </c>
-      <c r="D3" s="262"/>
-      <c r="E3" s="263"/>
+      <c r="D3" s="252"/>
+      <c r="E3" s="253"/>
     </row>
     <row r="4" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A4" s="282" t="s">
+      <c r="A4" s="277" t="s">
         <v>407</v>
       </c>
-      <c r="B4" s="282"/>
-      <c r="C4" s="261" t="s">
+      <c r="B4" s="277"/>
+      <c r="C4" s="251" t="s">
         <v>513</v>
       </c>
-      <c r="D4" s="262"/>
-      <c r="E4" s="263"/>
+      <c r="D4" s="252"/>
+      <c r="E4" s="253"/>
     </row>
     <row r="5" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A5" s="260" t="s">
+      <c r="A5" s="250" t="s">
         <v>565</v>
       </c>
-      <c r="B5" s="260"/>
-      <c r="C5" s="261" t="s">
+      <c r="B5" s="250"/>
+      <c r="C5" s="251" t="s">
         <v>403</v>
       </c>
-      <c r="D5" s="262"/>
-      <c r="E5" s="263"/>
+      <c r="D5" s="252"/>
+      <c r="E5" s="253"/>
     </row>
     <row r="6" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A6" s="222" t="s">
+      <c r="A6" s="274" t="s">
         <v>588</v>
       </c>
-      <c r="B6" s="224"/>
-      <c r="C6" s="261" t="s">
+      <c r="B6" s="281"/>
+      <c r="C6" s="251" t="s">
         <v>404</v>
       </c>
-      <c r="D6" s="262"/>
-      <c r="E6" s="263"/>
+      <c r="D6" s="252"/>
+      <c r="E6" s="253"/>
     </row>
     <row r="7" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A7" s="266" t="s">
+      <c r="A7" s="256" t="s">
         <v>507</v>
       </c>
-      <c r="B7" s="267"/>
-[...2 lines deleted...]
-      <c r="E7" s="268"/>
+      <c r="B7" s="257"/>
+      <c r="C7" s="257"/>
+      <c r="D7" s="257"/>
+      <c r="E7" s="258"/>
     </row>
     <row r="8" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A8" s="276" t="s">
+      <c r="A8" s="269" t="s">
         <v>6</v>
       </c>
-      <c r="B8" s="276"/>
-[...2 lines deleted...]
-      <c r="E8" s="276"/>
+      <c r="B8" s="269"/>
+      <c r="C8" s="269"/>
+      <c r="D8" s="269"/>
+      <c r="E8" s="269"/>
     </row>
     <row r="9" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A9" s="272" t="s">
+      <c r="A9" s="275" t="s">
         <v>7</v>
       </c>
-      <c r="B9" s="272"/>
-[...2 lines deleted...]
-      <c r="E9" s="272"/>
+      <c r="B9" s="275"/>
+      <c r="C9" s="275"/>
+      <c r="D9" s="275"/>
+      <c r="E9" s="275"/>
     </row>
     <row r="10" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A10" s="1" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="1" t="s">
         <v>9</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E10" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="11" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A11" s="16" t="s">
         <v>78</v>
       </c>
       <c r="B11" s="142" t="s">
         <v>405</v>
       </c>
@@ -25450,54 +25450,54 @@
         <v>52</v>
       </c>
       <c r="B41" s="11"/>
       <c r="C41" s="12"/>
       <c r="D41" s="11"/>
       <c r="E41" s="141">
         <f>SUM(E25,E37,E40)</f>
         <v>6995.0616666666674</v>
       </c>
     </row>
     <row r="42" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A42" s="13"/>
       <c r="B42" s="13"/>
       <c r="C42" s="13"/>
       <c r="D42" s="13"/>
       <c r="E42" s="13"/>
     </row>
     <row r="43" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A43" s="13"/>
       <c r="B43" s="13"/>
       <c r="C43" s="13"/>
       <c r="D43" s="13"/>
       <c r="E43" s="13"/>
     </row>
     <row r="44" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A44" s="236" t="s">
+      <c r="A44" s="260" t="s">
         <v>53</v>
       </c>
-      <c r="B44" s="237"/>
+      <c r="B44" s="261"/>
       <c r="C44" s="13"/>
       <c r="D44" s="13"/>
       <c r="E44" s="13"/>
     </row>
     <row r="45" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A45" s="15" t="s">
         <v>8</v>
       </c>
       <c r="B45" s="25">
         <f>E25</f>
         <v>3620.0616666666674</v>
       </c>
       <c r="C45" s="13"/>
       <c r="D45" s="13"/>
       <c r="E45" s="13"/>
     </row>
     <row r="46" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A46" s="22" t="s">
         <v>37</v>
       </c>
       <c r="B46" s="25">
         <f>E37</f>
         <v>2730</v>
       </c>
       <c r="C46" s="13"/>
@@ -25521,237 +25521,237 @@
         <v>65</v>
       </c>
       <c r="B48" s="26">
         <f>E41</f>
         <v>6995.0616666666674</v>
       </c>
       <c r="C48" s="13"/>
       <c r="D48" s="13"/>
       <c r="E48" s="13"/>
     </row>
     <row r="49" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A49" s="13"/>
       <c r="B49" s="13"/>
       <c r="C49" s="13"/>
       <c r="D49" s="13"/>
       <c r="E49" s="13"/>
     </row>
     <row r="50" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A50" s="13"/>
       <c r="B50" s="13"/>
       <c r="C50" s="13"/>
       <c r="D50" s="13"/>
       <c r="E50" s="13"/>
     </row>
     <row r="51" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A51" s="238" t="s">
+      <c r="A51" s="262" t="s">
         <v>567</v>
       </c>
-      <c r="B51" s="238"/>
-[...1 lines deleted...]
-      <c r="D51" s="233"/>
+      <c r="B51" s="262"/>
+      <c r="C51" s="240"/>
+      <c r="D51" s="240"/>
       <c r="E51" s="13"/>
     </row>
     <row r="52" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A52" s="13" t="s">
         <v>54</v>
       </c>
       <c r="B52" s="13"/>
       <c r="C52" s="13"/>
       <c r="D52" s="13"/>
       <c r="E52" s="13"/>
     </row>
     <row r="53" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A53" s="233" t="s">
+      <c r="A53" s="240" t="s">
         <v>55</v>
       </c>
-      <c r="B53" s="233"/>
-[...1 lines deleted...]
-      <c r="D53" s="233"/>
+      <c r="B53" s="240"/>
+      <c r="C53" s="240"/>
+      <c r="D53" s="240"/>
       <c r="E53" s="13"/>
     </row>
     <row r="54" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A54" s="233" t="s">
+      <c r="A54" s="240" t="s">
         <v>56</v>
       </c>
-      <c r="B54" s="233"/>
+      <c r="B54" s="240"/>
       <c r="C54" s="109"/>
       <c r="D54" s="109"/>
       <c r="E54" s="13"/>
     </row>
     <row r="55" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A55" s="233" t="s">
+      <c r="A55" s="240" t="s">
         <v>57</v>
       </c>
-      <c r="B55" s="233"/>
-[...1 lines deleted...]
-      <c r="D55" s="233"/>
+      <c r="B55" s="240"/>
+      <c r="C55" s="240"/>
+      <c r="D55" s="240"/>
       <c r="E55" s="13"/>
     </row>
     <row r="56" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A56" s="233" t="s">
+      <c r="A56" s="240" t="s">
         <v>58</v>
       </c>
-      <c r="B56" s="233"/>
-[...1 lines deleted...]
-      <c r="D56" s="233"/>
+      <c r="B56" s="240"/>
+      <c r="C56" s="240"/>
+      <c r="D56" s="240"/>
       <c r="E56" s="13"/>
     </row>
   </sheetData>
   <mergeCells count="23">
+    <mergeCell ref="A44:B44"/>
+    <mergeCell ref="A51:B51"/>
+    <mergeCell ref="C51:D51"/>
+    <mergeCell ref="A53:B53"/>
+    <mergeCell ref="C53:D53"/>
+    <mergeCell ref="A55:B55"/>
+    <mergeCell ref="A56:B56"/>
+    <mergeCell ref="C56:D56"/>
+    <mergeCell ref="C55:D55"/>
+    <mergeCell ref="A54:B54"/>
     <mergeCell ref="A9:E9"/>
     <mergeCell ref="A1:A2"/>
     <mergeCell ref="B1:E2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="C3:E3"/>
     <mergeCell ref="A4:B4"/>
     <mergeCell ref="C4:E4"/>
     <mergeCell ref="A5:B5"/>
     <mergeCell ref="C5:E5"/>
     <mergeCell ref="C6:E6"/>
     <mergeCell ref="A7:E7"/>
     <mergeCell ref="A8:E8"/>
     <mergeCell ref="A6:B6"/>
-    <mergeCell ref="A55:B55"/>
-[...8 lines deleted...]
-    <mergeCell ref="C53:D53"/>
   </mergeCells>
   <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="0" verticalDpi="0" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet28.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B8EBA8AB-BA60-4F2E-9D49-99658921A571}">
   <dimension ref="A1:E56"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:E56"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="36.7109375" customWidth="1"/>
     <col min="2" max="2" width="13.42578125" customWidth="1"/>
     <col min="3" max="3" width="13.85546875" customWidth="1"/>
     <col min="4" max="5" width="14.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="277"/>
-      <c r="B1" s="226" t="s">
+      <c r="A1" s="270"/>
+      <c r="B1" s="243" t="s">
         <v>0</v>
       </c>
-      <c r="C1" s="226"/>
-[...1 lines deleted...]
-      <c r="E1" s="226"/>
+      <c r="C1" s="243"/>
+      <c r="D1" s="243"/>
+      <c r="E1" s="243"/>
     </row>
     <row r="2" spans="1:5" ht="27" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="277"/>
-[...3 lines deleted...]
-      <c r="E2" s="226"/>
+      <c r="A2" s="270"/>
+      <c r="B2" s="243"/>
+      <c r="C2" s="243"/>
+      <c r="D2" s="243"/>
+      <c r="E2" s="243"/>
     </row>
     <row r="3" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A3" s="281" t="s">
+      <c r="A3" s="276" t="s">
         <v>210</v>
       </c>
-      <c r="B3" s="281"/>
-      <c r="C3" s="261" t="s">
+      <c r="B3" s="276"/>
+      <c r="C3" s="251" t="s">
         <v>402</v>
       </c>
-      <c r="D3" s="262"/>
-      <c r="E3" s="263"/>
+      <c r="D3" s="252"/>
+      <c r="E3" s="253"/>
     </row>
     <row r="4" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A4" s="282" t="s">
+      <c r="A4" s="277" t="s">
         <v>265</v>
       </c>
-      <c r="B4" s="282"/>
-      <c r="C4" s="261" t="s">
+      <c r="B4" s="277"/>
+      <c r="C4" s="251" t="s">
         <v>533</v>
       </c>
-      <c r="D4" s="262"/>
-      <c r="E4" s="263"/>
+      <c r="D4" s="252"/>
+      <c r="E4" s="253"/>
     </row>
     <row r="5" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A5" s="260" t="s">
+      <c r="A5" s="250" t="s">
         <v>565</v>
       </c>
-      <c r="B5" s="260"/>
-      <c r="C5" s="261" t="s">
+      <c r="B5" s="250"/>
+      <c r="C5" s="251" t="s">
         <v>272</v>
       </c>
-      <c r="D5" s="262"/>
-      <c r="E5" s="263"/>
+      <c r="D5" s="252"/>
+      <c r="E5" s="253"/>
     </row>
     <row r="6" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A6" s="222" t="s">
+      <c r="A6" s="274" t="s">
         <v>589</v>
       </c>
-      <c r="B6" s="224"/>
-      <c r="C6" s="261" t="s">
+      <c r="B6" s="281"/>
+      <c r="C6" s="251" t="s">
         <v>273</v>
       </c>
-      <c r="D6" s="262"/>
-      <c r="E6" s="263"/>
+      <c r="D6" s="252"/>
+      <c r="E6" s="253"/>
     </row>
     <row r="7" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A7" s="266" t="s">
+      <c r="A7" s="256" t="s">
         <v>393</v>
       </c>
-      <c r="B7" s="267"/>
-[...2 lines deleted...]
-      <c r="E7" s="268"/>
+      <c r="B7" s="257"/>
+      <c r="C7" s="257"/>
+      <c r="D7" s="257"/>
+      <c r="E7" s="258"/>
     </row>
     <row r="8" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A8" s="276" t="s">
+      <c r="A8" s="269" t="s">
         <v>6</v>
       </c>
-      <c r="B8" s="276"/>
-[...2 lines deleted...]
-      <c r="E8" s="276"/>
+      <c r="B8" s="269"/>
+      <c r="C8" s="269"/>
+      <c r="D8" s="269"/>
+      <c r="E8" s="269"/>
     </row>
     <row r="9" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A9" s="272" t="s">
+      <c r="A9" s="275" t="s">
         <v>7</v>
       </c>
-      <c r="B9" s="272"/>
-[...2 lines deleted...]
-      <c r="E9" s="272"/>
+      <c r="B9" s="275"/>
+      <c r="C9" s="275"/>
+      <c r="D9" s="275"/>
+      <c r="E9" s="275"/>
     </row>
     <row r="10" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A10" s="1" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>10</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="11" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A11" s="16" t="s">
         <v>78</v>
       </c>
       <c r="B11" s="55" t="s">
         <v>79</v>
       </c>
@@ -26221,54 +26221,54 @@
         <v>52</v>
       </c>
       <c r="B39" s="11"/>
       <c r="C39" s="12"/>
       <c r="D39" s="11"/>
       <c r="E39" s="141">
         <f>SUM(E22+E34+E38)</f>
         <v>54264.042333333338</v>
       </c>
     </row>
     <row r="40" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A40" s="13"/>
       <c r="B40" s="13"/>
       <c r="C40" s="13"/>
       <c r="D40" s="13"/>
       <c r="E40" s="13"/>
     </row>
     <row r="41" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A41" s="13"/>
       <c r="B41" s="13"/>
       <c r="C41" s="13"/>
       <c r="D41" s="13"/>
       <c r="E41" s="13"/>
     </row>
     <row r="42" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A42" s="236" t="s">
+      <c r="A42" s="260" t="s">
         <v>53</v>
       </c>
-      <c r="B42" s="237"/>
+      <c r="B42" s="261"/>
       <c r="C42" s="13"/>
       <c r="D42" s="13"/>
       <c r="E42" s="13"/>
     </row>
     <row r="43" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A43" s="15" t="s">
         <v>8</v>
       </c>
       <c r="B43" s="25">
         <f>E22</f>
         <v>46434.042333333338</v>
       </c>
       <c r="C43" s="13"/>
       <c r="D43" s="13"/>
       <c r="E43" s="13"/>
     </row>
     <row r="44" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A44" s="22" t="s">
         <v>37</v>
       </c>
       <c r="B44" s="25">
         <f>E34</f>
         <v>4850</v>
       </c>
       <c r="C44" s="13"/>
@@ -26292,254 +26292,254 @@
         <v>65</v>
       </c>
       <c r="B46" s="26">
         <f>SUM(B43:B45)</f>
         <v>54264.042333333338</v>
       </c>
       <c r="C46" s="13"/>
       <c r="D46" s="13"/>
       <c r="E46" s="13"/>
     </row>
     <row r="47" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A47" s="13"/>
       <c r="B47" s="13"/>
       <c r="C47" s="13"/>
       <c r="D47" s="13"/>
       <c r="E47" s="13"/>
     </row>
     <row r="48" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A48" s="13"/>
       <c r="B48" s="13"/>
       <c r="C48" s="13"/>
       <c r="D48" s="13"/>
       <c r="E48" s="13"/>
     </row>
     <row r="49" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A49" s="238" t="s">
+      <c r="A49" s="262" t="s">
         <v>567</v>
       </c>
-      <c r="B49" s="238"/>
-[...1 lines deleted...]
-      <c r="D49" s="233"/>
+      <c r="B49" s="262"/>
+      <c r="C49" s="240"/>
+      <c r="D49" s="240"/>
       <c r="E49" s="13"/>
     </row>
     <row r="50" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A50" s="13" t="s">
         <v>54</v>
       </c>
       <c r="B50" s="13"/>
       <c r="C50" s="13"/>
       <c r="D50" s="13"/>
       <c r="E50" s="13"/>
     </row>
     <row r="51" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A51" s="233" t="s">
+      <c r="A51" s="240" t="s">
         <v>55</v>
       </c>
-      <c r="B51" s="233"/>
-[...1 lines deleted...]
-      <c r="D51" s="233"/>
+      <c r="B51" s="240"/>
+      <c r="C51" s="240"/>
+      <c r="D51" s="240"/>
       <c r="E51" s="13"/>
     </row>
     <row r="52" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A52" s="233" t="s">
+      <c r="A52" s="240" t="s">
         <v>56</v>
       </c>
-      <c r="B52" s="233"/>
+      <c r="B52" s="240"/>
       <c r="C52" s="109"/>
       <c r="D52" s="109"/>
       <c r="E52" s="13"/>
     </row>
     <row r="53" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A53" s="233" t="s">
+      <c r="A53" s="240" t="s">
         <v>57</v>
       </c>
-      <c r="B53" s="233"/>
-[...1 lines deleted...]
-      <c r="D53" s="233"/>
+      <c r="B53" s="240"/>
+      <c r="C53" s="240"/>
+      <c r="D53" s="240"/>
       <c r="E53" s="13"/>
     </row>
     <row r="54" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A54" s="233" t="s">
+      <c r="A54" s="240" t="s">
         <v>58</v>
       </c>
-      <c r="B54" s="233"/>
-[...1 lines deleted...]
-      <c r="D54" s="233"/>
+      <c r="B54" s="240"/>
+      <c r="C54" s="240"/>
+      <c r="D54" s="240"/>
       <c r="E54" s="13"/>
     </row>
     <row r="55" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A55" s="233"/>
-[...2 lines deleted...]
-      <c r="D55" s="233"/>
+      <c r="A55" s="240"/>
+      <c r="B55" s="240"/>
+      <c r="C55" s="240"/>
+      <c r="D55" s="240"/>
     </row>
     <row r="56" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A56" s="233"/>
-[...2 lines deleted...]
-      <c r="D56" s="233"/>
+      <c r="A56" s="240"/>
+      <c r="B56" s="240"/>
+      <c r="C56" s="240"/>
+      <c r="D56" s="240"/>
     </row>
   </sheetData>
   <mergeCells count="27">
+    <mergeCell ref="A56:B56"/>
+    <mergeCell ref="C56:D56"/>
+    <mergeCell ref="A55:B55"/>
+    <mergeCell ref="C55:D55"/>
+    <mergeCell ref="A54:B54"/>
+    <mergeCell ref="C54:D54"/>
+    <mergeCell ref="A49:B49"/>
+    <mergeCell ref="C49:D49"/>
+    <mergeCell ref="A51:B51"/>
+    <mergeCell ref="C51:D51"/>
+    <mergeCell ref="A52:B52"/>
     <mergeCell ref="A53:B53"/>
     <mergeCell ref="C53:D53"/>
     <mergeCell ref="A42:B42"/>
     <mergeCell ref="A1:A2"/>
     <mergeCell ref="B1:E2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="C3:E3"/>
     <mergeCell ref="A4:B4"/>
     <mergeCell ref="C4:E4"/>
     <mergeCell ref="C5:E5"/>
     <mergeCell ref="C6:E6"/>
     <mergeCell ref="A7:E7"/>
     <mergeCell ref="A8:E8"/>
     <mergeCell ref="A9:E9"/>
     <mergeCell ref="A6:B6"/>
     <mergeCell ref="A5:B5"/>
-    <mergeCell ref="A49:B49"/>
-[...9 lines deleted...]
-    <mergeCell ref="C54:D54"/>
   </mergeCells>
   <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="360" verticalDpi="360" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet29.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7ABDA691-2464-44DD-A363-1A71FA580719}">
   <dimension ref="A1:E58"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:E60"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="36" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="13.5703125" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="15" customWidth="1"/>
     <col min="4" max="4" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="277"/>
-      <c r="B1" s="226" t="s">
+      <c r="A1" s="270"/>
+      <c r="B1" s="243" t="s">
         <v>0</v>
       </c>
-      <c r="C1" s="226"/>
-[...1 lines deleted...]
-      <c r="E1" s="226"/>
+      <c r="C1" s="243"/>
+      <c r="D1" s="243"/>
+      <c r="E1" s="243"/>
     </row>
     <row r="2" spans="1:5" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="277"/>
-[...3 lines deleted...]
-      <c r="E2" s="226"/>
+      <c r="A2" s="270"/>
+      <c r="B2" s="243"/>
+      <c r="C2" s="243"/>
+      <c r="D2" s="243"/>
+      <c r="E2" s="243"/>
     </row>
     <row r="3" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A3" s="281" t="s">
+      <c r="A3" s="276" t="s">
         <v>454</v>
       </c>
-      <c r="B3" s="281"/>
-      <c r="C3" s="261" t="s">
+      <c r="B3" s="276"/>
+      <c r="C3" s="251" t="s">
         <v>211</v>
       </c>
-      <c r="D3" s="262"/>
-      <c r="E3" s="263"/>
+      <c r="D3" s="252"/>
+      <c r="E3" s="253"/>
     </row>
     <row r="4" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A4" s="282" t="s">
+      <c r="A4" s="277" t="s">
         <v>265</v>
       </c>
-      <c r="B4" s="282"/>
-      <c r="C4" s="261" t="s">
+      <c r="B4" s="277"/>
+      <c r="C4" s="251" t="s">
         <v>514</v>
       </c>
-      <c r="D4" s="262"/>
-      <c r="E4" s="263"/>
+      <c r="D4" s="252"/>
+      <c r="E4" s="253"/>
     </row>
     <row r="5" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A5" s="260" t="s">
+      <c r="A5" s="250" t="s">
         <v>565</v>
       </c>
-      <c r="B5" s="260"/>
-      <c r="C5" s="261" t="s">
+      <c r="B5" s="250"/>
+      <c r="C5" s="251" t="s">
         <v>272</v>
       </c>
-      <c r="D5" s="262"/>
-      <c r="E5" s="263"/>
+      <c r="D5" s="252"/>
+      <c r="E5" s="253"/>
     </row>
     <row r="6" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A6" s="68" t="s">
         <v>590</v>
       </c>
       <c r="B6" s="114"/>
-      <c r="C6" s="261" t="s">
+      <c r="C6" s="251" t="s">
         <v>273</v>
       </c>
-      <c r="D6" s="262"/>
-      <c r="E6" s="263"/>
+      <c r="D6" s="252"/>
+      <c r="E6" s="253"/>
     </row>
     <row r="7" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A7" s="266" t="s">
+      <c r="A7" s="256" t="s">
         <v>455</v>
       </c>
-      <c r="B7" s="267"/>
-[...2 lines deleted...]
-      <c r="E7" s="268"/>
+      <c r="B7" s="257"/>
+      <c r="C7" s="257"/>
+      <c r="D7" s="257"/>
+      <c r="E7" s="258"/>
     </row>
     <row r="8" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A8" s="276" t="s">
+      <c r="A8" s="269" t="s">
         <v>6</v>
       </c>
-      <c r="B8" s="276"/>
-[...2 lines deleted...]
-      <c r="E8" s="276"/>
+      <c r="B8" s="269"/>
+      <c r="C8" s="269"/>
+      <c r="D8" s="269"/>
+      <c r="E8" s="269"/>
     </row>
     <row r="9" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A9" s="272" t="s">
+      <c r="A9" s="275" t="s">
         <v>7</v>
       </c>
-      <c r="B9" s="272"/>
-[...2 lines deleted...]
-      <c r="E9" s="272"/>
+      <c r="B9" s="275"/>
+      <c r="C9" s="275"/>
+      <c r="D9" s="275"/>
+      <c r="E9" s="275"/>
     </row>
     <row r="10" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A10" s="1" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="1" t="s">
         <v>9</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E10" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="11" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A11" s="137" t="s">
         <v>180</v>
       </c>
       <c r="B11" s="55" t="s">
         <v>14</v>
       </c>
@@ -27081,54 +27081,54 @@
         <v>52</v>
       </c>
       <c r="B43" s="11"/>
       <c r="C43" s="12"/>
       <c r="D43" s="11"/>
       <c r="E43" s="141">
         <f>SUM(E27,E39,E42)</f>
         <v>7052.0818666666673</v>
       </c>
     </row>
     <row r="44" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A44" s="13"/>
       <c r="B44" s="13"/>
       <c r="C44" s="13"/>
       <c r="D44" s="13"/>
       <c r="E44" s="13"/>
     </row>
     <row r="45" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A45" s="13"/>
       <c r="B45" s="13"/>
       <c r="C45" s="13"/>
       <c r="D45" s="13"/>
       <c r="E45" s="13"/>
     </row>
     <row r="46" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A46" s="236" t="s">
+      <c r="A46" s="260" t="s">
         <v>53</v>
       </c>
-      <c r="B46" s="237"/>
+      <c r="B46" s="261"/>
       <c r="C46" s="13"/>
       <c r="D46" s="13"/>
       <c r="E46" s="13"/>
     </row>
     <row r="47" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A47" s="15" t="s">
         <v>8</v>
       </c>
       <c r="B47" s="25">
         <f>E27</f>
         <v>3257.0818666666669</v>
       </c>
       <c r="C47" s="13"/>
       <c r="D47" s="13"/>
       <c r="E47" s="13"/>
     </row>
     <row r="48" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A48" s="22" t="s">
         <v>37</v>
       </c>
       <c r="B48" s="25">
         <f>E39</f>
         <v>3150</v>
       </c>
       <c r="C48" s="13"/>
@@ -27152,236 +27152,236 @@
         <v>65</v>
       </c>
       <c r="B50" s="26">
         <f>E43</f>
         <v>7052.0818666666673</v>
       </c>
       <c r="C50" s="13"/>
       <c r="D50" s="13"/>
       <c r="E50" s="13"/>
     </row>
     <row r="51" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A51" s="13"/>
       <c r="B51" s="13"/>
       <c r="C51" s="13"/>
       <c r="D51" s="13"/>
       <c r="E51" s="13"/>
     </row>
     <row r="52" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A52" s="13"/>
       <c r="B52" s="13"/>
       <c r="C52" s="13"/>
       <c r="D52" s="13"/>
       <c r="E52" s="13"/>
     </row>
     <row r="53" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A53" s="238" t="s">
+      <c r="A53" s="262" t="s">
         <v>567</v>
       </c>
-      <c r="B53" s="238"/>
-[...1 lines deleted...]
-      <c r="D53" s="233"/>
+      <c r="B53" s="262"/>
+      <c r="C53" s="240"/>
+      <c r="D53" s="240"/>
       <c r="E53" s="13"/>
     </row>
     <row r="54" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A54" s="13" t="s">
         <v>54</v>
       </c>
       <c r="B54" s="13"/>
       <c r="C54" s="13"/>
       <c r="D54" s="13"/>
       <c r="E54" s="13"/>
     </row>
     <row r="55" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A55" s="233" t="s">
+      <c r="A55" s="240" t="s">
         <v>55</v>
       </c>
-      <c r="B55" s="233"/>
-[...1 lines deleted...]
-      <c r="D55" s="233"/>
+      <c r="B55" s="240"/>
+      <c r="C55" s="240"/>
+      <c r="D55" s="240"/>
       <c r="E55" s="13"/>
     </row>
     <row r="56" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A56" s="233" t="s">
+      <c r="A56" s="240" t="s">
         <v>56</v>
       </c>
-      <c r="B56" s="233"/>
+      <c r="B56" s="240"/>
       <c r="C56" s="109"/>
       <c r="D56" s="109"/>
       <c r="E56" s="13"/>
     </row>
     <row r="57" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A57" s="233" t="s">
+      <c r="A57" s="240" t="s">
         <v>57</v>
       </c>
-      <c r="B57" s="233"/>
-[...1 lines deleted...]
-      <c r="D57" s="233"/>
+      <c r="B57" s="240"/>
+      <c r="C57" s="240"/>
+      <c r="D57" s="240"/>
       <c r="E57" s="13"/>
     </row>
     <row r="58" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A58" s="233" t="s">
+      <c r="A58" s="240" t="s">
         <v>58</v>
       </c>
-      <c r="B58" s="233"/>
-[...1 lines deleted...]
-      <c r="D58" s="233"/>
+      <c r="B58" s="240"/>
+      <c r="C58" s="240"/>
+      <c r="D58" s="240"/>
       <c r="E58" s="13"/>
     </row>
   </sheetData>
   <mergeCells count="22">
-    <mergeCell ref="A55:B55"/>
-[...4 lines deleted...]
-    <mergeCell ref="C55:D55"/>
     <mergeCell ref="A58:B58"/>
     <mergeCell ref="C58:D58"/>
     <mergeCell ref="A9:E9"/>
     <mergeCell ref="A1:A2"/>
     <mergeCell ref="B1:E2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="C3:E3"/>
     <mergeCell ref="A4:B4"/>
     <mergeCell ref="C4:E4"/>
     <mergeCell ref="A5:B5"/>
     <mergeCell ref="C5:E5"/>
     <mergeCell ref="C6:E6"/>
     <mergeCell ref="A7:E7"/>
     <mergeCell ref="A8:E8"/>
     <mergeCell ref="A57:B57"/>
     <mergeCell ref="C57:D57"/>
+    <mergeCell ref="A55:B55"/>
+    <mergeCell ref="A56:B56"/>
+    <mergeCell ref="A46:B46"/>
+    <mergeCell ref="A53:B53"/>
+    <mergeCell ref="C53:D53"/>
+    <mergeCell ref="C55:D55"/>
   </mergeCells>
   <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{01275947-4F16-4CCE-8117-AE8AE126EB2B}">
   <dimension ref="A1:E79"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:E81"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="30.85546875" customWidth="1"/>
     <col min="2" max="2" width="18.7109375" customWidth="1"/>
     <col min="3" max="3" width="15.42578125" customWidth="1"/>
     <col min="4" max="4" width="13" customWidth="1"/>
     <col min="5" max="5" width="14.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="225"/>
-      <c r="B1" s="226" t="s">
+      <c r="A1" s="242"/>
+      <c r="B1" s="243" t="s">
         <v>0</v>
       </c>
-      <c r="C1" s="226"/>
-[...1 lines deleted...]
-      <c r="E1" s="226"/>
+      <c r="C1" s="243"/>
+      <c r="D1" s="243"/>
+      <c r="E1" s="243"/>
     </row>
     <row r="2" spans="1:5" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="225"/>
-[...3 lines deleted...]
-      <c r="E2" s="226"/>
+      <c r="A2" s="242"/>
+      <c r="B2" s="243"/>
+      <c r="C2" s="243"/>
+      <c r="D2" s="243"/>
+      <c r="E2" s="243"/>
     </row>
     <row r="3" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A3" s="257" t="s">
+      <c r="A3" s="244" t="s">
         <v>429</v>
       </c>
-      <c r="B3" s="257"/>
-      <c r="C3" s="230" t="s">
+      <c r="B3" s="244"/>
+      <c r="C3" s="245" t="s">
         <v>430</v>
       </c>
-      <c r="D3" s="231"/>
-      <c r="E3" s="232"/>
+      <c r="D3" s="246"/>
+      <c r="E3" s="247"/>
     </row>
     <row r="4" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A4" s="258" t="s">
+      <c r="A4" s="248" t="s">
         <v>395</v>
       </c>
-      <c r="B4" s="259"/>
-      <c r="C4" s="230" t="s">
+      <c r="B4" s="249"/>
+      <c r="C4" s="245" t="s">
         <v>501</v>
       </c>
-      <c r="D4" s="231"/>
-      <c r="E4" s="232"/>
+      <c r="D4" s="246"/>
+      <c r="E4" s="247"/>
     </row>
     <row r="5" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A5" s="260" t="s">
+      <c r="A5" s="250" t="s">
         <v>565</v>
       </c>
-      <c r="B5" s="260"/>
-      <c r="C5" s="261" t="s">
+      <c r="B5" s="250"/>
+      <c r="C5" s="251" t="s">
         <v>431</v>
       </c>
-      <c r="D5" s="262"/>
-      <c r="E5" s="263"/>
+      <c r="D5" s="252"/>
+      <c r="E5" s="253"/>
     </row>
     <row r="6" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A6" s="264" t="s">
+      <c r="A6" s="254" t="s">
         <v>568</v>
       </c>
-      <c r="B6" s="265"/>
-      <c r="C6" s="261" t="s">
+      <c r="B6" s="255"/>
+      <c r="C6" s="251" t="s">
         <v>432</v>
       </c>
-      <c r="D6" s="262"/>
-      <c r="E6" s="263"/>
+      <c r="D6" s="252"/>
+      <c r="E6" s="253"/>
     </row>
     <row r="7" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A7" s="266" t="s">
+      <c r="A7" s="256" t="s">
         <v>393</v>
       </c>
-      <c r="B7" s="267"/>
-[...2 lines deleted...]
-      <c r="E7" s="268"/>
+      <c r="B7" s="257"/>
+      <c r="C7" s="257"/>
+      <c r="D7" s="257"/>
+      <c r="E7" s="258"/>
     </row>
     <row r="8" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A8" s="234" t="s">
+      <c r="A8" s="241" t="s">
         <v>413</v>
       </c>
-      <c r="B8" s="234"/>
-[...2 lines deleted...]
-      <c r="E8" s="234"/>
+      <c r="B8" s="241"/>
+      <c r="C8" s="241"/>
+      <c r="D8" s="241"/>
+      <c r="E8" s="241"/>
     </row>
     <row r="9" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A9" s="235" t="s">
+      <c r="A9" s="259" t="s">
         <v>7</v>
       </c>
-      <c r="B9" s="235"/>
-[...2 lines deleted...]
-      <c r="E9" s="235"/>
+      <c r="B9" s="259"/>
+      <c r="C9" s="259"/>
+      <c r="D9" s="259"/>
+      <c r="E9" s="259"/>
     </row>
     <row r="10" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A10" s="15" t="s">
         <v>138</v>
       </c>
       <c r="B10" s="48" t="s">
         <v>9</v>
       </c>
       <c r="C10" s="48" t="s">
         <v>10</v>
       </c>
       <c r="D10" s="48" t="s">
         <v>11</v>
       </c>
       <c r="E10" s="69" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="11" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A11" s="16" t="s">
         <v>162</v>
       </c>
       <c r="B11" s="55" t="s">
         <v>14</v>
       </c>
@@ -28221,54 +28221,54 @@
     <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3" t="s">
         <v>110</v>
       </c>
       <c r="B61" s="3"/>
       <c r="C61" s="3"/>
       <c r="D61" s="3"/>
       <c r="E61" s="38">
         <f>SUM(E54:E60)</f>
         <v>76780</v>
       </c>
     </row>
     <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="37" t="s">
         <v>52</v>
       </c>
       <c r="B62" s="37"/>
       <c r="C62" s="37"/>
       <c r="D62" s="37"/>
       <c r="E62" s="38">
         <f>SUM(E16,E21,E39,E52,E61)</f>
         <v>118393.57083333333</v>
       </c>
     </row>
     <row r="65" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A65" s="236" t="s">
+      <c r="A65" s="260" t="s">
         <v>53</v>
       </c>
-      <c r="B65" s="237"/>
+      <c r="B65" s="261"/>
     </row>
     <row r="66" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A66" s="15" t="s">
         <v>138</v>
       </c>
       <c r="B66" s="67">
         <f>E16</f>
         <v>15491.902</v>
       </c>
     </row>
     <row r="67" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A67" s="22" t="s">
         <v>80</v>
       </c>
       <c r="B67" s="25">
         <f>E21</f>
         <v>2700</v>
       </c>
     </row>
     <row r="68" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A68" s="22" t="s">
         <v>90</v>
       </c>
       <c r="B68" s="25">
         <f>E39</f>
@@ -28281,226 +28281,226 @@
       </c>
       <c r="B69" s="25">
         <f>E52</f>
         <v>18850</v>
       </c>
     </row>
     <row r="70" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A70" s="22" t="s">
         <v>103</v>
       </c>
       <c r="B70" s="25">
         <f>E61</f>
         <v>76780</v>
       </c>
     </row>
     <row r="71" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A71" s="11" t="s">
         <v>52</v>
       </c>
       <c r="B71" s="38">
         <f>SUM(B66:B70)</f>
         <v>118393.57083333333</v>
       </c>
     </row>
     <row r="74" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A74" s="238" t="s">
+      <c r="A74" s="262" t="s">
         <v>567</v>
       </c>
-      <c r="B74" s="238"/>
-[...1 lines deleted...]
-      <c r="D74" s="238"/>
+      <c r="B74" s="262"/>
+      <c r="C74" s="262"/>
+      <c r="D74" s="262"/>
     </row>
     <row r="75" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="76" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A76" s="233" t="s">
+      <c r="A76" s="240" t="s">
         <v>55</v>
       </c>
-      <c r="B76" s="233"/>
-[...1 lines deleted...]
-      <c r="D76" s="233"/>
+      <c r="B76" s="240"/>
+      <c r="C76" s="240"/>
+      <c r="D76" s="240"/>
     </row>
     <row r="77" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A77" s="109" t="s">
         <v>518</v>
       </c>
       <c r="B77" s="109"/>
-      <c r="C77" s="233"/>
-      <c r="D77" s="233"/>
+      <c r="C77" s="240"/>
+      <c r="D77" s="240"/>
     </row>
     <row r="78" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A78" s="233" t="s">
+      <c r="A78" s="240" t="s">
         <v>57</v>
       </c>
-      <c r="B78" s="233"/>
-[...1 lines deleted...]
-      <c r="D78" s="233"/>
+      <c r="B78" s="240"/>
+      <c r="C78" s="240"/>
+      <c r="D78" s="240"/>
     </row>
     <row r="79" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A79" s="233" t="s">
+      <c r="A79" s="240" t="s">
         <v>519</v>
       </c>
-      <c r="B79" s="233"/>
+      <c r="B79" s="240"/>
     </row>
   </sheetData>
   <mergeCells count="22">
+    <mergeCell ref="A9:E9"/>
+    <mergeCell ref="A65:B65"/>
+    <mergeCell ref="A74:B74"/>
+    <mergeCell ref="C74:D74"/>
+    <mergeCell ref="A76:B76"/>
+    <mergeCell ref="C76:D76"/>
     <mergeCell ref="A79:B79"/>
     <mergeCell ref="A8:E8"/>
     <mergeCell ref="A1:A2"/>
     <mergeCell ref="B1:E2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="C3:E3"/>
     <mergeCell ref="A4:B4"/>
     <mergeCell ref="C4:E4"/>
     <mergeCell ref="A5:B5"/>
     <mergeCell ref="C5:E5"/>
     <mergeCell ref="A6:B6"/>
     <mergeCell ref="C6:E6"/>
     <mergeCell ref="A7:E7"/>
     <mergeCell ref="C77:D77"/>
     <mergeCell ref="A78:B78"/>
     <mergeCell ref="C78:D78"/>
-    <mergeCell ref="A9:E9"/>
-[...4 lines deleted...]
-    <mergeCell ref="C76:D76"/>
   </mergeCells>
   <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="0" verticalDpi="0" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet30.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3408BF8E-B20F-4249-A006-00D03EA22A59}">
   <dimension ref="A1:E56"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:E57"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="34.42578125" customWidth="1"/>
     <col min="2" max="2" width="13.140625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="15.28515625" customWidth="1"/>
     <col min="4" max="4" width="13.5703125" customWidth="1"/>
     <col min="5" max="5" width="15.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="225"/>
-      <c r="B1" s="226" t="s">
+      <c r="A1" s="242"/>
+      <c r="B1" s="243" t="s">
         <v>0</v>
       </c>
-      <c r="C1" s="226"/>
-[...1 lines deleted...]
-      <c r="E1" s="226"/>
+      <c r="C1" s="243"/>
+      <c r="D1" s="243"/>
+      <c r="E1" s="243"/>
     </row>
     <row r="2" spans="1:5" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="225"/>
-[...3 lines deleted...]
-      <c r="E2" s="226"/>
+      <c r="A2" s="242"/>
+      <c r="B2" s="243"/>
+      <c r="C2" s="243"/>
+      <c r="D2" s="243"/>
+      <c r="E2" s="243"/>
     </row>
     <row r="3" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A3" s="281" t="s">
+      <c r="A3" s="276" t="s">
         <v>384</v>
       </c>
-      <c r="B3" s="281"/>
-      <c r="C3" s="261" t="s">
+      <c r="B3" s="276"/>
+      <c r="C3" s="251" t="s">
         <v>268</v>
       </c>
-      <c r="D3" s="262"/>
-      <c r="E3" s="263"/>
+      <c r="D3" s="252"/>
+      <c r="E3" s="253"/>
     </row>
     <row r="4" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A4" s="282" t="s">
+      <c r="A4" s="277" t="s">
         <v>265</v>
       </c>
-      <c r="B4" s="282"/>
-      <c r="C4" s="261" t="s">
+      <c r="B4" s="277"/>
+      <c r="C4" s="251" t="s">
         <v>385</v>
       </c>
-      <c r="D4" s="262"/>
-      <c r="E4" s="263"/>
+      <c r="D4" s="252"/>
+      <c r="E4" s="253"/>
     </row>
     <row r="5" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A5" s="260" t="s">
+      <c r="A5" s="250" t="s">
         <v>565</v>
       </c>
-      <c r="B5" s="260"/>
-      <c r="C5" s="261" t="s">
+      <c r="B5" s="250"/>
+      <c r="C5" s="251" t="s">
         <v>272</v>
       </c>
-      <c r="D5" s="262"/>
-      <c r="E5" s="263"/>
+      <c r="D5" s="252"/>
+      <c r="E5" s="253"/>
     </row>
     <row r="6" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A6" s="222" t="s">
+      <c r="A6" s="274" t="s">
         <v>591</v>
       </c>
-      <c r="B6" s="224"/>
-      <c r="C6" s="261" t="s">
+      <c r="B6" s="281"/>
+      <c r="C6" s="251" t="s">
         <v>273</v>
       </c>
-      <c r="D6" s="262"/>
-      <c r="E6" s="263"/>
+      <c r="D6" s="252"/>
+      <c r="E6" s="253"/>
     </row>
     <row r="7" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A7" s="266" t="s">
+      <c r="A7" s="256" t="s">
         <v>455</v>
       </c>
-      <c r="B7" s="267"/>
-[...2 lines deleted...]
-      <c r="E7" s="268"/>
+      <c r="B7" s="257"/>
+      <c r="C7" s="257"/>
+      <c r="D7" s="257"/>
+      <c r="E7" s="258"/>
     </row>
     <row r="8" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A8" s="234" t="s">
+      <c r="A8" s="241" t="s">
         <v>6</v>
       </c>
-      <c r="B8" s="234"/>
-[...2 lines deleted...]
-      <c r="E8" s="234"/>
+      <c r="B8" s="241"/>
+      <c r="C8" s="241"/>
+      <c r="D8" s="241"/>
+      <c r="E8" s="241"/>
     </row>
     <row r="9" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A9" s="235" t="s">
+      <c r="A9" s="259" t="s">
         <v>7</v>
       </c>
-      <c r="B9" s="235"/>
-[...2 lines deleted...]
-      <c r="E9" s="235"/>
+      <c r="B9" s="259"/>
+      <c r="C9" s="259"/>
+      <c r="D9" s="259"/>
+      <c r="E9" s="259"/>
     </row>
     <row r="10" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A10" s="15" t="s">
         <v>138</v>
       </c>
       <c r="B10" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C10" s="15" t="s">
         <v>10</v>
       </c>
       <c r="D10" s="15" t="s">
         <v>11</v>
       </c>
       <c r="E10" s="29" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="11" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A11" s="16" t="s">
         <v>456</v>
       </c>
       <c r="B11" s="16" t="s">
         <v>9</v>
       </c>
@@ -28992,269 +28992,269 @@
     <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3" t="s">
         <v>51</v>
       </c>
       <c r="B40" s="31"/>
       <c r="C40" s="32"/>
       <c r="D40" s="32"/>
       <c r="E40" s="38">
         <f>SUM(E38:E39)</f>
         <v>5450</v>
       </c>
     </row>
     <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="37" t="s">
         <v>65</v>
       </c>
       <c r="B41" s="37"/>
       <c r="C41" s="37"/>
       <c r="D41" s="37"/>
       <c r="E41" s="38">
         <f>SUM(E26,E36,E40)</f>
         <v>28217.924166666668</v>
       </c>
     </row>
     <row r="44" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A44" s="236" t="s">
+      <c r="A44" s="260" t="s">
         <v>53</v>
       </c>
-      <c r="B44" s="237"/>
+      <c r="B44" s="261"/>
     </row>
     <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="15" t="s">
         <v>138</v>
       </c>
       <c r="B45" s="25">
         <f>E26</f>
         <v>10867.924166666668</v>
       </c>
     </row>
     <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="15" t="s">
         <v>80</v>
       </c>
       <c r="B46" s="25">
         <f>E36</f>
         <v>11900</v>
       </c>
     </row>
     <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="15" t="s">
         <v>191</v>
       </c>
       <c r="B47" s="25">
         <f>E40</f>
         <v>5450</v>
       </c>
     </row>
     <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="37" t="s">
         <v>65</v>
       </c>
       <c r="B48" s="38">
         <f>SUM(B45:B47)</f>
         <v>28217.924166666668</v>
       </c>
     </row>
     <row r="51" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A51" s="238" t="s">
+      <c r="A51" s="262" t="s">
         <v>567</v>
       </c>
-      <c r="B51" s="238"/>
-[...1 lines deleted...]
-      <c r="D51" s="238"/>
+      <c r="B51" s="262"/>
+      <c r="C51" s="262"/>
+      <c r="D51" s="262"/>
     </row>
     <row r="52" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="53" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A53" s="233" t="s">
+      <c r="A53" s="240" t="s">
         <v>55</v>
       </c>
-      <c r="B53" s="233"/>
-[...1 lines deleted...]
-      <c r="D53" s="233"/>
+      <c r="B53" s="240"/>
+      <c r="C53" s="240"/>
+      <c r="D53" s="240"/>
     </row>
     <row r="54" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A54" s="233" t="s">
+      <c r="A54" s="240" t="s">
         <v>56</v>
       </c>
-      <c r="B54" s="233"/>
-[...1 lines deleted...]
-      <c r="D54" s="233"/>
+      <c r="B54" s="240"/>
+      <c r="C54" s="240"/>
+      <c r="D54" s="240"/>
     </row>
     <row r="55" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A55" s="233" t="s">
+      <c r="A55" s="240" t="s">
         <v>57</v>
       </c>
-      <c r="B55" s="233"/>
-[...1 lines deleted...]
-      <c r="D55" s="233"/>
+      <c r="B55" s="240"/>
+      <c r="C55" s="240"/>
+      <c r="D55" s="240"/>
     </row>
     <row r="56" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A56" s="233" t="s">
+      <c r="A56" s="240" t="s">
         <v>58</v>
       </c>
-      <c r="B56" s="233"/>
+      <c r="B56" s="240"/>
     </row>
   </sheetData>
   <mergeCells count="23">
+    <mergeCell ref="A54:B54"/>
+    <mergeCell ref="C54:D54"/>
+    <mergeCell ref="A55:B55"/>
+    <mergeCell ref="C55:D55"/>
+    <mergeCell ref="A56:B56"/>
+    <mergeCell ref="A9:E9"/>
+    <mergeCell ref="A44:B44"/>
+    <mergeCell ref="A51:B51"/>
+    <mergeCell ref="C51:D51"/>
+    <mergeCell ref="A53:B53"/>
+    <mergeCell ref="C53:D53"/>
     <mergeCell ref="A8:E8"/>
     <mergeCell ref="A1:A2"/>
     <mergeCell ref="B1:E2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="C3:E3"/>
     <mergeCell ref="A4:B4"/>
     <mergeCell ref="C4:E4"/>
     <mergeCell ref="C5:E5"/>
     <mergeCell ref="A6:B6"/>
     <mergeCell ref="C6:E6"/>
     <mergeCell ref="A7:E7"/>
     <mergeCell ref="A5:B5"/>
-    <mergeCell ref="A9:E9"/>
-[...9 lines deleted...]
-    <mergeCell ref="A56:B56"/>
   </mergeCells>
   <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="0" verticalDpi="0" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet31.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{59946295-2BCC-435A-A638-6F74E3824312}">
   <dimension ref="A1:E63"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="I10" sqref="I10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="35" customWidth="1"/>
     <col min="2" max="2" width="15.28515625" customWidth="1"/>
     <col min="3" max="3" width="13.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="13" customWidth="1"/>
     <col min="5" max="5" width="13.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="225"/>
-      <c r="B1" s="226" t="s">
+      <c r="A1" s="242"/>
+      <c r="B1" s="243" t="s">
         <v>0</v>
       </c>
-      <c r="C1" s="226"/>
-[...1 lines deleted...]
-      <c r="E1" s="226"/>
+      <c r="C1" s="243"/>
+      <c r="D1" s="243"/>
+      <c r="E1" s="243"/>
     </row>
     <row r="2" spans="1:5" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="225"/>
-[...3 lines deleted...]
-      <c r="E2" s="226"/>
+      <c r="A2" s="242"/>
+      <c r="B2" s="243"/>
+      <c r="C2" s="243"/>
+      <c r="D2" s="243"/>
+      <c r="E2" s="243"/>
     </row>
     <row r="3" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A3" s="281" t="s">
+      <c r="A3" s="276" t="s">
         <v>374</v>
       </c>
-      <c r="B3" s="281"/>
-      <c r="C3" s="261" t="s">
+      <c r="B3" s="276"/>
+      <c r="C3" s="251" t="s">
         <v>282</v>
       </c>
-      <c r="D3" s="262"/>
-      <c r="E3" s="263"/>
+      <c r="D3" s="252"/>
+      <c r="E3" s="253"/>
     </row>
     <row r="4" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A4" s="282" t="s">
+      <c r="A4" s="277" t="s">
         <v>407</v>
       </c>
-      <c r="B4" s="282"/>
-      <c r="C4" s="261" t="s">
+      <c r="B4" s="277"/>
+      <c r="C4" s="251" t="s">
         <v>375</v>
       </c>
-      <c r="D4" s="262"/>
-      <c r="E4" s="263"/>
+      <c r="D4" s="252"/>
+      <c r="E4" s="253"/>
     </row>
     <row r="5" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A5" s="260" t="s">
+      <c r="A5" s="250" t="s">
         <v>565</v>
       </c>
-      <c r="B5" s="260"/>
-      <c r="C5" s="261" t="s">
+      <c r="B5" s="250"/>
+      <c r="C5" s="251" t="s">
         <v>281</v>
       </c>
-      <c r="D5" s="262"/>
-      <c r="E5" s="263"/>
+      <c r="D5" s="252"/>
+      <c r="E5" s="253"/>
     </row>
     <row r="6" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A6" s="222" t="s">
+      <c r="A6" s="274" t="s">
         <v>592</v>
       </c>
-      <c r="B6" s="224"/>
-      <c r="C6" s="261" t="s">
+      <c r="B6" s="281"/>
+      <c r="C6" s="251" t="s">
         <v>376</v>
       </c>
-      <c r="D6" s="262"/>
-      <c r="E6" s="263"/>
+      <c r="D6" s="252"/>
+      <c r="E6" s="253"/>
     </row>
     <row r="7" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A7" s="266" t="s">
+      <c r="A7" s="256" t="s">
         <v>468</v>
       </c>
-      <c r="B7" s="267"/>
-[...2 lines deleted...]
-      <c r="E7" s="268"/>
+      <c r="B7" s="257"/>
+      <c r="C7" s="257"/>
+      <c r="D7" s="257"/>
+      <c r="E7" s="258"/>
     </row>
     <row r="8" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A8" s="234" t="s">
+      <c r="A8" s="241" t="s">
         <v>6</v>
       </c>
-      <c r="B8" s="234"/>
-[...2 lines deleted...]
-      <c r="E8" s="234"/>
+      <c r="B8" s="241"/>
+      <c r="C8" s="241"/>
+      <c r="D8" s="241"/>
+      <c r="E8" s="241"/>
     </row>
     <row r="9" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A9" s="235" t="s">
+      <c r="A9" s="259" t="s">
         <v>7</v>
       </c>
-      <c r="B9" s="235"/>
-[...2 lines deleted...]
-      <c r="E9" s="235"/>
+      <c r="B9" s="259"/>
+      <c r="C9" s="259"/>
+      <c r="D9" s="259"/>
+      <c r="E9" s="259"/>
     </row>
     <row r="10" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A10" s="15" t="s">
         <v>138</v>
       </c>
       <c r="B10" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C10" s="15" t="s">
         <v>10</v>
       </c>
       <c r="D10" s="15" t="s">
         <v>11</v>
       </c>
       <c r="E10" s="29" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="11" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A11" s="16" t="s">
         <v>78</v>
       </c>
       <c r="B11" s="16" t="s">
         <v>9</v>
       </c>
@@ -29872,269 +29872,269 @@
     <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3" t="s">
         <v>51</v>
       </c>
       <c r="B47" s="31"/>
       <c r="C47" s="32"/>
       <c r="D47" s="32"/>
       <c r="E47" s="38">
         <f>SUM(E44:E46)</f>
         <v>3450</v>
       </c>
     </row>
     <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="37" t="s">
         <v>65</v>
       </c>
       <c r="B48" s="37"/>
       <c r="C48" s="37"/>
       <c r="D48" s="37"/>
       <c r="E48" s="38">
         <f>SUM(E30,E42,E47)</f>
         <v>16685.881083333334</v>
       </c>
     </row>
     <row r="51" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A51" s="236" t="s">
+      <c r="A51" s="260" t="s">
         <v>53</v>
       </c>
-      <c r="B51" s="237"/>
+      <c r="B51" s="261"/>
     </row>
     <row r="52" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A52" s="15" t="s">
         <v>138</v>
       </c>
       <c r="B52" s="25">
         <f>E30</f>
         <v>8735.8810833333318</v>
       </c>
     </row>
     <row r="53" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A53" s="15" t="s">
         <v>80</v>
       </c>
       <c r="B53" s="25">
         <f>E42</f>
         <v>4500</v>
       </c>
     </row>
     <row r="54" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A54" s="15" t="s">
         <v>191</v>
       </c>
       <c r="B54" s="25">
         <f>E47</f>
         <v>3450</v>
       </c>
     </row>
     <row r="55" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A55" s="37" t="s">
         <v>65</v>
       </c>
       <c r="B55" s="38">
         <f>SUM(B52:B54)</f>
         <v>16685.881083333334</v>
       </c>
     </row>
     <row r="58" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A58" s="238" t="s">
+      <c r="A58" s="262" t="s">
         <v>567</v>
       </c>
-      <c r="B58" s="238"/>
-[...1 lines deleted...]
-      <c r="D58" s="238"/>
+      <c r="B58" s="262"/>
+      <c r="C58" s="262"/>
+      <c r="D58" s="262"/>
     </row>
     <row r="59" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="60" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A60" s="233" t="s">
+      <c r="A60" s="240" t="s">
         <v>55</v>
       </c>
-      <c r="B60" s="233"/>
-[...1 lines deleted...]
-      <c r="D60" s="233"/>
+      <c r="B60" s="240"/>
+      <c r="C60" s="240"/>
+      <c r="D60" s="240"/>
     </row>
     <row r="61" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A61" s="233" t="s">
+      <c r="A61" s="240" t="s">
         <v>56</v>
       </c>
-      <c r="B61" s="233"/>
-[...1 lines deleted...]
-      <c r="D61" s="233"/>
+      <c r="B61" s="240"/>
+      <c r="C61" s="240"/>
+      <c r="D61" s="240"/>
     </row>
     <row r="62" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A62" s="233" t="s">
+      <c r="A62" s="240" t="s">
         <v>57</v>
       </c>
-      <c r="B62" s="233"/>
-[...1 lines deleted...]
-      <c r="D62" s="233"/>
+      <c r="B62" s="240"/>
+      <c r="C62" s="240"/>
+      <c r="D62" s="240"/>
     </row>
     <row r="63" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A63" s="233" t="s">
+      <c r="A63" s="240" t="s">
         <v>58</v>
       </c>
-      <c r="B63" s="233"/>
+      <c r="B63" s="240"/>
     </row>
   </sheetData>
   <mergeCells count="23">
+    <mergeCell ref="A61:B61"/>
+    <mergeCell ref="C61:D61"/>
+    <mergeCell ref="A62:B62"/>
+    <mergeCell ref="C62:D62"/>
+    <mergeCell ref="A63:B63"/>
+    <mergeCell ref="A9:E9"/>
+    <mergeCell ref="A51:B51"/>
+    <mergeCell ref="A58:B58"/>
+    <mergeCell ref="C58:D58"/>
+    <mergeCell ref="A60:B60"/>
+    <mergeCell ref="C60:D60"/>
     <mergeCell ref="A8:E8"/>
     <mergeCell ref="A1:A2"/>
     <mergeCell ref="B1:E2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="C3:E3"/>
     <mergeCell ref="A4:B4"/>
     <mergeCell ref="C4:E4"/>
     <mergeCell ref="A5:B5"/>
     <mergeCell ref="C5:E5"/>
     <mergeCell ref="A6:B6"/>
     <mergeCell ref="C6:E6"/>
     <mergeCell ref="A7:E7"/>
-    <mergeCell ref="A9:E9"/>
-[...9 lines deleted...]
-    <mergeCell ref="A63:B63"/>
   </mergeCells>
   <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet32.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6CD8FCB4-1BB2-422B-959A-58BFE0D13A4A}">
   <dimension ref="A1:E36"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:E39"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="27.5703125" customWidth="1"/>
     <col min="2" max="2" width="12.85546875" customWidth="1"/>
     <col min="3" max="3" width="18.85546875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="14.7109375" customWidth="1"/>
     <col min="5" max="5" width="16.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="225"/>
-      <c r="B1" s="226" t="s">
+      <c r="A1" s="242"/>
+      <c r="B1" s="243" t="s">
         <v>0</v>
       </c>
-      <c r="C1" s="226"/>
-[...1 lines deleted...]
-      <c r="E1" s="226"/>
+      <c r="C1" s="243"/>
+      <c r="D1" s="243"/>
+      <c r="E1" s="243"/>
     </row>
     <row r="2" spans="1:5" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="225"/>
-[...3 lines deleted...]
-      <c r="E2" s="226"/>
+      <c r="A2" s="242"/>
+      <c r="B2" s="243"/>
+      <c r="C2" s="243"/>
+      <c r="D2" s="243"/>
+      <c r="E2" s="243"/>
     </row>
     <row r="3" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A3" s="227" t="s">
+      <c r="A3" s="286" t="s">
         <v>235</v>
       </c>
-      <c r="B3" s="228"/>
-[...2 lines deleted...]
-      <c r="E3" s="229"/>
+      <c r="B3" s="287"/>
+      <c r="C3" s="287"/>
+      <c r="D3" s="287"/>
+      <c r="E3" s="288"/>
     </row>
     <row r="4" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A4" s="230" t="s">
+      <c r="A4" s="245" t="s">
         <v>469</v>
       </c>
-      <c r="B4" s="231"/>
-[...2 lines deleted...]
-      <c r="E4" s="232"/>
+      <c r="B4" s="246"/>
+      <c r="C4" s="246"/>
+      <c r="D4" s="246"/>
+      <c r="E4" s="247"/>
     </row>
     <row r="5" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A5" s="222" t="s">
+      <c r="A5" s="274" t="s">
         <v>276</v>
       </c>
-      <c r="B5" s="231"/>
-[...2 lines deleted...]
-      <c r="E5" s="232"/>
+      <c r="B5" s="246"/>
+      <c r="C5" s="246"/>
+      <c r="D5" s="246"/>
+      <c r="E5" s="247"/>
     </row>
     <row r="6" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A6" s="70" t="s">
         <v>277</v>
       </c>
       <c r="B6" s="58"/>
       <c r="C6" s="58"/>
       <c r="D6" s="58"/>
       <c r="E6" s="59"/>
     </row>
     <row r="7" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A7" s="222" t="s">
+      <c r="A7" s="274" t="s">
         <v>593</v>
       </c>
-      <c r="B7" s="223"/>
-[...2 lines deleted...]
-      <c r="E7" s="224"/>
+      <c r="B7" s="285"/>
+      <c r="C7" s="285"/>
+      <c r="D7" s="285"/>
+      <c r="E7" s="281"/>
     </row>
     <row r="8" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A8" s="222" t="s">
+      <c r="A8" s="274" t="s">
         <v>565</v>
       </c>
-      <c r="B8" s="231"/>
-[...2 lines deleted...]
-      <c r="E8" s="232"/>
+      <c r="B8" s="246"/>
+      <c r="C8" s="246"/>
+      <c r="D8" s="246"/>
+      <c r="E8" s="247"/>
     </row>
     <row r="9" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A9" s="234" t="s">
+      <c r="A9" s="241" t="s">
         <v>137</v>
       </c>
-      <c r="B9" s="234"/>
-[...2 lines deleted...]
-      <c r="E9" s="234"/>
+      <c r="B9" s="241"/>
+      <c r="C9" s="241"/>
+      <c r="D9" s="241"/>
+      <c r="E9" s="241"/>
     </row>
     <row r="10" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A10" s="235" t="s">
+      <c r="A10" s="259" t="s">
         <v>7</v>
       </c>
-      <c r="B10" s="235"/>
-[...2 lines deleted...]
-      <c r="E10" s="235"/>
+      <c r="B10" s="259"/>
+      <c r="C10" s="259"/>
+      <c r="D10" s="259"/>
+      <c r="E10" s="259"/>
     </row>
     <row r="11" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A11" s="15" t="s">
         <v>138</v>
       </c>
       <c r="B11" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C11" s="15" t="s">
         <v>224</v>
       </c>
       <c r="D11" s="15" t="s">
         <v>11</v>
       </c>
       <c r="E11" s="29" t="s">
         <v>225</v>
       </c>
     </row>
     <row r="12" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A12" s="16" t="s">
         <v>226</v>
       </c>
       <c r="B12" s="16" t="s">
         <v>14</v>
       </c>
@@ -30281,258 +30281,258 @@
     <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3" t="s">
         <v>51</v>
       </c>
       <c r="B21" s="31"/>
       <c r="C21" s="32"/>
       <c r="D21" s="32"/>
       <c r="E21" s="4">
         <f>SUM(E19:E20)</f>
         <v>290</v>
       </c>
     </row>
     <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="37" t="s">
         <v>65</v>
       </c>
       <c r="B22" s="37"/>
       <c r="C22" s="37"/>
       <c r="D22" s="37"/>
       <c r="E22" s="38">
         <f>SUM(E17,E21)</f>
         <v>1172</v>
       </c>
     </row>
     <row r="25" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A25" s="236" t="s">
+      <c r="A25" s="260" t="s">
         <v>53</v>
       </c>
-      <c r="B25" s="237"/>
+      <c r="B25" s="261"/>
     </row>
     <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="15" t="str">
         <f>A11</f>
         <v>1-Insumos</v>
       </c>
       <c r="B26" s="25">
         <f>E17</f>
         <v>882</v>
       </c>
     </row>
     <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="22" t="str">
         <f>A18</f>
         <v>2-Serviços</v>
       </c>
       <c r="B27" s="25">
         <f>E21</f>
         <v>290</v>
       </c>
     </row>
     <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="11" t="s">
         <v>65</v>
       </c>
       <c r="B28" s="38">
         <f>SUM(B26:B27)</f>
         <v>1172</v>
       </c>
     </row>
     <row r="31" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A31" s="238" t="s">
+      <c r="A31" s="262" t="s">
         <v>567</v>
       </c>
-      <c r="B31" s="238"/>
-[...1 lines deleted...]
-      <c r="D31" s="238"/>
+      <c r="B31" s="262"/>
+      <c r="C31" s="262"/>
+      <c r="D31" s="262"/>
     </row>
     <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="33" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A33" s="233" t="s">
+      <c r="A33" s="240" t="s">
         <v>55</v>
       </c>
-      <c r="B33" s="233"/>
-[...1 lines deleted...]
-      <c r="D33" s="233"/>
+      <c r="B33" s="240"/>
+      <c r="C33" s="240"/>
+      <c r="D33" s="240"/>
     </row>
     <row r="34" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A34" s="109" t="s">
         <v>518</v>
       </c>
       <c r="B34" s="109"/>
-      <c r="C34" s="233"/>
-      <c r="D34" s="233"/>
+      <c r="C34" s="240"/>
+      <c r="D34" s="240"/>
     </row>
     <row r="35" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A35" s="233" t="s">
+      <c r="A35" s="240" t="s">
         <v>57</v>
       </c>
-      <c r="B35" s="233"/>
-[...1 lines deleted...]
-      <c r="D35" s="233"/>
+      <c r="B35" s="240"/>
+      <c r="C35" s="240"/>
+      <c r="D35" s="240"/>
     </row>
     <row r="36" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A36" s="233" t="s">
+      <c r="A36" s="240" t="s">
         <v>519</v>
       </c>
-      <c r="B36" s="233"/>
+      <c r="B36" s="240"/>
     </row>
   </sheetData>
   <mergeCells count="18">
+    <mergeCell ref="A1:A2"/>
+    <mergeCell ref="B1:E2"/>
+    <mergeCell ref="A3:E3"/>
+    <mergeCell ref="A4:E4"/>
+    <mergeCell ref="A5:E5"/>
     <mergeCell ref="A7:E7"/>
     <mergeCell ref="A36:B36"/>
     <mergeCell ref="A8:E8"/>
     <mergeCell ref="A9:E9"/>
     <mergeCell ref="A10:E10"/>
     <mergeCell ref="A25:B25"/>
     <mergeCell ref="C34:D34"/>
     <mergeCell ref="A35:B35"/>
     <mergeCell ref="C35:D35"/>
     <mergeCell ref="A31:B31"/>
     <mergeCell ref="C31:D31"/>
     <mergeCell ref="A33:B33"/>
     <mergeCell ref="C33:D33"/>
-    <mergeCell ref="A1:A2"/>
-[...3 lines deleted...]
-    <mergeCell ref="A5:E5"/>
   </mergeCells>
   <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet33.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{96940E75-B2A5-4E41-9788-23AD3386CED5}">
   <dimension ref="A1:E36"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="26.42578125" customWidth="1"/>
     <col min="2" max="2" width="12.5703125" customWidth="1"/>
     <col min="3" max="3" width="18.85546875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="14.28515625" customWidth="1"/>
     <col min="5" max="5" width="15.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="225"/>
-      <c r="B1" s="226" t="s">
+      <c r="A1" s="242"/>
+      <c r="B1" s="243" t="s">
         <v>0</v>
       </c>
-      <c r="C1" s="226"/>
-[...1 lines deleted...]
-      <c r="E1" s="226"/>
+      <c r="C1" s="243"/>
+      <c r="D1" s="243"/>
+      <c r="E1" s="243"/>
     </row>
     <row r="2" spans="1:5" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="225"/>
-[...3 lines deleted...]
-      <c r="E2" s="226"/>
+      <c r="A2" s="242"/>
+      <c r="B2" s="243"/>
+      <c r="C2" s="243"/>
+      <c r="D2" s="243"/>
+      <c r="E2" s="243"/>
     </row>
     <row r="3" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A3" s="227" t="s">
+      <c r="A3" s="286" t="s">
         <v>235</v>
       </c>
-      <c r="B3" s="228"/>
-[...2 lines deleted...]
-      <c r="E3" s="229"/>
+      <c r="B3" s="287"/>
+      <c r="C3" s="287"/>
+      <c r="D3" s="287"/>
+      <c r="E3" s="288"/>
     </row>
     <row r="4" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A4" s="230" t="s">
+      <c r="A4" s="245" t="s">
         <v>236</v>
       </c>
-      <c r="B4" s="231"/>
-[...2 lines deleted...]
-      <c r="E4" s="232"/>
+      <c r="B4" s="246"/>
+      <c r="C4" s="246"/>
+      <c r="D4" s="246"/>
+      <c r="E4" s="247"/>
     </row>
     <row r="5" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A5" s="230" t="s">
+      <c r="A5" s="245" t="s">
         <v>276</v>
       </c>
-      <c r="B5" s="231"/>
-[...2 lines deleted...]
-      <c r="E5" s="232"/>
+      <c r="B5" s="246"/>
+      <c r="C5" s="246"/>
+      <c r="D5" s="246"/>
+      <c r="E5" s="247"/>
     </row>
     <row r="6" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A6" s="70" t="s">
         <v>277</v>
       </c>
       <c r="B6" s="58"/>
       <c r="C6" s="58"/>
       <c r="D6" s="58"/>
       <c r="E6" s="59"/>
     </row>
     <row r="7" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A7" s="222" t="s">
+      <c r="A7" s="274" t="s">
         <v>593</v>
       </c>
-      <c r="B7" s="223"/>
-[...2 lines deleted...]
-      <c r="E7" s="224"/>
+      <c r="B7" s="285"/>
+      <c r="C7" s="285"/>
+      <c r="D7" s="285"/>
+      <c r="E7" s="281"/>
     </row>
     <row r="8" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A8" s="222" t="s">
+      <c r="A8" s="274" t="s">
         <v>565</v>
       </c>
-      <c r="B8" s="231"/>
-[...2 lines deleted...]
-      <c r="E8" s="232"/>
+      <c r="B8" s="246"/>
+      <c r="C8" s="246"/>
+      <c r="D8" s="246"/>
+      <c r="E8" s="247"/>
     </row>
     <row r="9" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A9" s="234" t="s">
+      <c r="A9" s="241" t="s">
         <v>137</v>
       </c>
-      <c r="B9" s="234"/>
-[...2 lines deleted...]
-      <c r="E9" s="234"/>
+      <c r="B9" s="241"/>
+      <c r="C9" s="241"/>
+      <c r="D9" s="241"/>
+      <c r="E9" s="241"/>
     </row>
     <row r="10" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A10" s="235" t="s">
+      <c r="A10" s="259" t="s">
         <v>7</v>
       </c>
-      <c r="B10" s="235"/>
-[...2 lines deleted...]
-      <c r="E10" s="235"/>
+      <c r="B10" s="259"/>
+      <c r="C10" s="259"/>
+      <c r="D10" s="259"/>
+      <c r="E10" s="259"/>
     </row>
     <row r="11" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A11" s="15" t="s">
         <v>138</v>
       </c>
       <c r="B11" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C11" s="15" t="s">
         <v>224</v>
       </c>
       <c r="D11" s="15" t="s">
         <v>11</v>
       </c>
       <c r="E11" s="29" t="s">
         <v>225</v>
       </c>
     </row>
     <row r="12" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A12" s="16" t="s">
         <v>226</v>
       </c>
       <c r="B12" s="16" t="s">
         <v>14</v>
       </c>
@@ -30679,257 +30679,257 @@
     <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3" t="s">
         <v>51</v>
       </c>
       <c r="B21" s="31"/>
       <c r="C21" s="32"/>
       <c r="D21" s="32"/>
       <c r="E21" s="4">
         <f>SUM(E19:E20)</f>
         <v>290</v>
       </c>
     </row>
     <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="37" t="s">
         <v>65</v>
       </c>
       <c r="B22" s="37"/>
       <c r="C22" s="37"/>
       <c r="D22" s="37"/>
       <c r="E22" s="38">
         <f>SUM(E17,E21)</f>
         <v>1732.6</v>
       </c>
     </row>
     <row r="25" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A25" s="236" t="s">
+      <c r="A25" s="260" t="s">
         <v>53</v>
       </c>
-      <c r="B25" s="237"/>
+      <c r="B25" s="261"/>
     </row>
     <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="15" t="str">
         <f>A11</f>
         <v>1-Insumos</v>
       </c>
       <c r="B26" s="25">
         <f>E17</f>
         <v>1442.6</v>
       </c>
     </row>
     <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="22" t="str">
         <f>A18</f>
         <v>2-Serviços</v>
       </c>
       <c r="B27" s="25">
         <f>E21</f>
         <v>290</v>
       </c>
     </row>
     <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="11" t="s">
         <v>65</v>
       </c>
       <c r="B28" s="38">
         <f>SUM(B26:B27)</f>
         <v>1732.6</v>
       </c>
     </row>
     <row r="31" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A31" s="238" t="s">
+      <c r="A31" s="262" t="s">
         <v>567</v>
       </c>
-      <c r="B31" s="238"/>
-[...1 lines deleted...]
-      <c r="D31" s="238"/>
+      <c r="B31" s="262"/>
+      <c r="C31" s="262"/>
+      <c r="D31" s="262"/>
     </row>
     <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="33" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A33" s="233" t="s">
+      <c r="A33" s="240" t="s">
         <v>55</v>
       </c>
-      <c r="B33" s="233"/>
-[...1 lines deleted...]
-      <c r="D33" s="233"/>
+      <c r="B33" s="240"/>
+      <c r="C33" s="240"/>
+      <c r="D33" s="240"/>
     </row>
     <row r="34" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A34" s="109" t="s">
         <v>518</v>
       </c>
       <c r="B34" s="109"/>
-      <c r="C34" s="233"/>
-      <c r="D34" s="233"/>
+      <c r="C34" s="240"/>
+      <c r="D34" s="240"/>
     </row>
     <row r="35" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A35" s="233" t="s">
+      <c r="A35" s="240" t="s">
         <v>57</v>
       </c>
-      <c r="B35" s="233"/>
-[...1 lines deleted...]
-      <c r="D35" s="233"/>
+      <c r="B35" s="240"/>
+      <c r="C35" s="240"/>
+      <c r="D35" s="240"/>
     </row>
     <row r="36" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A36" s="233" t="s">
+      <c r="A36" s="240" t="s">
         <v>519</v>
       </c>
-      <c r="B36" s="233"/>
+      <c r="B36" s="240"/>
     </row>
   </sheetData>
   <mergeCells count="18">
+    <mergeCell ref="A7:E7"/>
+    <mergeCell ref="A1:A2"/>
+    <mergeCell ref="B1:E2"/>
+    <mergeCell ref="A3:E3"/>
+    <mergeCell ref="A4:E4"/>
+    <mergeCell ref="A5:E5"/>
     <mergeCell ref="A36:B36"/>
     <mergeCell ref="A8:E8"/>
     <mergeCell ref="A9:E9"/>
     <mergeCell ref="A10:E10"/>
     <mergeCell ref="A25:B25"/>
     <mergeCell ref="A31:B31"/>
     <mergeCell ref="C31:D31"/>
     <mergeCell ref="A33:B33"/>
     <mergeCell ref="C33:D33"/>
     <mergeCell ref="C34:D34"/>
     <mergeCell ref="A35:B35"/>
     <mergeCell ref="C35:D35"/>
-    <mergeCell ref="A7:E7"/>
-[...4 lines deleted...]
-    <mergeCell ref="A5:E5"/>
   </mergeCells>
   <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet34.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8B142838-0128-4B4C-BB74-00BA15399B86}">
   <dimension ref="A1:E36"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:E37"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="24" customWidth="1"/>
     <col min="2" max="2" width="14.7109375" customWidth="1"/>
     <col min="3" max="3" width="18.85546875" bestFit="1" customWidth="1"/>
     <col min="4" max="5" width="14.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="225"/>
-      <c r="B1" s="226" t="s">
+      <c r="A1" s="242"/>
+      <c r="B1" s="243" t="s">
         <v>0</v>
       </c>
-      <c r="C1" s="226"/>
-[...1 lines deleted...]
-      <c r="E1" s="226"/>
+      <c r="C1" s="243"/>
+      <c r="D1" s="243"/>
+      <c r="E1" s="243"/>
     </row>
     <row r="2" spans="1:5" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="225"/>
-[...3 lines deleted...]
-      <c r="E2" s="226"/>
+      <c r="A2" s="242"/>
+      <c r="B2" s="243"/>
+      <c r="C2" s="243"/>
+      <c r="D2" s="243"/>
+      <c r="E2" s="243"/>
     </row>
     <row r="3" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A3" s="227" t="s">
+      <c r="A3" s="286" t="s">
         <v>223</v>
       </c>
-      <c r="B3" s="228"/>
-[...2 lines deleted...]
-      <c r="E3" s="229"/>
+      <c r="B3" s="287"/>
+      <c r="C3" s="287"/>
+      <c r="D3" s="287"/>
+      <c r="E3" s="288"/>
     </row>
     <row r="4" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A4" s="230" t="s">
+      <c r="A4" s="245" t="s">
         <v>3</v>
       </c>
-      <c r="B4" s="231"/>
-[...2 lines deleted...]
-      <c r="E4" s="232"/>
+      <c r="B4" s="246"/>
+      <c r="C4" s="246"/>
+      <c r="D4" s="246"/>
+      <c r="E4" s="247"/>
     </row>
     <row r="5" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A5" s="230" t="s">
+      <c r="A5" s="245" t="s">
         <v>278</v>
       </c>
-      <c r="B5" s="231"/>
-[...2 lines deleted...]
-      <c r="E5" s="232"/>
+      <c r="B5" s="246"/>
+      <c r="C5" s="246"/>
+      <c r="D5" s="246"/>
+      <c r="E5" s="247"/>
     </row>
     <row r="6" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A6" s="70" t="s">
         <v>277</v>
       </c>
       <c r="B6" s="58"/>
       <c r="C6" s="58"/>
       <c r="D6" s="58"/>
       <c r="E6" s="59"/>
     </row>
     <row r="7" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A7" s="68" t="s">
         <v>594</v>
       </c>
       <c r="B7" s="58"/>
       <c r="C7" s="58"/>
       <c r="D7" s="58"/>
       <c r="E7" s="59"/>
     </row>
     <row r="8" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A8" s="222" t="s">
+      <c r="A8" s="274" t="s">
         <v>565</v>
       </c>
-      <c r="B8" s="231"/>
-[...2 lines deleted...]
-      <c r="E8" s="232"/>
+      <c r="B8" s="246"/>
+      <c r="C8" s="246"/>
+      <c r="D8" s="246"/>
+      <c r="E8" s="247"/>
     </row>
     <row r="9" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A9" s="234" t="s">
+      <c r="A9" s="241" t="s">
         <v>137</v>
       </c>
-      <c r="B9" s="234"/>
-[...2 lines deleted...]
-      <c r="E9" s="234"/>
+      <c r="B9" s="241"/>
+      <c r="C9" s="241"/>
+      <c r="D9" s="241"/>
+      <c r="E9" s="241"/>
     </row>
     <row r="10" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A10" s="235" t="s">
+      <c r="A10" s="259" t="s">
         <v>7</v>
       </c>
-      <c r="B10" s="235"/>
-[...2 lines deleted...]
-      <c r="E10" s="235"/>
+      <c r="B10" s="259"/>
+      <c r="C10" s="259"/>
+      <c r="D10" s="259"/>
+      <c r="E10" s="259"/>
     </row>
     <row r="11" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A11" s="15" t="s">
         <v>138</v>
       </c>
       <c r="B11" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C11" s="15" t="s">
         <v>224</v>
       </c>
       <c r="D11" s="15" t="s">
         <v>11</v>
       </c>
       <c r="E11" s="29" t="s">
         <v>225</v>
       </c>
     </row>
     <row r="12" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A12" s="16" t="s">
         <v>226</v>
       </c>
       <c r="B12" s="16" t="s">
         <v>14</v>
       </c>
@@ -31076,257 +31076,257 @@
     <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3" t="s">
         <v>51</v>
       </c>
       <c r="B21" s="31"/>
       <c r="C21" s="32"/>
       <c r="D21" s="32"/>
       <c r="E21" s="4">
         <f>SUM(E19:E20)</f>
         <v>290</v>
       </c>
     </row>
     <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="37" t="s">
         <v>65</v>
       </c>
       <c r="B22" s="37"/>
       <c r="C22" s="37"/>
       <c r="D22" s="37"/>
       <c r="E22" s="38">
         <f>SUM(E17,E21)</f>
         <v>1172</v>
       </c>
     </row>
     <row r="25" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A25" s="236" t="s">
+      <c r="A25" s="260" t="s">
         <v>53</v>
       </c>
-      <c r="B25" s="237"/>
+      <c r="B25" s="261"/>
     </row>
     <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="15" t="str">
         <f>A11</f>
         <v>1-Insumos</v>
       </c>
       <c r="B26" s="25">
         <f>E17</f>
         <v>882</v>
       </c>
     </row>
     <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="22" t="str">
         <f>A18</f>
         <v>2-Serviços</v>
       </c>
       <c r="B27" s="25">
         <f>E21</f>
         <v>290</v>
       </c>
     </row>
     <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="11" t="s">
         <v>65</v>
       </c>
       <c r="B28" s="38">
         <f>SUM(B26:B27)</f>
         <v>1172</v>
       </c>
     </row>
     <row r="31" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A31" s="238" t="s">
+      <c r="A31" s="262" t="s">
         <v>567</v>
       </c>
-      <c r="B31" s="238"/>
-[...1 lines deleted...]
-      <c r="D31" s="238"/>
+      <c r="B31" s="262"/>
+      <c r="C31" s="262"/>
+      <c r="D31" s="262"/>
     </row>
     <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="33" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A33" s="233" t="s">
+      <c r="A33" s="240" t="s">
         <v>55</v>
       </c>
-      <c r="B33" s="233"/>
-[...1 lines deleted...]
-      <c r="D33" s="233"/>
+      <c r="B33" s="240"/>
+      <c r="C33" s="240"/>
+      <c r="D33" s="240"/>
     </row>
     <row r="34" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A34" s="109" t="s">
         <v>518</v>
       </c>
       <c r="B34" s="109"/>
-      <c r="C34" s="233"/>
-      <c r="D34" s="233"/>
+      <c r="C34" s="240"/>
+      <c r="D34" s="240"/>
     </row>
     <row r="35" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A35" s="233" t="s">
+      <c r="A35" s="240" t="s">
         <v>57</v>
       </c>
-      <c r="B35" s="233"/>
-[...1 lines deleted...]
-      <c r="D35" s="233"/>
+      <c r="B35" s="240"/>
+      <c r="C35" s="240"/>
+      <c r="D35" s="240"/>
     </row>
     <row r="36" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A36" s="233" t="s">
+      <c r="A36" s="240" t="s">
         <v>519</v>
       </c>
-      <c r="B36" s="233"/>
+      <c r="B36" s="240"/>
     </row>
   </sheetData>
   <mergeCells count="17">
+    <mergeCell ref="A1:A2"/>
+    <mergeCell ref="B1:E2"/>
+    <mergeCell ref="A3:E3"/>
+    <mergeCell ref="A4:E4"/>
+    <mergeCell ref="A5:E5"/>
     <mergeCell ref="A36:B36"/>
     <mergeCell ref="A8:E8"/>
     <mergeCell ref="A9:E9"/>
     <mergeCell ref="A10:E10"/>
     <mergeCell ref="A25:B25"/>
     <mergeCell ref="A31:B31"/>
     <mergeCell ref="C31:D31"/>
     <mergeCell ref="A33:B33"/>
     <mergeCell ref="C33:D33"/>
     <mergeCell ref="C34:D34"/>
     <mergeCell ref="A35:B35"/>
     <mergeCell ref="C35:D35"/>
-    <mergeCell ref="A1:A2"/>
-[...3 lines deleted...]
-    <mergeCell ref="A5:E5"/>
   </mergeCells>
   <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet35.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A3AE25DF-2154-44E4-B6BD-359E69BBC35D}">
   <dimension ref="A1:E36"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:E36"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="25.28515625" customWidth="1"/>
     <col min="2" max="2" width="16.42578125" customWidth="1"/>
     <col min="3" max="3" width="18.85546875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="13.42578125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="12.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="225"/>
-      <c r="B1" s="226" t="s">
+      <c r="A1" s="242"/>
+      <c r="B1" s="243" t="s">
         <v>0</v>
       </c>
-      <c r="C1" s="226"/>
-[...1 lines deleted...]
-      <c r="E1" s="226"/>
+      <c r="C1" s="243"/>
+      <c r="D1" s="243"/>
+      <c r="E1" s="243"/>
     </row>
     <row r="2" spans="1:5" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="225"/>
-[...3 lines deleted...]
-      <c r="E2" s="226"/>
+      <c r="A2" s="242"/>
+      <c r="B2" s="243"/>
+      <c r="C2" s="243"/>
+      <c r="D2" s="243"/>
+      <c r="E2" s="243"/>
     </row>
     <row r="3" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A3" s="227" t="s">
+      <c r="A3" s="286" t="s">
         <v>223</v>
       </c>
-      <c r="B3" s="228"/>
-[...2 lines deleted...]
-      <c r="E3" s="229"/>
+      <c r="B3" s="287"/>
+      <c r="C3" s="287"/>
+      <c r="D3" s="287"/>
+      <c r="E3" s="288"/>
     </row>
     <row r="4" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A4" s="230" t="s">
+      <c r="A4" s="245" t="s">
         <v>59</v>
       </c>
-      <c r="B4" s="231"/>
-[...2 lines deleted...]
-      <c r="E4" s="232"/>
+      <c r="B4" s="246"/>
+      <c r="C4" s="246"/>
+      <c r="D4" s="246"/>
+      <c r="E4" s="247"/>
     </row>
     <row r="5" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A5" s="230" t="s">
+      <c r="A5" s="245" t="s">
         <v>278</v>
       </c>
-      <c r="B5" s="231"/>
-[...2 lines deleted...]
-      <c r="E5" s="232"/>
+      <c r="B5" s="246"/>
+      <c r="C5" s="246"/>
+      <c r="D5" s="246"/>
+      <c r="E5" s="247"/>
     </row>
     <row r="6" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A6" s="70" t="s">
         <v>277</v>
       </c>
       <c r="B6" s="58"/>
       <c r="C6" s="58"/>
       <c r="D6" s="58"/>
       <c r="E6" s="59"/>
     </row>
     <row r="7" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A7" s="68" t="s">
         <v>594</v>
       </c>
       <c r="B7" s="58"/>
       <c r="C7" s="58"/>
       <c r="D7" s="58"/>
       <c r="E7" s="59"/>
     </row>
     <row r="8" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A8" s="222" t="s">
+      <c r="A8" s="274" t="s">
         <v>565</v>
       </c>
-      <c r="B8" s="231"/>
-[...2 lines deleted...]
-      <c r="E8" s="232"/>
+      <c r="B8" s="246"/>
+      <c r="C8" s="246"/>
+      <c r="D8" s="246"/>
+      <c r="E8" s="247"/>
     </row>
     <row r="9" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A9" s="234" t="s">
+      <c r="A9" s="241" t="s">
         <v>137</v>
       </c>
-      <c r="B9" s="234"/>
-[...2 lines deleted...]
-      <c r="E9" s="234"/>
+      <c r="B9" s="241"/>
+      <c r="C9" s="241"/>
+      <c r="D9" s="241"/>
+      <c r="E9" s="241"/>
     </row>
     <row r="10" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A10" s="235" t="s">
+      <c r="A10" s="259" t="s">
         <v>7</v>
       </c>
-      <c r="B10" s="235"/>
-[...2 lines deleted...]
-      <c r="E10" s="235"/>
+      <c r="B10" s="259"/>
+      <c r="C10" s="259"/>
+      <c r="D10" s="259"/>
+      <c r="E10" s="259"/>
     </row>
     <row r="11" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A11" s="15" t="s">
         <v>138</v>
       </c>
       <c r="B11" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C11" s="15" t="s">
         <v>224</v>
       </c>
       <c r="D11" s="15" t="s">
         <v>11</v>
       </c>
       <c r="E11" s="29" t="s">
         <v>225</v>
       </c>
     </row>
     <row r="12" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A12" s="16" t="s">
         <v>226</v>
       </c>
       <c r="B12" s="16" t="s">
         <v>14</v>
       </c>
@@ -31473,257 +31473,257 @@
     <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3" t="s">
         <v>51</v>
       </c>
       <c r="B21" s="31"/>
       <c r="C21" s="32"/>
       <c r="D21" s="32"/>
       <c r="E21" s="4">
         <f>SUM(E19:E20)</f>
         <v>290</v>
       </c>
     </row>
     <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="37" t="s">
         <v>65</v>
       </c>
       <c r="B22" s="37"/>
       <c r="C22" s="37"/>
       <c r="D22" s="37"/>
       <c r="E22" s="38">
         <f>SUM(E17,E21)</f>
         <v>1392.2</v>
       </c>
     </row>
     <row r="25" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A25" s="236" t="s">
+      <c r="A25" s="260" t="s">
         <v>53</v>
       </c>
-      <c r="B25" s="237"/>
+      <c r="B25" s="261"/>
     </row>
     <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="15" t="str">
         <f>A11</f>
         <v>1-Insumos</v>
       </c>
       <c r="B26" s="25">
         <f>E17</f>
         <v>1102.2</v>
       </c>
     </row>
     <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="22" t="str">
         <f>A18</f>
         <v>2-Serviços</v>
       </c>
       <c r="B27" s="25">
         <f>E21</f>
         <v>290</v>
       </c>
     </row>
     <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="11" t="s">
         <v>65</v>
       </c>
       <c r="B28" s="38">
         <f>SUM(B26:B27)</f>
         <v>1392.2</v>
       </c>
     </row>
     <row r="31" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A31" s="238" t="s">
+      <c r="A31" s="262" t="s">
         <v>567</v>
       </c>
-      <c r="B31" s="238"/>
-[...1 lines deleted...]
-      <c r="D31" s="238"/>
+      <c r="B31" s="262"/>
+      <c r="C31" s="262"/>
+      <c r="D31" s="262"/>
     </row>
     <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="33" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A33" s="233" t="s">
+      <c r="A33" s="240" t="s">
         <v>55</v>
       </c>
-      <c r="B33" s="233"/>
-[...1 lines deleted...]
-      <c r="D33" s="233"/>
+      <c r="B33" s="240"/>
+      <c r="C33" s="240"/>
+      <c r="D33" s="240"/>
     </row>
     <row r="34" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A34" s="109" t="s">
         <v>518</v>
       </c>
       <c r="B34" s="109"/>
-      <c r="C34" s="233"/>
-      <c r="D34" s="233"/>
+      <c r="C34" s="240"/>
+      <c r="D34" s="240"/>
     </row>
     <row r="35" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A35" s="233" t="s">
+      <c r="A35" s="240" t="s">
         <v>57</v>
       </c>
-      <c r="B35" s="233"/>
-[...1 lines deleted...]
-      <c r="D35" s="233"/>
+      <c r="B35" s="240"/>
+      <c r="C35" s="240"/>
+      <c r="D35" s="240"/>
     </row>
     <row r="36" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A36" s="233" t="s">
+      <c r="A36" s="240" t="s">
         <v>519</v>
       </c>
-      <c r="B36" s="233"/>
+      <c r="B36" s="240"/>
     </row>
   </sheetData>
   <mergeCells count="17">
+    <mergeCell ref="A1:A2"/>
+    <mergeCell ref="B1:E2"/>
+    <mergeCell ref="A3:E3"/>
+    <mergeCell ref="A4:E4"/>
+    <mergeCell ref="A5:E5"/>
     <mergeCell ref="A36:B36"/>
     <mergeCell ref="A8:E8"/>
     <mergeCell ref="A9:E9"/>
     <mergeCell ref="A10:E10"/>
     <mergeCell ref="A25:B25"/>
     <mergeCell ref="A31:B31"/>
     <mergeCell ref="C31:D31"/>
     <mergeCell ref="A33:B33"/>
     <mergeCell ref="C33:D33"/>
     <mergeCell ref="C34:D34"/>
     <mergeCell ref="A35:B35"/>
     <mergeCell ref="C35:D35"/>
-    <mergeCell ref="A1:A2"/>
-[...3 lines deleted...]
-    <mergeCell ref="A5:E5"/>
   </mergeCells>
   <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet36.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E5EDAFB5-917C-46D7-B878-4682F72EBE10}">
   <dimension ref="A1:E36"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:E36"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="25.5703125" customWidth="1"/>
     <col min="2" max="2" width="12.140625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.85546875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="13.42578125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="12.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="225"/>
-      <c r="B1" s="226" t="s">
+      <c r="A1" s="242"/>
+      <c r="B1" s="243" t="s">
         <v>0</v>
       </c>
-      <c r="C1" s="226"/>
-[...1 lines deleted...]
-      <c r="E1" s="226"/>
+      <c r="C1" s="243"/>
+      <c r="D1" s="243"/>
+      <c r="E1" s="243"/>
     </row>
     <row r="2" spans="1:5" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="225"/>
-[...3 lines deleted...]
-      <c r="E2" s="226"/>
+      <c r="A2" s="242"/>
+      <c r="B2" s="243"/>
+      <c r="C2" s="243"/>
+      <c r="D2" s="243"/>
+      <c r="E2" s="243"/>
     </row>
     <row r="3" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A3" s="227" t="s">
+      <c r="A3" s="286" t="s">
         <v>223</v>
       </c>
-      <c r="B3" s="228"/>
-[...2 lines deleted...]
-      <c r="E3" s="229"/>
+      <c r="B3" s="287"/>
+      <c r="C3" s="287"/>
+      <c r="D3" s="287"/>
+      <c r="E3" s="288"/>
     </row>
     <row r="4" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A4" s="230" t="s">
+      <c r="A4" s="245" t="s">
         <v>66</v>
       </c>
-      <c r="B4" s="231"/>
-[...2 lines deleted...]
-      <c r="E4" s="232"/>
+      <c r="B4" s="246"/>
+      <c r="C4" s="246"/>
+      <c r="D4" s="246"/>
+      <c r="E4" s="247"/>
     </row>
     <row r="5" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A5" s="230" t="s">
+      <c r="A5" s="245" t="s">
         <v>278</v>
       </c>
-      <c r="B5" s="231"/>
-[...2 lines deleted...]
-      <c r="E5" s="232"/>
+      <c r="B5" s="246"/>
+      <c r="C5" s="246"/>
+      <c r="D5" s="246"/>
+      <c r="E5" s="247"/>
     </row>
     <row r="6" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A6" s="70" t="s">
         <v>277</v>
       </c>
       <c r="B6" s="58"/>
       <c r="C6" s="58"/>
       <c r="D6" s="58"/>
       <c r="E6" s="59"/>
     </row>
     <row r="7" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A7" s="222" t="s">
+      <c r="A7" s="274" t="s">
         <v>594</v>
       </c>
-      <c r="B7" s="223"/>
-[...2 lines deleted...]
-      <c r="E7" s="224"/>
+      <c r="B7" s="285"/>
+      <c r="C7" s="285"/>
+      <c r="D7" s="285"/>
+      <c r="E7" s="281"/>
     </row>
     <row r="8" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A8" s="222" t="s">
+      <c r="A8" s="274" t="s">
         <v>565</v>
       </c>
-      <c r="B8" s="231"/>
-[...2 lines deleted...]
-      <c r="E8" s="232"/>
+      <c r="B8" s="246"/>
+      <c r="C8" s="246"/>
+      <c r="D8" s="246"/>
+      <c r="E8" s="247"/>
     </row>
     <row r="9" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A9" s="234" t="s">
+      <c r="A9" s="241" t="s">
         <v>137</v>
       </c>
-      <c r="B9" s="234"/>
-[...2 lines deleted...]
-      <c r="E9" s="234"/>
+      <c r="B9" s="241"/>
+      <c r="C9" s="241"/>
+      <c r="D9" s="241"/>
+      <c r="E9" s="241"/>
     </row>
     <row r="10" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A10" s="235" t="s">
+      <c r="A10" s="259" t="s">
         <v>7</v>
       </c>
-      <c r="B10" s="235"/>
-[...2 lines deleted...]
-      <c r="E10" s="235"/>
+      <c r="B10" s="259"/>
+      <c r="C10" s="259"/>
+      <c r="D10" s="259"/>
+      <c r="E10" s="259"/>
     </row>
     <row r="11" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A11" s="15" t="s">
         <v>138</v>
       </c>
       <c r="B11" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C11" s="15" t="s">
         <v>224</v>
       </c>
       <c r="D11" s="15" t="s">
         <v>11</v>
       </c>
       <c r="E11" s="29" t="s">
         <v>225</v>
       </c>
     </row>
     <row r="12" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A12" s="16" t="s">
         <v>226</v>
       </c>
       <c r="B12" s="16" t="s">
         <v>14</v>
       </c>
@@ -31870,249 +31870,249 @@
     <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3" t="s">
         <v>51</v>
       </c>
       <c r="B21" s="31"/>
       <c r="C21" s="32"/>
       <c r="D21" s="32"/>
       <c r="E21" s="4">
         <f>SUM(E19:E20)</f>
         <v>290</v>
       </c>
     </row>
     <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="37" t="s">
         <v>65</v>
       </c>
       <c r="B22" s="37"/>
       <c r="C22" s="37"/>
       <c r="D22" s="37"/>
       <c r="E22" s="38">
         <f>SUM(E17,E21)</f>
         <v>1732.6</v>
       </c>
     </row>
     <row r="25" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A25" s="236" t="s">
+      <c r="A25" s="260" t="s">
         <v>53</v>
       </c>
-      <c r="B25" s="237"/>
+      <c r="B25" s="261"/>
     </row>
     <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="15" t="str">
         <f>A11</f>
         <v>1-Insumos</v>
       </c>
       <c r="B26" s="25">
         <f>E17</f>
         <v>1442.6</v>
       </c>
     </row>
     <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="22" t="str">
         <f>A18</f>
         <v>2-Serviços</v>
       </c>
       <c r="B27" s="25">
         <f>E21</f>
         <v>290</v>
       </c>
     </row>
     <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="11" t="s">
         <v>65</v>
       </c>
       <c r="B28" s="38">
         <f>SUM(B26:B27)</f>
         <v>1732.6</v>
       </c>
     </row>
     <row r="31" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A31" s="238" t="s">
+      <c r="A31" s="262" t="s">
         <v>567</v>
       </c>
-      <c r="B31" s="238"/>
-[...1 lines deleted...]
-      <c r="D31" s="238"/>
+      <c r="B31" s="262"/>
+      <c r="C31" s="262"/>
+      <c r="D31" s="262"/>
     </row>
     <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="33" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A33" s="233" t="s">
+      <c r="A33" s="240" t="s">
         <v>55</v>
       </c>
-      <c r="B33" s="233"/>
-[...1 lines deleted...]
-      <c r="D33" s="233"/>
+      <c r="B33" s="240"/>
+      <c r="C33" s="240"/>
+      <c r="D33" s="240"/>
     </row>
     <row r="34" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A34" s="109" t="s">
         <v>518</v>
       </c>
       <c r="B34" s="109"/>
-      <c r="C34" s="233"/>
-      <c r="D34" s="233"/>
+      <c r="C34" s="240"/>
+      <c r="D34" s="240"/>
     </row>
     <row r="35" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A35" s="233" t="s">
+      <c r="A35" s="240" t="s">
         <v>57</v>
       </c>
-      <c r="B35" s="233"/>
-[...1 lines deleted...]
-      <c r="D35" s="233"/>
+      <c r="B35" s="240"/>
+      <c r="C35" s="240"/>
+      <c r="D35" s="240"/>
     </row>
     <row r="36" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A36" s="233" t="s">
+      <c r="A36" s="240" t="s">
         <v>519</v>
       </c>
-      <c r="B36" s="233"/>
+      <c r="B36" s="240"/>
     </row>
   </sheetData>
   <mergeCells count="18">
-    <mergeCell ref="C33:D33"/>
-[...4 lines deleted...]
-    <mergeCell ref="A33:B33"/>
     <mergeCell ref="A31:B31"/>
     <mergeCell ref="C31:D31"/>
     <mergeCell ref="A1:A2"/>
     <mergeCell ref="B1:E2"/>
     <mergeCell ref="A3:E3"/>
     <mergeCell ref="A4:E4"/>
     <mergeCell ref="A5:E5"/>
     <mergeCell ref="A7:E7"/>
     <mergeCell ref="A8:E8"/>
     <mergeCell ref="A9:E9"/>
     <mergeCell ref="A10:E10"/>
     <mergeCell ref="A25:B25"/>
+    <mergeCell ref="C33:D33"/>
+    <mergeCell ref="A36:B36"/>
+    <mergeCell ref="A35:B35"/>
+    <mergeCell ref="C35:D35"/>
+    <mergeCell ref="C34:D34"/>
+    <mergeCell ref="A33:B33"/>
   </mergeCells>
   <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet37.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8547631E-CA58-4503-8684-1A2F0F53A172}">
   <dimension ref="A1:E35"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:E39"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="26.5703125" customWidth="1"/>
     <col min="2" max="2" width="12.140625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.85546875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="13.42578125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="12.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="225"/>
-      <c r="B1" s="226" t="s">
+      <c r="A1" s="242"/>
+      <c r="B1" s="243" t="s">
         <v>0</v>
       </c>
-      <c r="C1" s="226"/>
-[...1 lines deleted...]
-      <c r="E1" s="226"/>
+      <c r="C1" s="243"/>
+      <c r="D1" s="243"/>
+      <c r="E1" s="243"/>
     </row>
     <row r="2" spans="1:5" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="225"/>
-[...3 lines deleted...]
-      <c r="E2" s="226"/>
+      <c r="A2" s="242"/>
+      <c r="B2" s="243"/>
+      <c r="C2" s="243"/>
+      <c r="D2" s="243"/>
+      <c r="E2" s="243"/>
     </row>
     <row r="3" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A3" s="227" t="s">
+      <c r="A3" s="286" t="s">
         <v>223</v>
       </c>
-      <c r="B3" s="228"/>
-[...2 lines deleted...]
-      <c r="E3" s="229"/>
+      <c r="B3" s="287"/>
+      <c r="C3" s="287"/>
+      <c r="D3" s="287"/>
+      <c r="E3" s="288"/>
     </row>
     <row r="4" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A4" s="230" t="s">
+      <c r="A4" s="245" t="s">
         <v>279</v>
       </c>
-      <c r="B4" s="231"/>
-[...2 lines deleted...]
-      <c r="E4" s="232"/>
+      <c r="B4" s="246"/>
+      <c r="C4" s="246"/>
+      <c r="D4" s="246"/>
+      <c r="E4" s="247"/>
     </row>
     <row r="5" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A5" s="230" t="s">
+      <c r="A5" s="245" t="s">
         <v>280</v>
       </c>
-      <c r="B5" s="231"/>
-[...2 lines deleted...]
-      <c r="E5" s="232"/>
+      <c r="B5" s="246"/>
+      <c r="C5" s="246"/>
+      <c r="D5" s="246"/>
+      <c r="E5" s="247"/>
     </row>
     <row r="6" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A6" s="222" t="s">
+      <c r="A6" s="274" t="s">
         <v>595</v>
       </c>
-      <c r="B6" s="223"/>
-[...2 lines deleted...]
-      <c r="E6" s="224"/>
+      <c r="B6" s="285"/>
+      <c r="C6" s="285"/>
+      <c r="D6" s="285"/>
+      <c r="E6" s="281"/>
     </row>
     <row r="7" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A7" s="222" t="s">
+      <c r="A7" s="274" t="s">
         <v>565</v>
       </c>
-      <c r="B7" s="231"/>
-[...2 lines deleted...]
-      <c r="E7" s="232"/>
+      <c r="B7" s="246"/>
+      <c r="C7" s="246"/>
+      <c r="D7" s="246"/>
+      <c r="E7" s="247"/>
     </row>
     <row r="8" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A8" s="234" t="s">
+      <c r="A8" s="241" t="s">
         <v>137</v>
       </c>
-      <c r="B8" s="234"/>
-[...2 lines deleted...]
-      <c r="E8" s="234"/>
+      <c r="B8" s="241"/>
+      <c r="C8" s="241"/>
+      <c r="D8" s="241"/>
+      <c r="E8" s="241"/>
     </row>
     <row r="9" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A9" s="235" t="s">
+      <c r="A9" s="259" t="s">
         <v>7</v>
       </c>
-      <c r="B9" s="235"/>
-[...2 lines deleted...]
-      <c r="E9" s="235"/>
+      <c r="B9" s="259"/>
+      <c r="C9" s="259"/>
+      <c r="D9" s="259"/>
+      <c r="E9" s="259"/>
     </row>
     <row r="10" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A10" s="15" t="s">
         <v>138</v>
       </c>
       <c r="B10" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C10" s="15" t="s">
         <v>224</v>
       </c>
       <c r="D10" s="15" t="s">
         <v>11</v>
       </c>
       <c r="E10" s="29" t="s">
         <v>225</v>
       </c>
     </row>
     <row r="11" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A11" s="16" t="s">
         <v>226</v>
       </c>
       <c r="B11" s="16" t="s">
         <v>14</v>
       </c>
@@ -32259,249 +32259,249 @@
     <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3" t="s">
         <v>51</v>
       </c>
       <c r="B20" s="31"/>
       <c r="C20" s="32"/>
       <c r="D20" s="32"/>
       <c r="E20" s="4">
         <f>SUM(E18:E19)</f>
         <v>290</v>
       </c>
     </row>
     <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="37" t="s">
         <v>65</v>
       </c>
       <c r="B21" s="37"/>
       <c r="C21" s="37"/>
       <c r="D21" s="37"/>
       <c r="E21" s="38">
         <f>SUM(E16,E20)</f>
         <v>2813</v>
       </c>
     </row>
     <row r="24" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A24" s="236" t="s">
+      <c r="A24" s="260" t="s">
         <v>53</v>
       </c>
-      <c r="B24" s="237"/>
+      <c r="B24" s="261"/>
     </row>
     <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="15" t="str">
         <f>A10</f>
         <v>1-Insumos</v>
       </c>
       <c r="B25" s="25">
         <f>E16</f>
         <v>2523</v>
       </c>
     </row>
     <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="22" t="str">
         <f>A17</f>
         <v>2-Serviços</v>
       </c>
       <c r="B26" s="25">
         <f>E20</f>
         <v>290</v>
       </c>
     </row>
     <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="11" t="s">
         <v>65</v>
       </c>
       <c r="B27" s="38">
         <f>SUM(B25:B26)</f>
         <v>2813</v>
       </c>
     </row>
     <row r="30" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A30" s="238" t="s">
+      <c r="A30" s="262" t="s">
         <v>567</v>
       </c>
-      <c r="B30" s="238"/>
-[...1 lines deleted...]
-      <c r="D30" s="238"/>
+      <c r="B30" s="262"/>
+      <c r="C30" s="262"/>
+      <c r="D30" s="262"/>
     </row>
     <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="32" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A32" s="233" t="s">
+      <c r="A32" s="240" t="s">
         <v>55</v>
       </c>
-      <c r="B32" s="233"/>
-[...1 lines deleted...]
-      <c r="D32" s="233"/>
+      <c r="B32" s="240"/>
+      <c r="C32" s="240"/>
+      <c r="D32" s="240"/>
     </row>
     <row r="33" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A33" s="109" t="s">
         <v>518</v>
       </c>
       <c r="B33" s="109"/>
-      <c r="C33" s="233"/>
-      <c r="D33" s="233"/>
+      <c r="C33" s="240"/>
+      <c r="D33" s="240"/>
     </row>
     <row r="34" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A34" s="233" t="s">
+      <c r="A34" s="240" t="s">
         <v>57</v>
       </c>
-      <c r="B34" s="233"/>
-[...1 lines deleted...]
-      <c r="D34" s="233"/>
+      <c r="B34" s="240"/>
+      <c r="C34" s="240"/>
+      <c r="D34" s="240"/>
     </row>
     <row r="35" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A35" s="233" t="s">
+      <c r="A35" s="240" t="s">
         <v>519</v>
       </c>
-      <c r="B35" s="233"/>
+      <c r="B35" s="240"/>
     </row>
   </sheetData>
   <mergeCells count="18">
+    <mergeCell ref="A6:E6"/>
+    <mergeCell ref="A1:A2"/>
+    <mergeCell ref="B1:E2"/>
+    <mergeCell ref="A3:E3"/>
+    <mergeCell ref="A4:E4"/>
+    <mergeCell ref="A5:E5"/>
     <mergeCell ref="A35:B35"/>
     <mergeCell ref="A7:E7"/>
     <mergeCell ref="A8:E8"/>
     <mergeCell ref="A9:E9"/>
     <mergeCell ref="A24:B24"/>
     <mergeCell ref="A30:B30"/>
     <mergeCell ref="C30:D30"/>
     <mergeCell ref="A32:B32"/>
     <mergeCell ref="C32:D32"/>
     <mergeCell ref="C33:D33"/>
     <mergeCell ref="A34:B34"/>
     <mergeCell ref="C34:D34"/>
-    <mergeCell ref="A6:E6"/>
-[...4 lines deleted...]
-    <mergeCell ref="A5:E5"/>
   </mergeCells>
   <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet38.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F8A90650-9B4A-48BD-B817-B9BD54F790D3}">
   <dimension ref="A1:E35"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:E39"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="25.5703125" customWidth="1"/>
     <col min="2" max="2" width="15.140625" customWidth="1"/>
     <col min="3" max="3" width="18.85546875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="13.42578125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="15.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="225"/>
-      <c r="B1" s="226" t="s">
+      <c r="A1" s="242"/>
+      <c r="B1" s="243" t="s">
         <v>0</v>
       </c>
-      <c r="C1" s="226"/>
-[...1 lines deleted...]
-      <c r="E1" s="226"/>
+      <c r="C1" s="243"/>
+      <c r="D1" s="243"/>
+      <c r="E1" s="243"/>
     </row>
     <row r="2" spans="1:5" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="225"/>
-[...3 lines deleted...]
-      <c r="E2" s="226"/>
+      <c r="A2" s="242"/>
+      <c r="B2" s="243"/>
+      <c r="C2" s="243"/>
+      <c r="D2" s="243"/>
+      <c r="E2" s="243"/>
     </row>
     <row r="3" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A3" s="227" t="s">
+      <c r="A3" s="286" t="s">
         <v>223</v>
       </c>
-      <c r="B3" s="228"/>
-[...2 lines deleted...]
-      <c r="E3" s="229"/>
+      <c r="B3" s="287"/>
+      <c r="C3" s="287"/>
+      <c r="D3" s="287"/>
+      <c r="E3" s="288"/>
     </row>
     <row r="4" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A4" s="230" t="s">
+      <c r="A4" s="245" t="s">
         <v>59</v>
       </c>
-      <c r="B4" s="231"/>
-[...2 lines deleted...]
-      <c r="E4" s="232"/>
+      <c r="B4" s="246"/>
+      <c r="C4" s="246"/>
+      <c r="D4" s="246"/>
+      <c r="E4" s="247"/>
     </row>
     <row r="5" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A5" s="230" t="s">
+      <c r="A5" s="245" t="s">
         <v>563</v>
       </c>
-      <c r="B5" s="231"/>
-[...2 lines deleted...]
-      <c r="E5" s="232"/>
+      <c r="B5" s="246"/>
+      <c r="C5" s="246"/>
+      <c r="D5" s="246"/>
+      <c r="E5" s="247"/>
     </row>
     <row r="6" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A6" s="68" t="s">
         <v>596</v>
       </c>
       <c r="B6" s="58"/>
       <c r="C6" s="58"/>
       <c r="D6" s="58"/>
       <c r="E6" s="59"/>
     </row>
     <row r="7" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A7" s="222" t="s">
+      <c r="A7" s="274" t="s">
         <v>565</v>
       </c>
-      <c r="B7" s="231"/>
-[...2 lines deleted...]
-      <c r="E7" s="232"/>
+      <c r="B7" s="246"/>
+      <c r="C7" s="246"/>
+      <c r="D7" s="246"/>
+      <c r="E7" s="247"/>
     </row>
     <row r="8" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A8" s="234" t="s">
+      <c r="A8" s="241" t="s">
         <v>137</v>
       </c>
-      <c r="B8" s="234"/>
-[...2 lines deleted...]
-      <c r="E8" s="234"/>
+      <c r="B8" s="241"/>
+      <c r="C8" s="241"/>
+      <c r="D8" s="241"/>
+      <c r="E8" s="241"/>
     </row>
     <row r="9" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A9" s="235" t="s">
+      <c r="A9" s="259" t="s">
         <v>7</v>
       </c>
-      <c r="B9" s="235"/>
-[...2 lines deleted...]
-      <c r="E9" s="235"/>
+      <c r="B9" s="259"/>
+      <c r="C9" s="259"/>
+      <c r="D9" s="259"/>
+      <c r="E9" s="259"/>
     </row>
     <row r="10" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A10" s="15" t="s">
         <v>138</v>
       </c>
       <c r="B10" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C10" s="15" t="s">
         <v>224</v>
       </c>
       <c r="D10" s="15" t="s">
         <v>11</v>
       </c>
       <c r="E10" s="29" t="s">
         <v>225</v>
       </c>
     </row>
     <row r="11" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A11" s="16" t="s">
         <v>226</v>
       </c>
       <c r="B11" s="16" t="s">
         <v>14</v>
       </c>
@@ -32648,247 +32648,247 @@
     <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3" t="s">
         <v>51</v>
       </c>
       <c r="B20" s="31"/>
       <c r="C20" s="32"/>
       <c r="D20" s="32"/>
       <c r="E20" s="4">
         <f>SUM(E18:E19)</f>
         <v>290</v>
       </c>
     </row>
     <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="37" t="s">
         <v>65</v>
       </c>
       <c r="B21" s="37"/>
       <c r="C21" s="37"/>
       <c r="D21" s="37"/>
       <c r="E21" s="38">
         <f>SUM(E16,E20)</f>
         <v>2039</v>
       </c>
     </row>
     <row r="24" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A24" s="236" t="s">
+      <c r="A24" s="260" t="s">
         <v>53</v>
       </c>
-      <c r="B24" s="237"/>
+      <c r="B24" s="261"/>
     </row>
     <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="15" t="str">
         <f>A10</f>
         <v>1-Insumos</v>
       </c>
       <c r="B25" s="25">
         <f>E16</f>
         <v>1749</v>
       </c>
     </row>
     <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="22" t="str">
         <f>A17</f>
         <v>2-Serviços</v>
       </c>
       <c r="B26" s="25">
         <f>E20</f>
         <v>290</v>
       </c>
     </row>
     <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="11" t="s">
         <v>65</v>
       </c>
       <c r="B27" s="38">
         <f>SUM(B25:B26)</f>
         <v>2039</v>
       </c>
     </row>
     <row r="30" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A30" s="238" t="s">
+      <c r="A30" s="262" t="s">
         <v>567</v>
       </c>
-      <c r="B30" s="238"/>
-[...1 lines deleted...]
-      <c r="D30" s="238"/>
+      <c r="B30" s="262"/>
+      <c r="C30" s="262"/>
+      <c r="D30" s="262"/>
     </row>
     <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="32" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A32" s="233" t="s">
+      <c r="A32" s="240" t="s">
         <v>55</v>
       </c>
-      <c r="B32" s="233"/>
-[...1 lines deleted...]
-      <c r="D32" s="233"/>
+      <c r="B32" s="240"/>
+      <c r="C32" s="240"/>
+      <c r="D32" s="240"/>
     </row>
     <row r="33" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A33" s="109" t="s">
         <v>518</v>
       </c>
       <c r="B33" s="109"/>
-      <c r="C33" s="233"/>
-      <c r="D33" s="233"/>
+      <c r="C33" s="240"/>
+      <c r="D33" s="240"/>
     </row>
     <row r="34" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A34" s="233" t="s">
+      <c r="A34" s="240" t="s">
         <v>57</v>
       </c>
-      <c r="B34" s="233"/>
-[...1 lines deleted...]
-      <c r="D34" s="233"/>
+      <c r="B34" s="240"/>
+      <c r="C34" s="240"/>
+      <c r="D34" s="240"/>
     </row>
     <row r="35" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A35" s="233" t="s">
+      <c r="A35" s="240" t="s">
         <v>519</v>
       </c>
-      <c r="B35" s="233"/>
+      <c r="B35" s="240"/>
     </row>
   </sheetData>
   <mergeCells count="17">
+    <mergeCell ref="C33:D33"/>
     <mergeCell ref="A35:B35"/>
     <mergeCell ref="A30:B30"/>
     <mergeCell ref="C30:D30"/>
     <mergeCell ref="A1:A2"/>
     <mergeCell ref="B1:E2"/>
     <mergeCell ref="A3:E3"/>
     <mergeCell ref="A4:E4"/>
     <mergeCell ref="A5:E5"/>
     <mergeCell ref="A7:E7"/>
     <mergeCell ref="A8:E8"/>
     <mergeCell ref="A9:E9"/>
     <mergeCell ref="A24:B24"/>
     <mergeCell ref="A34:B34"/>
     <mergeCell ref="C34:D34"/>
     <mergeCell ref="A32:B32"/>
     <mergeCell ref="C32:D32"/>
-    <mergeCell ref="C33:D33"/>
   </mergeCells>
   <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet39.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{150F52E1-85DD-4A14-AF67-3F9BE600B1C4}">
   <dimension ref="A1:E35"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:E40"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="29.28515625" customWidth="1"/>
     <col min="2" max="2" width="12.7109375" customWidth="1"/>
     <col min="3" max="3" width="18.85546875" bestFit="1" customWidth="1"/>
     <col min="4" max="5" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="225"/>
-      <c r="B1" s="226" t="s">
+      <c r="A1" s="242"/>
+      <c r="B1" s="243" t="s">
         <v>0</v>
       </c>
-      <c r="C1" s="226"/>
-[...1 lines deleted...]
-      <c r="E1" s="226"/>
+      <c r="C1" s="243"/>
+      <c r="D1" s="243"/>
+      <c r="E1" s="243"/>
     </row>
     <row r="2" spans="1:5" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="225"/>
-[...3 lines deleted...]
-      <c r="E2" s="226"/>
+      <c r="A2" s="242"/>
+      <c r="B2" s="243"/>
+      <c r="C2" s="243"/>
+      <c r="D2" s="243"/>
+      <c r="E2" s="243"/>
     </row>
     <row r="3" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A3" s="227" t="s">
+      <c r="A3" s="286" t="s">
         <v>223</v>
       </c>
-      <c r="B3" s="228"/>
-[...2 lines deleted...]
-      <c r="E3" s="229"/>
+      <c r="B3" s="287"/>
+      <c r="C3" s="287"/>
+      <c r="D3" s="287"/>
+      <c r="E3" s="288"/>
     </row>
     <row r="4" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A4" s="230" t="s">
+      <c r="A4" s="245" t="s">
         <v>3</v>
       </c>
-      <c r="B4" s="231"/>
-[...2 lines deleted...]
-      <c r="E4" s="232"/>
+      <c r="B4" s="246"/>
+      <c r="C4" s="246"/>
+      <c r="D4" s="246"/>
+      <c r="E4" s="247"/>
     </row>
     <row r="5" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A5" s="230" t="s">
+      <c r="A5" s="245" t="s">
         <v>280</v>
       </c>
-      <c r="B5" s="231"/>
-[...2 lines deleted...]
-      <c r="E5" s="232"/>
+      <c r="B5" s="246"/>
+      <c r="C5" s="246"/>
+      <c r="D5" s="246"/>
+      <c r="E5" s="247"/>
     </row>
     <row r="6" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A6" s="68" t="s">
         <v>595</v>
       </c>
       <c r="B6" s="58"/>
       <c r="C6" s="58"/>
       <c r="D6" s="58"/>
       <c r="E6" s="59"/>
     </row>
     <row r="7" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A7" s="222" t="s">
+      <c r="A7" s="274" t="s">
         <v>565</v>
       </c>
-      <c r="B7" s="231"/>
-[...2 lines deleted...]
-      <c r="E7" s="232"/>
+      <c r="B7" s="246"/>
+      <c r="C7" s="246"/>
+      <c r="D7" s="246"/>
+      <c r="E7" s="247"/>
     </row>
     <row r="8" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A8" s="234" t="s">
+      <c r="A8" s="241" t="s">
         <v>137</v>
       </c>
-      <c r="B8" s="234"/>
-[...2 lines deleted...]
-      <c r="E8" s="234"/>
+      <c r="B8" s="241"/>
+      <c r="C8" s="241"/>
+      <c r="D8" s="241"/>
+      <c r="E8" s="241"/>
     </row>
     <row r="9" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A9" s="235" t="s">
+      <c r="A9" s="259" t="s">
         <v>7</v>
       </c>
-      <c r="B9" s="235"/>
-[...2 lines deleted...]
-      <c r="E9" s="235"/>
+      <c r="B9" s="259"/>
+      <c r="C9" s="259"/>
+      <c r="D9" s="259"/>
+      <c r="E9" s="259"/>
     </row>
     <row r="10" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A10" s="15" t="s">
         <v>138</v>
       </c>
       <c r="B10" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C10" s="15" t="s">
         <v>224</v>
       </c>
       <c r="D10" s="15" t="s">
         <v>11</v>
       </c>
       <c r="E10" s="29" t="s">
         <v>225</v>
       </c>
     </row>
     <row r="11" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A11" s="16" t="s">
         <v>226</v>
       </c>
       <c r="B11" s="16" t="s">
         <v>14</v>
       </c>
@@ -33035,256 +33035,256 @@
     <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3" t="s">
         <v>51</v>
       </c>
       <c r="B20" s="31"/>
       <c r="C20" s="32"/>
       <c r="D20" s="161"/>
       <c r="E20" s="162">
         <f>SUM(E18:E19)</f>
         <v>290</v>
       </c>
     </row>
     <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="37" t="s">
         <v>65</v>
       </c>
       <c r="B21" s="37"/>
       <c r="C21" s="37"/>
       <c r="D21" s="163"/>
       <c r="E21" s="163">
         <f>SUM(E16,E20)</f>
         <v>1671.6</v>
       </c>
     </row>
     <row r="24" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A24" s="236" t="s">
+      <c r="A24" s="260" t="s">
         <v>53</v>
       </c>
-      <c r="B24" s="237"/>
+      <c r="B24" s="261"/>
     </row>
     <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="15" t="str">
         <f>A10</f>
         <v>1-Insumos</v>
       </c>
       <c r="B25" s="25">
         <f>E16</f>
         <v>1381.6</v>
       </c>
     </row>
     <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="22" t="str">
         <f>A17</f>
         <v>2-Serviços</v>
       </c>
       <c r="B26" s="25">
         <f>E20</f>
         <v>290</v>
       </c>
     </row>
     <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="11" t="s">
         <v>65</v>
       </c>
       <c r="B27" s="38">
         <f>SUM(B25:B26)</f>
         <v>1671.6</v>
       </c>
     </row>
     <row r="30" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A30" s="238" t="s">
+      <c r="A30" s="262" t="s">
         <v>567</v>
       </c>
-      <c r="B30" s="238"/>
-[...1 lines deleted...]
-      <c r="D30" s="238"/>
+      <c r="B30" s="262"/>
+      <c r="C30" s="262"/>
+      <c r="D30" s="262"/>
     </row>
     <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="32" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A32" s="233" t="s">
+      <c r="A32" s="240" t="s">
         <v>55</v>
       </c>
-      <c r="B32" s="233"/>
-[...1 lines deleted...]
-      <c r="D32" s="233"/>
+      <c r="B32" s="240"/>
+      <c r="C32" s="240"/>
+      <c r="D32" s="240"/>
     </row>
     <row r="33" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A33" s="109" t="s">
         <v>518</v>
       </c>
       <c r="B33" s="109"/>
-      <c r="C33" s="233"/>
-      <c r="D33" s="233"/>
+      <c r="C33" s="240"/>
+      <c r="D33" s="240"/>
     </row>
     <row r="34" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A34" s="233" t="s">
+      <c r="A34" s="240" t="s">
         <v>57</v>
       </c>
-      <c r="B34" s="233"/>
-[...1 lines deleted...]
-      <c r="D34" s="233"/>
+      <c r="B34" s="240"/>
+      <c r="C34" s="240"/>
+      <c r="D34" s="240"/>
     </row>
     <row r="35" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A35" s="233" t="s">
+      <c r="A35" s="240" t="s">
         <v>519</v>
       </c>
-      <c r="B35" s="233"/>
+      <c r="B35" s="240"/>
     </row>
   </sheetData>
   <mergeCells count="17">
+    <mergeCell ref="C33:D33"/>
     <mergeCell ref="A35:B35"/>
     <mergeCell ref="A30:B30"/>
     <mergeCell ref="C30:D30"/>
     <mergeCell ref="A1:A2"/>
     <mergeCell ref="B1:E2"/>
     <mergeCell ref="A3:E3"/>
     <mergeCell ref="A4:E4"/>
     <mergeCell ref="A5:E5"/>
     <mergeCell ref="A7:E7"/>
     <mergeCell ref="A8:E8"/>
     <mergeCell ref="A9:E9"/>
     <mergeCell ref="A24:B24"/>
     <mergeCell ref="A34:B34"/>
     <mergeCell ref="C34:D34"/>
     <mergeCell ref="A32:B32"/>
     <mergeCell ref="C32:D32"/>
-    <mergeCell ref="C33:D33"/>
   </mergeCells>
   <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8E6E33BD-2668-4B49-9DDD-F4F2F2454D7C}">
   <dimension ref="A1:E69"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:E71"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="28.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="22.28515625" customWidth="1"/>
     <col min="3" max="3" width="16.28515625" customWidth="1"/>
     <col min="4" max="4" width="15" customWidth="1"/>
     <col min="5" max="5" width="14.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="225"/>
-      <c r="B1" s="226" t="s">
+      <c r="A1" s="242"/>
+      <c r="B1" s="243" t="s">
         <v>0</v>
       </c>
-      <c r="C1" s="226"/>
-[...1 lines deleted...]
-      <c r="E1" s="226"/>
+      <c r="C1" s="243"/>
+      <c r="D1" s="243"/>
+      <c r="E1" s="243"/>
     </row>
     <row r="2" spans="1:5" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="225"/>
-[...3 lines deleted...]
-      <c r="E2" s="226"/>
+      <c r="A2" s="242"/>
+      <c r="B2" s="243"/>
+      <c r="C2" s="243"/>
+      <c r="D2" s="243"/>
+      <c r="E2" s="243"/>
     </row>
     <row r="3" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A3" s="257" t="s">
+      <c r="A3" s="244" t="s">
         <v>443</v>
       </c>
-      <c r="B3" s="257"/>
-      <c r="C3" s="230" t="s">
+      <c r="B3" s="244"/>
+      <c r="C3" s="245" t="s">
         <v>2</v>
       </c>
-      <c r="D3" s="231"/>
-      <c r="E3" s="232"/>
+      <c r="D3" s="246"/>
+      <c r="E3" s="247"/>
     </row>
     <row r="4" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A4" s="258" t="s">
+      <c r="A4" s="248" t="s">
         <v>444</v>
       </c>
-      <c r="B4" s="259"/>
-      <c r="C4" s="230" t="s">
+      <c r="B4" s="249"/>
+      <c r="C4" s="245" t="s">
         <v>445</v>
       </c>
-      <c r="D4" s="231"/>
-      <c r="E4" s="232"/>
+      <c r="D4" s="246"/>
+      <c r="E4" s="247"/>
     </row>
     <row r="5" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A5" s="260" t="s">
+      <c r="A5" s="250" t="s">
         <v>565</v>
       </c>
-      <c r="B5" s="260"/>
-      <c r="C5" s="261" t="s">
+      <c r="B5" s="250"/>
+      <c r="C5" s="251" t="s">
         <v>431</v>
       </c>
-      <c r="D5" s="262"/>
-      <c r="E5" s="263"/>
+      <c r="D5" s="252"/>
+      <c r="E5" s="253"/>
     </row>
     <row r="6" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A6" s="269" t="s">
+      <c r="A6" s="263" t="s">
         <v>569</v>
       </c>
-      <c r="B6" s="270"/>
-      <c r="C6" s="261" t="s">
+      <c r="B6" s="264"/>
+      <c r="C6" s="251" t="s">
         <v>446</v>
       </c>
-      <c r="D6" s="262"/>
-      <c r="E6" s="263"/>
+      <c r="D6" s="252"/>
+      <c r="E6" s="253"/>
     </row>
     <row r="7" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A7" s="266" t="s">
+      <c r="A7" s="256" t="s">
         <v>393</v>
       </c>
-      <c r="B7" s="267"/>
-[...2 lines deleted...]
-      <c r="E7" s="268"/>
+      <c r="B7" s="257"/>
+      <c r="C7" s="257"/>
+      <c r="D7" s="257"/>
+      <c r="E7" s="258"/>
     </row>
     <row r="8" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A8" s="234" t="s">
+      <c r="A8" s="241" t="s">
         <v>413</v>
       </c>
-      <c r="B8" s="234"/>
-[...2 lines deleted...]
-      <c r="E8" s="234"/>
+      <c r="B8" s="241"/>
+      <c r="C8" s="241"/>
+      <c r="D8" s="241"/>
+      <c r="E8" s="241"/>
     </row>
     <row r="9" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A9" s="235" t="s">
+      <c r="A9" s="259" t="s">
         <v>7</v>
       </c>
-      <c r="B9" s="235"/>
-[...2 lines deleted...]
-      <c r="E9" s="235"/>
+      <c r="B9" s="259"/>
+      <c r="C9" s="259"/>
+      <c r="D9" s="259"/>
+      <c r="E9" s="259"/>
     </row>
     <row r="10" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A10" s="15" t="s">
         <v>138</v>
       </c>
       <c r="B10" s="48" t="s">
         <v>9</v>
       </c>
       <c r="C10" s="48" t="s">
         <v>10</v>
       </c>
       <c r="D10" s="48" t="s">
         <v>11</v>
       </c>
       <c r="E10" s="69" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="11" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A11" s="16" t="s">
         <v>162</v>
       </c>
       <c r="B11" s="55" t="s">
         <v>14</v>
       </c>
@@ -33944,54 +33944,54 @@
     <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3" t="s">
         <v>110</v>
       </c>
       <c r="B51" s="3"/>
       <c r="C51" s="3"/>
       <c r="D51" s="3"/>
       <c r="E51" s="38">
         <f>SUM(E47:E50)</f>
         <v>8930</v>
       </c>
     </row>
     <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="37" t="s">
         <v>52</v>
       </c>
       <c r="B52" s="37"/>
       <c r="C52" s="37"/>
       <c r="D52" s="37"/>
       <c r="E52" s="38">
         <f>SUM(E17,E22,E38,E45,E51)</f>
         <v>27973.037533333332</v>
       </c>
     </row>
     <row r="55" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A55" s="236" t="s">
+      <c r="A55" s="260" t="s">
         <v>53</v>
       </c>
-      <c r="B55" s="237"/>
+      <c r="B55" s="261"/>
     </row>
     <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="15" t="s">
         <v>138</v>
       </c>
       <c r="B56" s="67">
         <f>E17</f>
         <v>9505.5370000000003</v>
       </c>
     </row>
     <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="22" t="s">
         <v>80</v>
       </c>
       <c r="B57" s="25">
         <f>E22</f>
         <v>1950</v>
       </c>
     </row>
     <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="22" t="s">
         <v>90</v>
       </c>
       <c r="B58" s="25">
         <f>E38</f>
@@ -34004,226 +34004,226 @@
       </c>
       <c r="B59" s="25">
         <f>E45</f>
         <v>5400</v>
       </c>
     </row>
     <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="22" t="s">
         <v>103</v>
       </c>
       <c r="B60" s="25">
         <f>E51</f>
         <v>8930</v>
       </c>
     </row>
     <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="11" t="s">
         <v>52</v>
       </c>
       <c r="B61" s="38">
         <f>SUM(B56:B60)</f>
         <v>27973.037533333332</v>
       </c>
     </row>
     <row r="64" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A64" s="238" t="s">
+      <c r="A64" s="262" t="s">
         <v>567</v>
       </c>
-      <c r="B64" s="238"/>
-[...1 lines deleted...]
-      <c r="D64" s="238"/>
+      <c r="B64" s="262"/>
+      <c r="C64" s="262"/>
+      <c r="D64" s="262"/>
     </row>
     <row r="65" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="66" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A66" s="233" t="s">
+      <c r="A66" s="240" t="s">
         <v>55</v>
       </c>
-      <c r="B66" s="233"/>
-[...1 lines deleted...]
-      <c r="D66" s="233"/>
+      <c r="B66" s="240"/>
+      <c r="C66" s="240"/>
+      <c r="D66" s="240"/>
     </row>
     <row r="67" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A67" s="109" t="s">
         <v>518</v>
       </c>
       <c r="B67" s="109"/>
-      <c r="C67" s="233"/>
-      <c r="D67" s="233"/>
+      <c r="C67" s="240"/>
+      <c r="D67" s="240"/>
     </row>
     <row r="68" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A68" s="233" t="s">
+      <c r="A68" s="240" t="s">
         <v>57</v>
       </c>
-      <c r="B68" s="233"/>
-[...1 lines deleted...]
-      <c r="D68" s="233"/>
+      <c r="B68" s="240"/>
+      <c r="C68" s="240"/>
+      <c r="D68" s="240"/>
     </row>
     <row r="69" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A69" s="233" t="s">
+      <c r="A69" s="240" t="s">
         <v>519</v>
       </c>
-      <c r="B69" s="233"/>
+      <c r="B69" s="240"/>
     </row>
   </sheetData>
   <mergeCells count="22">
+    <mergeCell ref="A68:B68"/>
+    <mergeCell ref="C68:D68"/>
+    <mergeCell ref="A69:B69"/>
+    <mergeCell ref="A9:E9"/>
+    <mergeCell ref="A55:B55"/>
+    <mergeCell ref="A64:B64"/>
+    <mergeCell ref="C64:D64"/>
+    <mergeCell ref="A66:B66"/>
+    <mergeCell ref="C66:D66"/>
+    <mergeCell ref="C67:D67"/>
     <mergeCell ref="A8:E8"/>
     <mergeCell ref="A1:A2"/>
     <mergeCell ref="B1:E2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="C3:E3"/>
     <mergeCell ref="A4:B4"/>
     <mergeCell ref="C4:E4"/>
     <mergeCell ref="A5:B5"/>
     <mergeCell ref="C5:E5"/>
     <mergeCell ref="A6:B6"/>
     <mergeCell ref="C6:E6"/>
     <mergeCell ref="A7:E7"/>
-    <mergeCell ref="A68:B68"/>
-[...8 lines deleted...]
-    <mergeCell ref="C67:D67"/>
   </mergeCells>
   <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet40.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C795A493-D4F7-4D6D-AFEF-29DDABE47B50}">
   <dimension ref="A1:E42"/>
   <sheetViews>
     <sheetView topLeftCell="A18" workbookViewId="0">
       <selection sqref="A1:A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="34.140625" customWidth="1"/>
     <col min="2" max="2" width="14.28515625" customWidth="1"/>
     <col min="3" max="3" width="19.5703125" customWidth="1"/>
     <col min="4" max="4" width="13.7109375" customWidth="1"/>
     <col min="5" max="5" width="13.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="225"/>
-      <c r="B1" s="226" t="s">
+      <c r="A1" s="242"/>
+      <c r="B1" s="243" t="s">
         <v>0</v>
       </c>
-      <c r="C1" s="226"/>
-[...1 lines deleted...]
-      <c r="E1" s="226"/>
+      <c r="C1" s="243"/>
+      <c r="D1" s="243"/>
+      <c r="E1" s="243"/>
     </row>
     <row r="2" spans="1:5" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="225"/>
-[...3 lines deleted...]
-      <c r="E2" s="226"/>
+      <c r="A2" s="242"/>
+      <c r="B2" s="243"/>
+      <c r="C2" s="243"/>
+      <c r="D2" s="243"/>
+      <c r="E2" s="243"/>
     </row>
     <row r="3" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A3" s="227" t="s">
+      <c r="A3" s="286" t="s">
         <v>238</v>
       </c>
-      <c r="B3" s="228"/>
-[...2 lines deleted...]
-      <c r="E3" s="229"/>
+      <c r="B3" s="287"/>
+      <c r="C3" s="287"/>
+      <c r="D3" s="287"/>
+      <c r="E3" s="288"/>
     </row>
     <row r="4" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A4" s="230" t="s">
+      <c r="A4" s="245" t="s">
         <v>469</v>
       </c>
-      <c r="B4" s="231"/>
-[...2 lines deleted...]
-      <c r="E4" s="232"/>
+      <c r="B4" s="246"/>
+      <c r="C4" s="246"/>
+      <c r="D4" s="246"/>
+      <c r="E4" s="247"/>
     </row>
     <row r="5" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A5" s="230" t="s">
+      <c r="A5" s="245" t="s">
         <v>237</v>
       </c>
-      <c r="B5" s="231"/>
-[...2 lines deleted...]
-      <c r="E5" s="232"/>
+      <c r="B5" s="246"/>
+      <c r="C5" s="246"/>
+      <c r="D5" s="246"/>
+      <c r="E5" s="247"/>
     </row>
     <row r="6" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A6" s="68" t="s">
         <v>564</v>
       </c>
       <c r="B6" s="58"/>
       <c r="C6" s="58"/>
       <c r="D6" s="58"/>
       <c r="E6" s="59"/>
     </row>
     <row r="7" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A7" s="222" t="s">
+      <c r="A7" s="274" t="s">
         <v>565</v>
       </c>
-      <c r="B7" s="231"/>
-[...2 lines deleted...]
-      <c r="E7" s="232"/>
+      <c r="B7" s="246"/>
+      <c r="C7" s="246"/>
+      <c r="D7" s="246"/>
+      <c r="E7" s="247"/>
     </row>
     <row r="8" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A8" s="222" t="s">
+      <c r="A8" s="274" t="s">
         <v>515</v>
       </c>
-      <c r="B8" s="231"/>
-[...2 lines deleted...]
-      <c r="E8" s="232"/>
+      <c r="B8" s="246"/>
+      <c r="C8" s="246"/>
+      <c r="D8" s="246"/>
+      <c r="E8" s="247"/>
     </row>
     <row r="9" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A9" s="234" t="s">
+      <c r="A9" s="241" t="s">
         <v>137</v>
       </c>
-      <c r="B9" s="234"/>
-[...2 lines deleted...]
-      <c r="E9" s="234"/>
+      <c r="B9" s="241"/>
+      <c r="C9" s="241"/>
+      <c r="D9" s="241"/>
+      <c r="E9" s="241"/>
     </row>
     <row r="10" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A10" s="235" t="s">
+      <c r="A10" s="259" t="s">
         <v>7</v>
       </c>
-      <c r="B10" s="235"/>
-[...2 lines deleted...]
-      <c r="E10" s="235"/>
+      <c r="B10" s="259"/>
+      <c r="C10" s="259"/>
+      <c r="D10" s="259"/>
+      <c r="E10" s="259"/>
     </row>
     <row r="11" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A11" s="15" t="s">
         <v>138</v>
       </c>
       <c r="B11" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C11" s="15" t="s">
         <v>224</v>
       </c>
       <c r="D11" s="15" t="s">
         <v>11</v>
       </c>
       <c r="E11" s="29" t="s">
         <v>225</v>
       </c>
     </row>
     <row r="12" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A12" s="16" t="s">
         <v>234</v>
       </c>
       <c r="B12" s="16" t="s">
         <v>14</v>
       </c>
@@ -34445,268 +34445,268 @@
     <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3" t="s">
         <v>51</v>
       </c>
       <c r="B26" s="31"/>
       <c r="C26" s="32"/>
       <c r="D26" s="32"/>
       <c r="E26" s="162">
         <f>SUM(E25:E25)</f>
         <v>584</v>
       </c>
     </row>
     <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="37" t="s">
         <v>65</v>
       </c>
       <c r="B27" s="37"/>
       <c r="C27" s="37"/>
       <c r="D27" s="37"/>
       <c r="E27" s="163">
         <f>SUM(E26,E20,E23)</f>
         <v>11217.7</v>
       </c>
     </row>
     <row r="30" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A30" s="236" t="s">
+      <c r="A30" s="260" t="s">
         <v>53</v>
       </c>
-      <c r="B30" s="237"/>
+      <c r="B30" s="261"/>
     </row>
     <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="15" t="str">
         <f>A11</f>
         <v>1-Insumos</v>
       </c>
       <c r="B31" s="25">
         <f>E20</f>
         <v>7993.7000000000007</v>
       </c>
     </row>
     <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="22" t="str">
         <f>A21</f>
         <v>2-Serviços</v>
       </c>
       <c r="B32" s="25">
         <f>E23</f>
         <v>2640</v>
       </c>
     </row>
     <row r="33" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A33" s="22" t="str">
         <f>A24</f>
         <v>3-Outros Serviços</v>
       </c>
       <c r="B33" s="25">
         <f>E26</f>
         <v>584</v>
       </c>
     </row>
     <row r="34" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A34" s="11" t="s">
         <v>65</v>
       </c>
       <c r="B34" s="38">
         <f>SUM(B31:B33)</f>
         <v>11217.7</v>
       </c>
     </row>
     <row r="37" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A37" s="238" t="s">
+      <c r="A37" s="262" t="s">
         <v>567</v>
       </c>
-      <c r="B37" s="238"/>
-[...1 lines deleted...]
-      <c r="D37" s="238"/>
+      <c r="B37" s="262"/>
+      <c r="C37" s="262"/>
+      <c r="D37" s="262"/>
     </row>
     <row r="38" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="39" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A39" s="233" t="s">
+      <c r="A39" s="240" t="s">
         <v>55</v>
       </c>
-      <c r="B39" s="233"/>
-[...1 lines deleted...]
-      <c r="D39" s="233"/>
+      <c r="B39" s="240"/>
+      <c r="C39" s="240"/>
+      <c r="D39" s="240"/>
     </row>
     <row r="40" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A40" s="109" t="s">
         <v>518</v>
       </c>
       <c r="B40" s="109"/>
-      <c r="C40" s="233"/>
-      <c r="D40" s="233"/>
+      <c r="C40" s="240"/>
+      <c r="D40" s="240"/>
     </row>
     <row r="41" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A41" s="233" t="s">
+      <c r="A41" s="240" t="s">
         <v>57</v>
       </c>
-      <c r="B41" s="233"/>
-[...1 lines deleted...]
-      <c r="D41" s="233"/>
+      <c r="B41" s="240"/>
+      <c r="C41" s="240"/>
+      <c r="D41" s="240"/>
     </row>
     <row r="42" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A42" s="233" t="s">
+      <c r="A42" s="240" t="s">
         <v>519</v>
       </c>
-      <c r="B42" s="233"/>
+      <c r="B42" s="240"/>
     </row>
   </sheetData>
   <mergeCells count="18">
-    <mergeCell ref="A1:A2"/>
-[...3 lines deleted...]
-    <mergeCell ref="A5:E5"/>
     <mergeCell ref="C40:D40"/>
     <mergeCell ref="A41:B41"/>
     <mergeCell ref="C41:D41"/>
     <mergeCell ref="A42:B42"/>
     <mergeCell ref="A7:E7"/>
     <mergeCell ref="A8:E8"/>
     <mergeCell ref="A9:E9"/>
     <mergeCell ref="A10:E10"/>
     <mergeCell ref="A30:B30"/>
     <mergeCell ref="A37:B37"/>
     <mergeCell ref="C37:D37"/>
     <mergeCell ref="A39:B39"/>
     <mergeCell ref="C39:D39"/>
+    <mergeCell ref="A1:A2"/>
+    <mergeCell ref="B1:E2"/>
+    <mergeCell ref="A3:E3"/>
+    <mergeCell ref="A4:E4"/>
+    <mergeCell ref="A5:E5"/>
   </mergeCells>
   <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="360" verticalDpi="360" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet41.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D9156C86-CE5D-4C1E-A5CC-4400C3CCCC73}">
   <dimension ref="A1:E42"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="J14" sqref="J14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="31.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="13.28515625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.85546875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="13.42578125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="16.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="225"/>
-      <c r="B1" s="226" t="s">
+      <c r="A1" s="242"/>
+      <c r="B1" s="243" t="s">
         <v>0</v>
       </c>
-      <c r="C1" s="226"/>
-[...1 lines deleted...]
-      <c r="E1" s="226"/>
+      <c r="C1" s="243"/>
+      <c r="D1" s="243"/>
+      <c r="E1" s="243"/>
     </row>
     <row r="2" spans="1:5" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="225"/>
-[...3 lines deleted...]
-      <c r="E2" s="226"/>
+      <c r="A2" s="242"/>
+      <c r="B2" s="243"/>
+      <c r="C2" s="243"/>
+      <c r="D2" s="243"/>
+      <c r="E2" s="243"/>
     </row>
     <row r="3" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A3" s="227" t="s">
+      <c r="A3" s="286" t="s">
         <v>238</v>
       </c>
-      <c r="B3" s="228"/>
-[...2 lines deleted...]
-      <c r="E3" s="229"/>
+      <c r="B3" s="287"/>
+      <c r="C3" s="287"/>
+      <c r="D3" s="287"/>
+      <c r="E3" s="288"/>
     </row>
     <row r="4" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A4" s="230" t="s">
+      <c r="A4" s="245" t="s">
         <v>236</v>
       </c>
-      <c r="B4" s="231"/>
-[...2 lines deleted...]
-      <c r="E4" s="232"/>
+      <c r="B4" s="246"/>
+      <c r="C4" s="246"/>
+      <c r="D4" s="246"/>
+      <c r="E4" s="247"/>
     </row>
     <row r="5" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A5" s="230" t="s">
+      <c r="A5" s="245" t="s">
         <v>237</v>
       </c>
-      <c r="B5" s="231"/>
-[...2 lines deleted...]
-      <c r="E5" s="232"/>
+      <c r="B5" s="246"/>
+      <c r="C5" s="246"/>
+      <c r="D5" s="246"/>
+      <c r="E5" s="247"/>
     </row>
     <row r="6" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A6" s="68" t="s">
         <v>564</v>
       </c>
       <c r="B6" s="58"/>
       <c r="C6" s="58"/>
       <c r="D6" s="58"/>
       <c r="E6" s="59"/>
     </row>
     <row r="7" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A7" s="222" t="s">
+      <c r="A7" s="274" t="s">
         <v>565</v>
       </c>
-      <c r="B7" s="231"/>
-[...2 lines deleted...]
-      <c r="E7" s="232"/>
+      <c r="B7" s="246"/>
+      <c r="C7" s="246"/>
+      <c r="D7" s="246"/>
+      <c r="E7" s="247"/>
     </row>
     <row r="8" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A8" s="222" t="s">
+      <c r="A8" s="274" t="s">
         <v>516</v>
       </c>
-      <c r="B8" s="231"/>
-[...2 lines deleted...]
-      <c r="E8" s="232"/>
+      <c r="B8" s="246"/>
+      <c r="C8" s="246"/>
+      <c r="D8" s="246"/>
+      <c r="E8" s="247"/>
     </row>
     <row r="9" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A9" s="234" t="s">
+      <c r="A9" s="241" t="s">
         <v>137</v>
       </c>
-      <c r="B9" s="234"/>
-[...2 lines deleted...]
-      <c r="E9" s="234"/>
+      <c r="B9" s="241"/>
+      <c r="C9" s="241"/>
+      <c r="D9" s="241"/>
+      <c r="E9" s="241"/>
     </row>
     <row r="10" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A10" s="235" t="s">
+      <c r="A10" s="259" t="s">
         <v>7</v>
       </c>
-      <c r="B10" s="235"/>
-[...2 lines deleted...]
-      <c r="E10" s="235"/>
+      <c r="B10" s="259"/>
+      <c r="C10" s="259"/>
+      <c r="D10" s="259"/>
+      <c r="E10" s="259"/>
     </row>
     <row r="11" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A11" s="15" t="s">
         <v>138</v>
       </c>
       <c r="B11" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C11" s="15" t="s">
         <v>224</v>
       </c>
       <c r="D11" s="15" t="s">
         <v>11</v>
       </c>
       <c r="E11" s="29" t="s">
         <v>225</v>
       </c>
     </row>
     <row r="12" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A12" s="16" t="s">
         <v>234</v>
       </c>
       <c r="B12" s="16" t="s">
         <v>14</v>
       </c>
@@ -34928,268 +34928,268 @@
     <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3" t="s">
         <v>51</v>
       </c>
       <c r="B26" s="31"/>
       <c r="C26" s="32"/>
       <c r="D26" s="32"/>
       <c r="E26" s="162">
         <f>SUM(E25:E25)</f>
         <v>730</v>
       </c>
     </row>
     <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="37" t="s">
         <v>65</v>
       </c>
       <c r="B27" s="37"/>
       <c r="C27" s="37"/>
       <c r="D27" s="37"/>
       <c r="E27" s="163">
         <f>SUM(E26,E20,E23)</f>
         <v>13631.52</v>
       </c>
     </row>
     <row r="30" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A30" s="236" t="s">
+      <c r="A30" s="260" t="s">
         <v>53</v>
       </c>
-      <c r="B30" s="237"/>
+      <c r="B30" s="261"/>
     </row>
     <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="15" t="str">
         <f>A11</f>
         <v>1-Insumos</v>
       </c>
       <c r="B31" s="25">
         <f>E20</f>
         <v>10261.52</v>
       </c>
     </row>
     <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="22" t="str">
         <f>A21</f>
         <v>2-Serviços</v>
       </c>
       <c r="B32" s="25">
         <f>E23</f>
         <v>2640</v>
       </c>
     </row>
     <row r="33" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A33" s="22" t="str">
         <f>A24</f>
         <v>3-Outros Serviços</v>
       </c>
       <c r="B33" s="25">
         <f>E26</f>
         <v>730</v>
       </c>
     </row>
     <row r="34" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A34" s="11" t="s">
         <v>65</v>
       </c>
       <c r="B34" s="38">
         <f>SUM(B31:B33)</f>
         <v>13631.52</v>
       </c>
     </row>
     <row r="37" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A37" s="238" t="s">
+      <c r="A37" s="262" t="s">
         <v>567</v>
       </c>
-      <c r="B37" s="238"/>
-[...1 lines deleted...]
-      <c r="D37" s="238"/>
+      <c r="B37" s="262"/>
+      <c r="C37" s="262"/>
+      <c r="D37" s="262"/>
     </row>
     <row r="38" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="39" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A39" s="233" t="s">
+      <c r="A39" s="240" t="s">
         <v>55</v>
       </c>
-      <c r="B39" s="233"/>
-[...1 lines deleted...]
-      <c r="D39" s="233"/>
+      <c r="B39" s="240"/>
+      <c r="C39" s="240"/>
+      <c r="D39" s="240"/>
     </row>
     <row r="40" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A40" s="109" t="s">
         <v>518</v>
       </c>
       <c r="B40" s="109"/>
-      <c r="C40" s="233"/>
-      <c r="D40" s="233"/>
+      <c r="C40" s="240"/>
+      <c r="D40" s="240"/>
     </row>
     <row r="41" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A41" s="233" t="s">
+      <c r="A41" s="240" t="s">
         <v>57</v>
       </c>
-      <c r="B41" s="233"/>
-[...1 lines deleted...]
-      <c r="D41" s="233"/>
+      <c r="B41" s="240"/>
+      <c r="C41" s="240"/>
+      <c r="D41" s="240"/>
     </row>
     <row r="42" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A42" s="233" t="s">
+      <c r="A42" s="240" t="s">
         <v>519</v>
       </c>
-      <c r="B42" s="233"/>
+      <c r="B42" s="240"/>
     </row>
   </sheetData>
   <mergeCells count="18">
-    <mergeCell ref="A39:B39"/>
-[...9 lines deleted...]
-    <mergeCell ref="C37:D37"/>
     <mergeCell ref="A8:E8"/>
     <mergeCell ref="A1:A2"/>
     <mergeCell ref="B1:E2"/>
     <mergeCell ref="A3:E3"/>
     <mergeCell ref="A4:E4"/>
     <mergeCell ref="A5:E5"/>
     <mergeCell ref="A7:E7"/>
+    <mergeCell ref="A9:E9"/>
+    <mergeCell ref="A10:E10"/>
+    <mergeCell ref="A30:B30"/>
+    <mergeCell ref="A37:B37"/>
+    <mergeCell ref="C37:D37"/>
+    <mergeCell ref="A39:B39"/>
+    <mergeCell ref="C39:D39"/>
+    <mergeCell ref="C40:D40"/>
+    <mergeCell ref="A42:B42"/>
+    <mergeCell ref="A41:B41"/>
+    <mergeCell ref="C41:D41"/>
   </mergeCells>
   <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="360" verticalDpi="360" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet42.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2EB8D465-3AF1-4522-A298-A448B8455B20}">
   <dimension ref="A1:E43"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="I8" sqref="I8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="37.42578125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="13.28515625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="16.28515625" customWidth="1"/>
     <col min="4" max="4" width="12" customWidth="1"/>
     <col min="5" max="5" width="13.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="225"/>
-      <c r="B1" s="226" t="s">
+      <c r="A1" s="242"/>
+      <c r="B1" s="243" t="s">
         <v>0</v>
       </c>
-      <c r="C1" s="226"/>
-[...1 lines deleted...]
-      <c r="E1" s="226"/>
+      <c r="C1" s="243"/>
+      <c r="D1" s="243"/>
+      <c r="E1" s="243"/>
     </row>
     <row r="2" spans="1:5" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="225"/>
-[...3 lines deleted...]
-      <c r="E2" s="226"/>
+      <c r="A2" s="242"/>
+      <c r="B2" s="243"/>
+      <c r="C2" s="243"/>
+      <c r="D2" s="243"/>
+      <c r="E2" s="243"/>
     </row>
     <row r="3" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A3" s="227" t="s">
+      <c r="A3" s="286" t="s">
         <v>238</v>
       </c>
-      <c r="B3" s="228"/>
-[...2 lines deleted...]
-      <c r="E3" s="229"/>
+      <c r="B3" s="287"/>
+      <c r="C3" s="287"/>
+      <c r="D3" s="287"/>
+      <c r="E3" s="288"/>
     </row>
     <row r="4" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A4" s="230" t="s">
+      <c r="A4" s="245" t="s">
         <v>233</v>
       </c>
-      <c r="B4" s="231"/>
-[...2 lines deleted...]
-      <c r="E4" s="232"/>
+      <c r="B4" s="246"/>
+      <c r="C4" s="246"/>
+      <c r="D4" s="246"/>
+      <c r="E4" s="247"/>
     </row>
     <row r="5" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A5" s="230" t="s">
+      <c r="A5" s="245" t="s">
         <v>237</v>
       </c>
-      <c r="B5" s="231"/>
-[...2 lines deleted...]
-      <c r="E5" s="232"/>
+      <c r="B5" s="246"/>
+      <c r="C5" s="246"/>
+      <c r="D5" s="246"/>
+      <c r="E5" s="247"/>
     </row>
     <row r="6" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A6" s="68" t="s">
         <v>564</v>
       </c>
       <c r="B6" s="58"/>
       <c r="C6" s="58"/>
       <c r="D6" s="58"/>
       <c r="E6" s="59"/>
     </row>
     <row r="7" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A7" s="222" t="s">
+      <c r="A7" s="274" t="s">
         <v>565</v>
       </c>
-      <c r="B7" s="231"/>
-[...2 lines deleted...]
-      <c r="E7" s="232"/>
+      <c r="B7" s="246"/>
+      <c r="C7" s="246"/>
+      <c r="D7" s="246"/>
+      <c r="E7" s="247"/>
     </row>
     <row r="8" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A8" s="222" t="s">
+      <c r="A8" s="274" t="s">
         <v>517</v>
       </c>
-      <c r="B8" s="231"/>
-[...2 lines deleted...]
-      <c r="E8" s="232"/>
+      <c r="B8" s="246"/>
+      <c r="C8" s="246"/>
+      <c r="D8" s="246"/>
+      <c r="E8" s="247"/>
     </row>
     <row r="9" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A9" s="234" t="s">
+      <c r="A9" s="241" t="s">
         <v>137</v>
       </c>
-      <c r="B9" s="234"/>
-[...2 lines deleted...]
-      <c r="E9" s="234"/>
+      <c r="B9" s="241"/>
+      <c r="C9" s="241"/>
+      <c r="D9" s="241"/>
+      <c r="E9" s="241"/>
     </row>
     <row r="10" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A10" s="235" t="s">
+      <c r="A10" s="259" t="s">
         <v>7</v>
       </c>
-      <c r="B10" s="235"/>
-[...2 lines deleted...]
-      <c r="E10" s="235"/>
+      <c r="B10" s="259"/>
+      <c r="C10" s="259"/>
+      <c r="D10" s="259"/>
+      <c r="E10" s="259"/>
     </row>
     <row r="11" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A11" s="15" t="s">
         <v>138</v>
       </c>
       <c r="B11" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C11" s="15" t="s">
         <v>224</v>
       </c>
       <c r="D11" s="15" t="s">
         <v>11</v>
       </c>
       <c r="E11" s="29" t="s">
         <v>225</v>
       </c>
     </row>
     <row r="12" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A12" s="16" t="s">
         <v>234</v>
       </c>
       <c r="B12" s="16" t="s">
         <v>14</v>
       </c>
@@ -35429,267 +35429,267 @@
     <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3" t="s">
         <v>51</v>
       </c>
       <c r="B27" s="31"/>
       <c r="C27" s="32"/>
       <c r="D27" s="32"/>
       <c r="E27" s="162">
         <f>SUM(E26:E26)</f>
         <v>876</v>
       </c>
     </row>
     <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="37" t="s">
         <v>65</v>
       </c>
       <c r="B28" s="37"/>
       <c r="C28" s="37"/>
       <c r="D28" s="37"/>
       <c r="E28" s="163">
         <f>SUM(E27,E20,E24)</f>
         <v>15049.599999999999</v>
       </c>
     </row>
     <row r="31" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A31" s="236" t="s">
+      <c r="A31" s="260" t="s">
         <v>53</v>
       </c>
-      <c r="B31" s="237"/>
+      <c r="B31" s="261"/>
     </row>
     <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="15" t="str">
         <f>A11</f>
         <v>1-Insumos</v>
       </c>
       <c r="B32" s="25">
         <f>E20</f>
         <v>11301.099999999999</v>
       </c>
     </row>
     <row r="33" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A33" s="22" t="str">
         <f>A21</f>
         <v>2-Serviços</v>
       </c>
       <c r="B33" s="25">
         <f>E24</f>
         <v>2872.5</v>
       </c>
     </row>
     <row r="34" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A34" s="22" t="str">
         <f>A25</f>
         <v>3-Outros Serviços</v>
       </c>
       <c r="B34" s="25">
         <f>E27</f>
         <v>876</v>
       </c>
     </row>
     <row r="35" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A35" s="11" t="s">
         <v>65</v>
       </c>
       <c r="B35" s="38">
         <f>SUM(B32:B34)</f>
         <v>15049.599999999999</v>
       </c>
     </row>
     <row r="38" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A38" s="238" t="s">
+      <c r="A38" s="262" t="s">
         <v>567</v>
       </c>
-      <c r="B38" s="238"/>
-[...1 lines deleted...]
-      <c r="D38" s="238"/>
+      <c r="B38" s="262"/>
+      <c r="C38" s="262"/>
+      <c r="D38" s="262"/>
     </row>
     <row r="39" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="40" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A40" s="233" t="s">
+      <c r="A40" s="240" t="s">
         <v>55</v>
       </c>
-      <c r="B40" s="233"/>
-[...1 lines deleted...]
-      <c r="D40" s="233"/>
+      <c r="B40" s="240"/>
+      <c r="C40" s="240"/>
+      <c r="D40" s="240"/>
     </row>
     <row r="41" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A41" s="109" t="s">
         <v>518</v>
       </c>
       <c r="B41" s="109"/>
-      <c r="C41" s="233"/>
-      <c r="D41" s="233"/>
+      <c r="C41" s="240"/>
+      <c r="D41" s="240"/>
     </row>
     <row r="42" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A42" s="233" t="s">
+      <c r="A42" s="240" t="s">
         <v>57</v>
       </c>
-      <c r="B42" s="233"/>
-[...1 lines deleted...]
-      <c r="D42" s="233"/>
+      <c r="B42" s="240"/>
+      <c r="C42" s="240"/>
+      <c r="D42" s="240"/>
     </row>
     <row r="43" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A43" s="233" t="s">
+      <c r="A43" s="240" t="s">
         <v>519</v>
       </c>
-      <c r="B43" s="233"/>
+      <c r="B43" s="240"/>
     </row>
   </sheetData>
   <mergeCells count="18">
-    <mergeCell ref="A1:A2"/>
-[...3 lines deleted...]
-    <mergeCell ref="A5:E5"/>
     <mergeCell ref="C41:D41"/>
     <mergeCell ref="A43:B43"/>
     <mergeCell ref="A42:B42"/>
     <mergeCell ref="C42:D42"/>
     <mergeCell ref="A7:E7"/>
     <mergeCell ref="A8:E8"/>
     <mergeCell ref="A31:B31"/>
     <mergeCell ref="A38:B38"/>
     <mergeCell ref="C38:D38"/>
     <mergeCell ref="A40:B40"/>
     <mergeCell ref="C40:D40"/>
     <mergeCell ref="A9:E9"/>
     <mergeCell ref="A10:E10"/>
+    <mergeCell ref="A1:A2"/>
+    <mergeCell ref="B1:E2"/>
+    <mergeCell ref="A3:E3"/>
+    <mergeCell ref="A4:E4"/>
+    <mergeCell ref="A5:E5"/>
   </mergeCells>
   <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="360" verticalDpi="360" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{17FD0030-AEEF-49D1-B190-9059284B0A42}">
   <dimension ref="A1:E61"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:E62"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="27.42578125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="22.28515625" customWidth="1"/>
     <col min="3" max="3" width="14.5703125" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="13.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="16.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="277"/>
-      <c r="B1" s="278" t="s">
+      <c r="A1" s="270"/>
+      <c r="B1" s="271" t="s">
         <v>0</v>
       </c>
-      <c r="C1" s="278"/>
-[...1 lines deleted...]
-      <c r="E1" s="278"/>
+      <c r="C1" s="271"/>
+      <c r="D1" s="271"/>
+      <c r="E1" s="271"/>
     </row>
     <row r="2" spans="1:5" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="277"/>
-[...3 lines deleted...]
-      <c r="E2" s="278"/>
+      <c r="A2" s="270"/>
+      <c r="B2" s="271"/>
+      <c r="C2" s="271"/>
+      <c r="D2" s="271"/>
+      <c r="E2" s="271"/>
     </row>
     <row r="3" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A3" s="279" t="s">
+      <c r="A3" s="272" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="279"/>
-      <c r="C3" s="273" t="s">
+      <c r="B3" s="272"/>
+      <c r="C3" s="266" t="s">
         <v>2</v>
       </c>
-      <c r="D3" s="274"/>
-      <c r="E3" s="275"/>
+      <c r="D3" s="267"/>
+      <c r="E3" s="268"/>
     </row>
     <row r="4" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A4" s="280" t="s">
+      <c r="A4" s="273" t="s">
         <v>3</v>
       </c>
-      <c r="B4" s="280"/>
-      <c r="C4" s="273" t="s">
+      <c r="B4" s="273"/>
+      <c r="C4" s="266" t="s">
         <v>4</v>
       </c>
-      <c r="D4" s="274"/>
-      <c r="E4" s="275"/>
+      <c r="D4" s="267"/>
+      <c r="E4" s="268"/>
     </row>
     <row r="5" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A5" s="260" t="s">
+      <c r="A5" s="250" t="s">
         <v>565</v>
       </c>
-      <c r="B5" s="260"/>
-      <c r="C5" s="273" t="s">
+      <c r="B5" s="250"/>
+      <c r="C5" s="266" t="s">
         <v>5</v>
       </c>
-      <c r="D5" s="274"/>
-      <c r="E5" s="275"/>
+      <c r="D5" s="267"/>
+      <c r="E5" s="268"/>
     </row>
     <row r="6" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A6" s="222" t="s">
+      <c r="A6" s="274" t="s">
         <v>570</v>
       </c>
-      <c r="B6" s="232"/>
+      <c r="B6" s="247"/>
       <c r="C6" s="144" t="s">
         <v>241</v>
       </c>
       <c r="D6" s="144"/>
       <c r="E6" s="145"/>
     </row>
     <row r="7" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A7" s="266" t="s">
+      <c r="A7" s="256" t="s">
         <v>571</v>
       </c>
-      <c r="B7" s="267"/>
-[...2 lines deleted...]
-      <c r="E7" s="268"/>
+      <c r="B7" s="257"/>
+      <c r="C7" s="257"/>
+      <c r="D7" s="257"/>
+      <c r="E7" s="258"/>
     </row>
     <row r="8" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A8" s="276" t="s">
+      <c r="A8" s="269" t="s">
         <v>6</v>
       </c>
-      <c r="B8" s="276"/>
-[...2 lines deleted...]
-      <c r="E8" s="276"/>
+      <c r="B8" s="269"/>
+      <c r="C8" s="269"/>
+      <c r="D8" s="269"/>
+      <c r="E8" s="269"/>
     </row>
     <row r="9" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A9" s="272" t="s">
+      <c r="A9" s="275" t="s">
         <v>7</v>
       </c>
-      <c r="B9" s="272"/>
-[...2 lines deleted...]
-      <c r="E9" s="272"/>
+      <c r="B9" s="275"/>
+      <c r="C9" s="275"/>
+      <c r="D9" s="275"/>
+      <c r="E9" s="275"/>
     </row>
     <row r="10" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A10" s="1" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>448</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="11" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A11" s="7" t="s">
         <v>13</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>14</v>
       </c>
@@ -36270,54 +36270,54 @@
         <v>14378.735833333332</v>
       </c>
     </row>
     <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="148"/>
       <c r="B46" s="148"/>
       <c r="C46" s="154"/>
       <c r="D46" s="148"/>
       <c r="E46" s="155"/>
     </row>
     <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="156"/>
       <c r="B47" s="156"/>
       <c r="C47" s="156"/>
       <c r="D47" s="156"/>
       <c r="E47" s="156"/>
     </row>
     <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="156"/>
       <c r="B48" s="156"/>
       <c r="C48" s="156"/>
       <c r="D48" s="156"/>
       <c r="E48" s="156"/>
     </row>
     <row r="49" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A49" s="236" t="s">
+      <c r="A49" s="260" t="s">
         <v>53</v>
       </c>
-      <c r="B49" s="237"/>
+      <c r="B49" s="261"/>
       <c r="C49" s="156"/>
       <c r="D49" s="156"/>
       <c r="E49" s="156"/>
     </row>
     <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="15" t="s">
         <v>8</v>
       </c>
       <c r="B50" s="25">
         <f>E32</f>
         <v>7288.7358333333332</v>
       </c>
       <c r="C50" s="156"/>
       <c r="D50" s="156"/>
       <c r="E50" s="156"/>
     </row>
     <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="22" t="s">
         <v>37</v>
       </c>
       <c r="B51" s="25">
         <f>E40</f>
         <v>2450</v>
       </c>
       <c r="C51" s="156"/>
@@ -36341,237 +36341,237 @@
         <v>52</v>
       </c>
       <c r="B53" s="26">
         <f>SUM(B50:B52)</f>
         <v>14378.735833333332</v>
       </c>
       <c r="C53" s="156"/>
       <c r="D53" s="156"/>
       <c r="E53" s="156"/>
     </row>
     <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="156"/>
       <c r="B54" s="156"/>
       <c r="C54" s="156"/>
       <c r="D54" s="156"/>
       <c r="E54" s="156"/>
     </row>
     <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="156"/>
       <c r="B55" s="156"/>
       <c r="C55" s="156"/>
       <c r="D55" s="156"/>
       <c r="E55" s="156"/>
     </row>
     <row r="56" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A56" s="238" t="s">
+      <c r="A56" s="262" t="s">
         <v>567</v>
       </c>
-      <c r="B56" s="238"/>
-[...1 lines deleted...]
-      <c r="D56" s="271"/>
+      <c r="B56" s="262"/>
+      <c r="C56" s="265"/>
+      <c r="D56" s="265"/>
       <c r="E56" s="156"/>
     </row>
     <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="156" t="s">
         <v>54</v>
       </c>
       <c r="B57" s="156"/>
       <c r="C57" s="156"/>
       <c r="D57" s="156"/>
       <c r="E57" s="156"/>
     </row>
     <row r="58" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A58" s="271" t="s">
+      <c r="A58" s="265" t="s">
         <v>55</v>
       </c>
-      <c r="B58" s="271"/>
-[...1 lines deleted...]
-      <c r="D58" s="271"/>
+      <c r="B58" s="265"/>
+      <c r="C58" s="265"/>
+      <c r="D58" s="265"/>
       <c r="E58" s="156"/>
     </row>
     <row r="59" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A59" s="271" t="s">
+      <c r="A59" s="265" t="s">
         <v>56</v>
       </c>
-      <c r="B59" s="271"/>
+      <c r="B59" s="265"/>
       <c r="C59" s="157"/>
       <c r="D59" s="157"/>
       <c r="E59" s="156"/>
     </row>
     <row r="60" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A60" s="271" t="s">
+      <c r="A60" s="265" t="s">
         <v>57</v>
       </c>
-      <c r="B60" s="271"/>
-[...1 lines deleted...]
-      <c r="D60" s="271"/>
+      <c r="B60" s="265"/>
+      <c r="C60" s="265"/>
+      <c r="D60" s="265"/>
       <c r="E60" s="156"/>
     </row>
     <row r="61" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A61" s="271" t="s">
+      <c r="A61" s="265" t="s">
         <v>58</v>
       </c>
-      <c r="B61" s="271"/>
-[...1 lines deleted...]
-      <c r="D61" s="271"/>
+      <c r="B61" s="265"/>
+      <c r="C61" s="265"/>
+      <c r="D61" s="265"/>
       <c r="E61" s="156"/>
     </row>
   </sheetData>
   <mergeCells count="22">
-    <mergeCell ref="A61:B61"/>
-[...5 lines deleted...]
-    <mergeCell ref="C58:D58"/>
+    <mergeCell ref="A49:B49"/>
+    <mergeCell ref="A56:B56"/>
+    <mergeCell ref="C56:D56"/>
+    <mergeCell ref="A6:B6"/>
+    <mergeCell ref="A9:E9"/>
     <mergeCell ref="A5:B5"/>
     <mergeCell ref="C5:E5"/>
     <mergeCell ref="A7:E7"/>
     <mergeCell ref="A8:E8"/>
     <mergeCell ref="A1:A2"/>
     <mergeCell ref="B1:E2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="C3:E3"/>
     <mergeCell ref="A4:B4"/>
     <mergeCell ref="C4:E4"/>
-    <mergeCell ref="A49:B49"/>
-[...3 lines deleted...]
-    <mergeCell ref="A9:E9"/>
+    <mergeCell ref="A61:B61"/>
+    <mergeCell ref="C61:D61"/>
+    <mergeCell ref="A60:B60"/>
+    <mergeCell ref="C60:D60"/>
+    <mergeCell ref="A58:B58"/>
+    <mergeCell ref="A59:B59"/>
+    <mergeCell ref="C58:D58"/>
   </mergeCells>
   <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="0" verticalDpi="0" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E4D5654D-C3BA-43BE-86AC-ACA5869C91C4}">
   <dimension ref="A1:E60"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:E61"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="27.42578125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="22.7109375" customWidth="1"/>
     <col min="3" max="3" width="14.5703125" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="13.5703125" customWidth="1"/>
     <col min="5" max="5" width="14.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="225"/>
-      <c r="B1" s="226" t="s">
+      <c r="A1" s="242"/>
+      <c r="B1" s="243" t="s">
         <v>0</v>
       </c>
-      <c r="C1" s="226"/>
-[...1 lines deleted...]
-      <c r="E1" s="226"/>
+      <c r="C1" s="243"/>
+      <c r="D1" s="243"/>
+      <c r="E1" s="243"/>
     </row>
     <row r="2" spans="1:5" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="225"/>
-[...3 lines deleted...]
-      <c r="E2" s="226"/>
+      <c r="A2" s="242"/>
+      <c r="B2" s="243"/>
+      <c r="C2" s="243"/>
+      <c r="D2" s="243"/>
+      <c r="E2" s="243"/>
     </row>
     <row r="3" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A3" s="281" t="s">
+      <c r="A3" s="276" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="281"/>
-      <c r="C3" s="261" t="s">
+      <c r="B3" s="276"/>
+      <c r="C3" s="251" t="s">
         <v>2</v>
       </c>
-      <c r="D3" s="262"/>
-      <c r="E3" s="263"/>
+      <c r="D3" s="252"/>
+      <c r="E3" s="253"/>
     </row>
     <row r="4" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A4" s="282" t="s">
+      <c r="A4" s="277" t="s">
         <v>59</v>
       </c>
-      <c r="B4" s="282"/>
-      <c r="C4" s="261" t="s">
+      <c r="B4" s="277"/>
+      <c r="C4" s="251" t="s">
         <v>242</v>
       </c>
-      <c r="D4" s="262"/>
-      <c r="E4" s="263"/>
+      <c r="D4" s="252"/>
+      <c r="E4" s="253"/>
     </row>
     <row r="5" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A5" s="260" t="s">
+      <c r="A5" s="250" t="s">
         <v>565</v>
       </c>
-      <c r="B5" s="260"/>
-      <c r="C5" s="261" t="s">
+      <c r="B5" s="250"/>
+      <c r="C5" s="251" t="s">
         <v>5</v>
       </c>
-      <c r="D5" s="262"/>
-      <c r="E5" s="263"/>
+      <c r="D5" s="252"/>
+      <c r="E5" s="253"/>
     </row>
     <row r="6" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A6" s="222" t="s">
+      <c r="A6" s="274" t="s">
         <v>570</v>
       </c>
-      <c r="B6" s="232"/>
+      <c r="B6" s="247"/>
       <c r="C6" s="115" t="s">
         <v>241</v>
       </c>
       <c r="D6" s="115"/>
       <c r="E6" s="116"/>
     </row>
     <row r="7" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A7" s="266" t="s">
+      <c r="A7" s="256" t="s">
         <v>571</v>
       </c>
-      <c r="B7" s="267"/>
-[...2 lines deleted...]
-      <c r="E7" s="268"/>
+      <c r="B7" s="257"/>
+      <c r="C7" s="257"/>
+      <c r="D7" s="257"/>
+      <c r="E7" s="258"/>
     </row>
     <row r="8" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A8" s="234" t="s">
+      <c r="A8" s="241" t="s">
         <v>6</v>
       </c>
-      <c r="B8" s="234"/>
-[...2 lines deleted...]
-      <c r="E8" s="234"/>
+      <c r="B8" s="241"/>
+      <c r="C8" s="241"/>
+      <c r="D8" s="241"/>
+      <c r="E8" s="241"/>
     </row>
     <row r="9" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A9" s="235" t="s">
+      <c r="A9" s="259" t="s">
         <v>7</v>
       </c>
-      <c r="B9" s="235"/>
-[...2 lines deleted...]
-      <c r="E9" s="235"/>
+      <c r="B9" s="259"/>
+      <c r="C9" s="259"/>
+      <c r="D9" s="259"/>
+      <c r="E9" s="259"/>
     </row>
     <row r="10" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A10" s="15" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="48" t="s">
         <v>9</v>
       </c>
       <c r="C10" s="48" t="s">
         <v>10</v>
       </c>
       <c r="D10" s="48" t="s">
         <v>11</v>
       </c>
       <c r="E10" s="48" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="11" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A11" s="16" t="s">
         <v>13</v>
       </c>
       <c r="B11" s="16" t="s">
         <v>14</v>
       </c>
@@ -37128,268 +37128,268 @@
     <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3" t="s">
         <v>51</v>
       </c>
       <c r="B44" s="3"/>
       <c r="C44" s="4"/>
       <c r="D44" s="4"/>
       <c r="E44" s="4">
         <f>SUM(E42:E43)</f>
         <v>5720</v>
       </c>
     </row>
     <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="124" t="s">
         <v>52</v>
       </c>
       <c r="B45" s="125"/>
       <c r="C45" s="126"/>
       <c r="D45" s="125"/>
       <c r="E45" s="132">
         <f>SUM(E32+E40+E44)</f>
         <v>17375.944248333333</v>
       </c>
     </row>
     <row r="48" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A48" s="236" t="s">
+      <c r="A48" s="260" t="s">
         <v>53</v>
       </c>
-      <c r="B48" s="237"/>
+      <c r="B48" s="261"/>
     </row>
     <row r="49" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A49" s="15" t="s">
         <v>8</v>
       </c>
       <c r="B49" s="25">
         <f>E32</f>
         <v>8835.9442483333351</v>
       </c>
     </row>
     <row r="50" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A50" s="22" t="s">
         <v>37</v>
       </c>
       <c r="B50" s="25">
         <f>E40</f>
         <v>2820</v>
       </c>
     </row>
     <row r="51" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A51" s="22" t="s">
         <v>46</v>
       </c>
       <c r="B51" s="25">
         <f>E44</f>
         <v>5720</v>
       </c>
     </row>
     <row r="52" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A52" s="14" t="s">
         <v>65</v>
       </c>
       <c r="B52" s="26">
         <f>E45</f>
         <v>17375.944248333333</v>
       </c>
     </row>
     <row r="55" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A55" s="238" t="s">
+      <c r="A55" s="262" t="s">
         <v>567</v>
       </c>
-      <c r="B55" s="238"/>
-[...1 lines deleted...]
-      <c r="D55" s="238"/>
+      <c r="B55" s="262"/>
+      <c r="C55" s="262"/>
+      <c r="D55" s="262"/>
     </row>
     <row r="56" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="57" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A57" s="233" t="s">
+      <c r="A57" s="240" t="s">
         <v>55</v>
       </c>
-      <c r="B57" s="233"/>
-[...1 lines deleted...]
-      <c r="D57" s="233"/>
+      <c r="B57" s="240"/>
+      <c r="C57" s="240"/>
+      <c r="D57" s="240"/>
     </row>
     <row r="58" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A58" s="233" t="s">
+      <c r="A58" s="240" t="s">
         <v>56</v>
       </c>
-      <c r="B58" s="233"/>
-[...1 lines deleted...]
-      <c r="D58" s="233"/>
+      <c r="B58" s="240"/>
+      <c r="C58" s="240"/>
+      <c r="D58" s="240"/>
     </row>
     <row r="59" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A59" s="233" t="s">
+      <c r="A59" s="240" t="s">
         <v>57</v>
       </c>
-      <c r="B59" s="233"/>
-[...1 lines deleted...]
-      <c r="D59" s="233"/>
+      <c r="B59" s="240"/>
+      <c r="C59" s="240"/>
+      <c r="D59" s="240"/>
     </row>
     <row r="60" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A60" s="233" t="s">
+      <c r="A60" s="240" t="s">
         <v>58</v>
       </c>
-      <c r="B60" s="233"/>
+      <c r="B60" s="240"/>
     </row>
   </sheetData>
   <mergeCells count="22">
+    <mergeCell ref="C59:D59"/>
+    <mergeCell ref="C57:D57"/>
+    <mergeCell ref="A58:B58"/>
+    <mergeCell ref="C58:D58"/>
+    <mergeCell ref="A55:B55"/>
+    <mergeCell ref="C55:D55"/>
     <mergeCell ref="A60:B60"/>
     <mergeCell ref="A1:A2"/>
     <mergeCell ref="B1:E2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A4:B4"/>
     <mergeCell ref="A5:B5"/>
     <mergeCell ref="C5:E5"/>
     <mergeCell ref="C3:E3"/>
     <mergeCell ref="C4:E4"/>
     <mergeCell ref="A7:E7"/>
     <mergeCell ref="A8:E8"/>
     <mergeCell ref="A6:B6"/>
     <mergeCell ref="A9:E9"/>
     <mergeCell ref="A48:B48"/>
     <mergeCell ref="A59:B59"/>
     <mergeCell ref="A57:B57"/>
-    <mergeCell ref="C59:D59"/>
-[...4 lines deleted...]
-    <mergeCell ref="C55:D55"/>
   </mergeCells>
   <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="0" verticalDpi="0" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4DCE832C-E21A-4463-BFF0-9B39C812E500}">
   <dimension ref="A1:E64"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:E64"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="28.140625" customWidth="1"/>
     <col min="2" max="2" width="21.5703125" customWidth="1"/>
     <col min="3" max="3" width="14.5703125" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="14.42578125" customWidth="1"/>
     <col min="5" max="5" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="277"/>
-      <c r="B1" s="226" t="s">
+      <c r="A1" s="270"/>
+      <c r="B1" s="243" t="s">
         <v>0</v>
       </c>
-      <c r="C1" s="226"/>
-[...1 lines deleted...]
-      <c r="E1" s="226"/>
+      <c r="C1" s="243"/>
+      <c r="D1" s="243"/>
+      <c r="E1" s="243"/>
     </row>
     <row r="2" spans="1:5" ht="27" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="277"/>
-[...3 lines deleted...]
-      <c r="E2" s="226"/>
+      <c r="A2" s="270"/>
+      <c r="B2" s="243"/>
+      <c r="C2" s="243"/>
+      <c r="D2" s="243"/>
+      <c r="E2" s="243"/>
     </row>
     <row r="3" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A3" s="281" t="s">
+      <c r="A3" s="276" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="281"/>
-      <c r="C3" s="261" t="s">
+      <c r="B3" s="276"/>
+      <c r="C3" s="251" t="s">
         <v>2</v>
       </c>
-      <c r="D3" s="262"/>
-      <c r="E3" s="263"/>
+      <c r="D3" s="252"/>
+      <c r="E3" s="253"/>
     </row>
     <row r="4" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A4" s="282" t="s">
+      <c r="A4" s="277" t="s">
         <v>66</v>
       </c>
-      <c r="B4" s="282"/>
-      <c r="C4" s="261" t="s">
+      <c r="B4" s="277"/>
+      <c r="C4" s="251" t="s">
         <v>243</v>
       </c>
-      <c r="D4" s="262"/>
-      <c r="E4" s="263"/>
+      <c r="D4" s="252"/>
+      <c r="E4" s="253"/>
     </row>
     <row r="5" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A5" s="260" t="s">
+      <c r="A5" s="250" t="s">
         <v>565</v>
       </c>
-      <c r="B5" s="260"/>
-      <c r="C5" s="261" t="s">
+      <c r="B5" s="250"/>
+      <c r="C5" s="251" t="s">
         <v>5</v>
       </c>
-      <c r="D5" s="262"/>
-      <c r="E5" s="263"/>
+      <c r="D5" s="252"/>
+      <c r="E5" s="253"/>
     </row>
     <row r="6" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A6" s="222" t="s">
+      <c r="A6" s="274" t="s">
         <v>570</v>
       </c>
-      <c r="B6" s="232"/>
+      <c r="B6" s="247"/>
       <c r="C6" s="115" t="s">
         <v>241</v>
       </c>
       <c r="D6" s="115"/>
       <c r="E6" s="116"/>
     </row>
     <row r="7" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A7" s="266" t="s">
+      <c r="A7" s="256" t="s">
         <v>571</v>
       </c>
-      <c r="B7" s="267"/>
-[...2 lines deleted...]
-      <c r="E7" s="268"/>
+      <c r="B7" s="257"/>
+      <c r="C7" s="257"/>
+      <c r="D7" s="257"/>
+      <c r="E7" s="258"/>
     </row>
     <row r="8" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A8" s="285" t="s">
+      <c r="A8" s="279" t="s">
         <v>6</v>
       </c>
-      <c r="B8" s="285"/>
-[...2 lines deleted...]
-      <c r="E8" s="285"/>
+      <c r="B8" s="279"/>
+      <c r="C8" s="279"/>
+      <c r="D8" s="279"/>
+      <c r="E8" s="279"/>
     </row>
     <row r="9" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A9" s="272" t="s">
+      <c r="A9" s="275" t="s">
         <v>7</v>
       </c>
-      <c r="B9" s="272"/>
-[...2 lines deleted...]
-      <c r="E9" s="272"/>
+      <c r="B9" s="275"/>
+      <c r="C9" s="275"/>
+      <c r="D9" s="275"/>
+      <c r="E9" s="275"/>
     </row>
     <row r="10" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A10" s="1" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="1" t="s">
         <v>9</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E10" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="11" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A11" s="16" t="s">
         <v>13</v>
       </c>
       <c r="B11" s="16" t="s">
         <v>14</v>
       </c>
@@ -38017,54 +38017,54 @@
         <v>52</v>
       </c>
       <c r="B48" s="127"/>
       <c r="C48" s="128"/>
       <c r="D48" s="127"/>
       <c r="E48" s="132">
         <f>SUM(E35+E43+E47)</f>
         <v>22434.152281666669</v>
       </c>
     </row>
     <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="27"/>
       <c r="B49" s="27"/>
       <c r="C49" s="27"/>
       <c r="D49" s="27"/>
       <c r="E49" s="27"/>
     </row>
     <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="27"/>
       <c r="B50" s="27"/>
       <c r="C50" s="27"/>
       <c r="D50" s="27"/>
       <c r="E50" s="27"/>
     </row>
     <row r="51" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A51" s="236" t="s">
+      <c r="A51" s="260" t="s">
         <v>53</v>
       </c>
-      <c r="B51" s="237"/>
+      <c r="B51" s="261"/>
       <c r="C51" s="27"/>
       <c r="D51" s="27"/>
       <c r="E51" s="27"/>
     </row>
     <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="1" t="s">
         <v>8</v>
       </c>
       <c r="B52" s="28">
         <f>E35</f>
         <v>11424.152281666669</v>
       </c>
       <c r="C52" s="27"/>
       <c r="D52" s="27"/>
       <c r="E52" s="27"/>
     </row>
     <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="5" t="s">
         <v>37</v>
       </c>
       <c r="B53" s="28">
         <f>E43</f>
         <v>3320</v>
       </c>
       <c r="C53" s="27"/>
@@ -38088,244 +38088,244 @@
         <v>52</v>
       </c>
       <c r="B55" s="170">
         <f>E48</f>
         <v>22434.152281666669</v>
       </c>
       <c r="C55" s="27"/>
       <c r="D55" s="27"/>
       <c r="E55" s="27"/>
     </row>
     <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="27"/>
       <c r="B56" s="27"/>
       <c r="C56" s="27"/>
       <c r="D56" s="27"/>
       <c r="E56" s="27"/>
     </row>
     <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="27"/>
       <c r="B57" s="27"/>
       <c r="C57" s="27"/>
       <c r="D57" s="27"/>
       <c r="E57" s="27"/>
     </row>
     <row r="58" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A58" s="238" t="s">
+      <c r="A58" s="262" t="s">
         <v>567</v>
       </c>
-      <c r="B58" s="238"/>
-[...1 lines deleted...]
-      <c r="D58" s="284"/>
+      <c r="B58" s="262"/>
+      <c r="C58" s="280"/>
+      <c r="D58" s="280"/>
       <c r="E58" s="27"/>
     </row>
     <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="27" t="s">
         <v>54</v>
       </c>
       <c r="B59" s="27"/>
       <c r="C59" s="27"/>
       <c r="D59" s="27"/>
       <c r="E59" s="27"/>
     </row>
     <row r="60" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A60" s="283" t="s">
+      <c r="A60" s="278" t="s">
         <v>55</v>
       </c>
-      <c r="B60" s="283"/>
-[...1 lines deleted...]
-      <c r="D60" s="283"/>
+      <c r="B60" s="278"/>
+      <c r="C60" s="278"/>
+      <c r="D60" s="278"/>
       <c r="E60" s="27"/>
     </row>
     <row r="61" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A61" s="283" t="s">
+      <c r="A61" s="278" t="s">
         <v>56</v>
       </c>
-      <c r="B61" s="283"/>
-[...1 lines deleted...]
-      <c r="D61" s="283"/>
+      <c r="B61" s="278"/>
+      <c r="C61" s="278"/>
+      <c r="D61" s="278"/>
       <c r="E61" s="27"/>
     </row>
     <row r="62" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A62" s="283" t="s">
+      <c r="A62" s="278" t="s">
         <v>57</v>
       </c>
-      <c r="B62" s="283"/>
-[...1 lines deleted...]
-      <c r="D62" s="283"/>
+      <c r="B62" s="278"/>
+      <c r="C62" s="278"/>
+      <c r="D62" s="278"/>
       <c r="E62" s="27"/>
     </row>
     <row r="63" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A63" s="283" t="s">
+      <c r="A63" s="278" t="s">
         <v>58</v>
       </c>
-      <c r="B63" s="283"/>
+      <c r="B63" s="278"/>
       <c r="C63" s="27"/>
       <c r="D63" s="27"/>
       <c r="E63" s="27"/>
     </row>
     <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="27"/>
       <c r="B64" s="27"/>
       <c r="C64" s="27"/>
       <c r="D64" s="27"/>
       <c r="E64" s="27"/>
     </row>
   </sheetData>
   <mergeCells count="22">
+    <mergeCell ref="C62:D62"/>
+    <mergeCell ref="C60:D60"/>
+    <mergeCell ref="A61:B61"/>
+    <mergeCell ref="C61:D61"/>
+    <mergeCell ref="A58:B58"/>
+    <mergeCell ref="C58:D58"/>
     <mergeCell ref="A63:B63"/>
     <mergeCell ref="A1:A2"/>
     <mergeCell ref="B1:E2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A4:B4"/>
     <mergeCell ref="A5:B5"/>
     <mergeCell ref="C5:E5"/>
     <mergeCell ref="C3:E3"/>
     <mergeCell ref="C4:E4"/>
     <mergeCell ref="A7:E7"/>
     <mergeCell ref="A8:E8"/>
     <mergeCell ref="A6:B6"/>
     <mergeCell ref="A9:E9"/>
     <mergeCell ref="A51:B51"/>
     <mergeCell ref="A62:B62"/>
     <mergeCell ref="A60:B60"/>
-    <mergeCell ref="C62:D62"/>
-[...4 lines deleted...]
-    <mergeCell ref="C58:D58"/>
   </mergeCells>
   <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="360" verticalDpi="360" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{72903488-5272-414E-9F85-96CB0228C2F7}">
   <dimension ref="A1:E62"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:E63"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="27.42578125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="20.5703125" customWidth="1"/>
     <col min="3" max="3" width="14.5703125" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="13.42578125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="13.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="225"/>
-      <c r="B1" s="226" t="s">
+      <c r="A1" s="242"/>
+      <c r="B1" s="243" t="s">
         <v>0</v>
       </c>
-      <c r="C1" s="226"/>
-[...1 lines deleted...]
-      <c r="E1" s="226"/>
+      <c r="C1" s="243"/>
+      <c r="D1" s="243"/>
+      <c r="E1" s="243"/>
     </row>
     <row r="2" spans="1:5" ht="30.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="225"/>
-[...3 lines deleted...]
-      <c r="E2" s="226"/>
+      <c r="A2" s="242"/>
+      <c r="B2" s="243"/>
+      <c r="C2" s="243"/>
+      <c r="D2" s="243"/>
+      <c r="E2" s="243"/>
     </row>
     <row r="3" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A3" s="281" t="s">
+      <c r="A3" s="276" t="s">
         <v>449</v>
       </c>
-      <c r="B3" s="281"/>
-      <c r="C3" s="261" t="s">
+      <c r="B3" s="276"/>
+      <c r="C3" s="251" t="s">
         <v>2</v>
       </c>
-      <c r="D3" s="262"/>
-      <c r="E3" s="263"/>
+      <c r="D3" s="252"/>
+      <c r="E3" s="253"/>
     </row>
     <row r="4" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A4" s="282" t="s">
+      <c r="A4" s="277" t="s">
         <v>502</v>
       </c>
-      <c r="B4" s="282"/>
-      <c r="C4" s="261" t="s">
+      <c r="B4" s="277"/>
+      <c r="C4" s="251" t="s">
         <v>244</v>
       </c>
-      <c r="D4" s="262"/>
-      <c r="E4" s="263"/>
+      <c r="D4" s="252"/>
+      <c r="E4" s="253"/>
     </row>
     <row r="5" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A5" s="260" t="s">
+      <c r="A5" s="250" t="s">
         <v>565</v>
       </c>
-      <c r="B5" s="260"/>
-      <c r="C5" s="261" t="s">
+      <c r="B5" s="250"/>
+      <c r="C5" s="251" t="s">
         <v>5</v>
       </c>
-      <c r="D5" s="262"/>
-      <c r="E5" s="263"/>
+      <c r="D5" s="252"/>
+      <c r="E5" s="253"/>
     </row>
     <row r="6" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A6" s="222" t="s">
+      <c r="A6" s="274" t="s">
         <v>572</v>
       </c>
-      <c r="B6" s="224"/>
-      <c r="C6" s="261" t="s">
+      <c r="B6" s="281"/>
+      <c r="C6" s="251" t="s">
         <v>245</v>
       </c>
-      <c r="D6" s="262"/>
-      <c r="E6" s="263"/>
+      <c r="D6" s="252"/>
+      <c r="E6" s="253"/>
     </row>
     <row r="7" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A7" s="266" t="s">
+      <c r="A7" s="256" t="s">
         <v>573</v>
       </c>
-      <c r="B7" s="267"/>
-[...2 lines deleted...]
-      <c r="E7" s="268"/>
+      <c r="B7" s="257"/>
+      <c r="C7" s="257"/>
+      <c r="D7" s="257"/>
+      <c r="E7" s="258"/>
     </row>
     <row r="8" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A8" s="234" t="s">
+      <c r="A8" s="241" t="s">
         <v>6</v>
       </c>
-      <c r="B8" s="234"/>
-[...2 lines deleted...]
-      <c r="E8" s="234"/>
+      <c r="B8" s="241"/>
+      <c r="C8" s="241"/>
+      <c r="D8" s="241"/>
+      <c r="E8" s="241"/>
     </row>
     <row r="9" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A9" s="235" t="s">
+      <c r="A9" s="259" t="s">
         <v>7</v>
       </c>
-      <c r="B9" s="235"/>
-[...2 lines deleted...]
-      <c r="E9" s="235"/>
+      <c r="B9" s="259"/>
+      <c r="C9" s="259"/>
+      <c r="D9" s="259"/>
+      <c r="E9" s="259"/>
     </row>
     <row r="10" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A10" s="15" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="48" t="s">
         <v>9</v>
       </c>
       <c r="C10" s="48" t="s">
         <v>10</v>
       </c>
       <c r="D10" s="48" t="s">
         <v>11</v>
       </c>
       <c r="E10" s="48" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="11" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A11" s="16" t="s">
         <v>246</v>
       </c>
       <c r="B11" s="16" t="s">
         <v>14</v>
       </c>
@@ -38921,269 +38921,269 @@
     <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="64" t="s">
         <v>51</v>
       </c>
       <c r="B46" s="65"/>
       <c r="C46" s="66"/>
       <c r="D46" s="66"/>
       <c r="E46" s="67">
         <f>SUM(E44:E45)</f>
         <v>5510</v>
       </c>
     </row>
     <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="130" t="s">
         <v>65</v>
       </c>
       <c r="B47" s="130"/>
       <c r="C47" s="131"/>
       <c r="D47" s="130"/>
       <c r="E47" s="132">
         <f>SUM(E34+E42+E46)</f>
         <v>19274.498166666672</v>
       </c>
     </row>
     <row r="50" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A50" s="236" t="s">
+      <c r="A50" s="260" t="s">
         <v>53</v>
       </c>
-      <c r="B50" s="237"/>
+      <c r="B50" s="261"/>
     </row>
     <row r="51" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A51" s="15" t="s">
         <v>8</v>
       </c>
       <c r="B51" s="25">
         <f>E34</f>
         <v>9834.4981666666699</v>
       </c>
     </row>
     <row r="52" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A52" s="22" t="s">
         <v>37</v>
       </c>
       <c r="B52" s="25">
         <f>E42</f>
         <v>3930</v>
       </c>
     </row>
     <row r="53" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A53" s="22" t="s">
         <v>46</v>
       </c>
       <c r="B53" s="25">
         <f>E46</f>
         <v>5510</v>
       </c>
     </row>
     <row r="54" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A54" s="14" t="s">
         <v>52</v>
       </c>
       <c r="B54" s="26">
         <f>E47</f>
         <v>19274.498166666672</v>
       </c>
     </row>
     <row r="57" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A57" s="238" t="s">
+      <c r="A57" s="262" t="s">
         <v>567</v>
       </c>
-      <c r="B57" s="238"/>
-[...1 lines deleted...]
-      <c r="D57" s="238"/>
+      <c r="B57" s="262"/>
+      <c r="C57" s="262"/>
+      <c r="D57" s="262"/>
     </row>
     <row r="58" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="59" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A59" s="233" t="s">
+      <c r="A59" s="240" t="s">
         <v>55</v>
       </c>
-      <c r="B59" s="233"/>
-[...1 lines deleted...]
-      <c r="D59" s="233"/>
+      <c r="B59" s="240"/>
+      <c r="C59" s="240"/>
+      <c r="D59" s="240"/>
     </row>
     <row r="60" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A60" s="233" t="s">
+      <c r="A60" s="240" t="s">
         <v>56</v>
       </c>
-      <c r="B60" s="233"/>
-[...1 lines deleted...]
-      <c r="D60" s="233"/>
+      <c r="B60" s="240"/>
+      <c r="C60" s="240"/>
+      <c r="D60" s="240"/>
     </row>
     <row r="61" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A61" s="233" t="s">
+      <c r="A61" s="240" t="s">
         <v>57</v>
       </c>
-      <c r="B61" s="233"/>
-[...1 lines deleted...]
-      <c r="D61" s="233"/>
+      <c r="B61" s="240"/>
+      <c r="C61" s="240"/>
+      <c r="D61" s="240"/>
     </row>
     <row r="62" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A62" s="233" t="s">
+      <c r="A62" s="240" t="s">
         <v>58</v>
       </c>
-      <c r="B62" s="233"/>
+      <c r="B62" s="240"/>
     </row>
   </sheetData>
   <mergeCells count="23">
-    <mergeCell ref="A60:B60"/>
-[...9 lines deleted...]
-    <mergeCell ref="C59:D59"/>
     <mergeCell ref="A8:E8"/>
     <mergeCell ref="A1:A2"/>
     <mergeCell ref="B1:E2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="C3:E3"/>
     <mergeCell ref="A4:B4"/>
     <mergeCell ref="C4:E4"/>
     <mergeCell ref="A5:B5"/>
     <mergeCell ref="C5:E5"/>
     <mergeCell ref="A6:B6"/>
     <mergeCell ref="C6:E6"/>
     <mergeCell ref="A7:E7"/>
+    <mergeCell ref="A9:E9"/>
+    <mergeCell ref="A50:B50"/>
+    <mergeCell ref="A57:B57"/>
+    <mergeCell ref="C57:D57"/>
+    <mergeCell ref="A59:B59"/>
+    <mergeCell ref="C59:D59"/>
+    <mergeCell ref="A60:B60"/>
+    <mergeCell ref="C60:D60"/>
+    <mergeCell ref="A61:B61"/>
+    <mergeCell ref="C61:D61"/>
+    <mergeCell ref="A62:B62"/>
   </mergeCells>
   <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{12CAE81B-9E7B-4603-91FD-26C85CD91472}">
   <dimension ref="A1:E62"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:E63"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="27.42578125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="22.42578125" customWidth="1"/>
     <col min="3" max="3" width="14.5703125" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="13.42578125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="13.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="225"/>
-      <c r="B1" s="226" t="s">
+      <c r="A1" s="242"/>
+      <c r="B1" s="243" t="s">
         <v>0</v>
       </c>
-      <c r="C1" s="226"/>
-[...1 lines deleted...]
-      <c r="E1" s="226"/>
+      <c r="C1" s="243"/>
+      <c r="D1" s="243"/>
+      <c r="E1" s="243"/>
     </row>
     <row r="2" spans="1:5" ht="33" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="225"/>
-[...3 lines deleted...]
-      <c r="E2" s="226"/>
+      <c r="A2" s="242"/>
+      <c r="B2" s="243"/>
+      <c r="C2" s="243"/>
+      <c r="D2" s="243"/>
+      <c r="E2" s="243"/>
     </row>
     <row r="3" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A3" s="281" t="s">
+      <c r="A3" s="276" t="s">
         <v>449</v>
       </c>
-      <c r="B3" s="281"/>
-      <c r="C3" s="261" t="s">
+      <c r="B3" s="276"/>
+      <c r="C3" s="251" t="s">
         <v>2</v>
       </c>
-      <c r="D3" s="262"/>
-      <c r="E3" s="263"/>
+      <c r="D3" s="252"/>
+      <c r="E3" s="253"/>
     </row>
     <row r="4" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A4" s="282" t="s">
+      <c r="A4" s="277" t="s">
         <v>66</v>
       </c>
-      <c r="B4" s="282"/>
-      <c r="C4" s="261" t="s">
+      <c r="B4" s="277"/>
+      <c r="C4" s="251" t="s">
         <v>503</v>
       </c>
-      <c r="D4" s="262"/>
-      <c r="E4" s="263"/>
+      <c r="D4" s="252"/>
+      <c r="E4" s="253"/>
     </row>
     <row r="5" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A5" s="260" t="s">
+      <c r="A5" s="250" t="s">
         <v>565</v>
       </c>
-      <c r="B5" s="260"/>
-      <c r="C5" s="261" t="s">
+      <c r="B5" s="250"/>
+      <c r="C5" s="251" t="s">
         <v>5</v>
       </c>
-      <c r="D5" s="262"/>
-      <c r="E5" s="263"/>
+      <c r="D5" s="252"/>
+      <c r="E5" s="253"/>
     </row>
     <row r="6" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A6" s="222" t="s">
+      <c r="A6" s="274" t="s">
         <v>572</v>
       </c>
-      <c r="B6" s="224"/>
-      <c r="C6" s="261" t="s">
+      <c r="B6" s="281"/>
+      <c r="C6" s="251" t="s">
         <v>245</v>
       </c>
-      <c r="D6" s="262"/>
-      <c r="E6" s="263"/>
+      <c r="D6" s="252"/>
+      <c r="E6" s="253"/>
     </row>
     <row r="7" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A7" s="266" t="s">
+      <c r="A7" s="256" t="s">
         <v>573</v>
       </c>
-      <c r="B7" s="267"/>
-[...2 lines deleted...]
-      <c r="E7" s="268"/>
+      <c r="B7" s="257"/>
+      <c r="C7" s="257"/>
+      <c r="D7" s="257"/>
+      <c r="E7" s="258"/>
     </row>
     <row r="8" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A8" s="234" t="s">
+      <c r="A8" s="241" t="s">
         <v>6</v>
       </c>
-      <c r="B8" s="234"/>
-[...2 lines deleted...]
-      <c r="E8" s="234"/>
+      <c r="B8" s="241"/>
+      <c r="C8" s="241"/>
+      <c r="D8" s="241"/>
+      <c r="E8" s="241"/>
     </row>
     <row r="9" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A9" s="235" t="s">
+      <c r="A9" s="259" t="s">
         <v>7</v>
       </c>
-      <c r="B9" s="235"/>
-[...2 lines deleted...]
-      <c r="E9" s="235"/>
+      <c r="B9" s="259"/>
+      <c r="C9" s="259"/>
+      <c r="D9" s="259"/>
+      <c r="E9" s="259"/>
     </row>
     <row r="10" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A10" s="15" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="48" t="s">
         <v>9</v>
       </c>
       <c r="C10" s="48" t="s">
         <v>10</v>
       </c>
       <c r="D10" s="48" t="s">
         <v>11</v>
       </c>
       <c r="E10" s="48" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="11" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A11" s="16" t="s">
         <v>246</v>
       </c>
       <c r="B11" s="16" t="s">
         <v>14</v>
       </c>
@@ -39783,159 +39783,159 @@
     <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="64" t="s">
         <v>51</v>
       </c>
       <c r="B46" s="65"/>
       <c r="C46" s="66"/>
       <c r="D46" s="66"/>
       <c r="E46" s="67">
         <f>SUM(E44:E45)</f>
         <v>6470</v>
       </c>
     </row>
     <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="130" t="s">
         <v>65</v>
       </c>
       <c r="B47" s="130"/>
       <c r="C47" s="131"/>
       <c r="D47" s="130"/>
       <c r="E47" s="132">
         <f>SUM(E34+E42+E46)</f>
         <v>23793.899566666667</v>
       </c>
     </row>
     <row r="50" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A50" s="236" t="s">
+      <c r="A50" s="260" t="s">
         <v>53</v>
       </c>
-      <c r="B50" s="237"/>
+      <c r="B50" s="261"/>
     </row>
     <row r="51" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A51" s="15" t="s">
         <v>8</v>
       </c>
       <c r="B51" s="25">
         <f>E34</f>
         <v>12043.899566666667</v>
       </c>
     </row>
     <row r="52" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A52" s="22" t="s">
         <v>37</v>
       </c>
       <c r="B52" s="25">
         <f>E42</f>
         <v>5280</v>
       </c>
     </row>
     <row r="53" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A53" s="22" t="s">
         <v>46</v>
       </c>
       <c r="B53" s="25">
         <f>E46</f>
         <v>6470</v>
       </c>
     </row>
     <row r="54" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A54" s="14" t="s">
         <v>52</v>
       </c>
       <c r="B54" s="26">
         <f>E47</f>
         <v>23793.899566666667</v>
       </c>
     </row>
     <row r="57" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A57" s="238" t="s">
+      <c r="A57" s="262" t="s">
         <v>567</v>
       </c>
-      <c r="B57" s="238"/>
-[...1 lines deleted...]
-      <c r="D57" s="238"/>
+      <c r="B57" s="262"/>
+      <c r="C57" s="262"/>
+      <c r="D57" s="262"/>
     </row>
     <row r="58" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="59" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A59" s="233" t="s">
+      <c r="A59" s="240" t="s">
         <v>55</v>
       </c>
-      <c r="B59" s="233"/>
-[...1 lines deleted...]
-      <c r="D59" s="233"/>
+      <c r="B59" s="240"/>
+      <c r="C59" s="240"/>
+      <c r="D59" s="240"/>
     </row>
     <row r="60" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A60" s="233" t="s">
+      <c r="A60" s="240" t="s">
         <v>56</v>
       </c>
-      <c r="B60" s="233"/>
-[...1 lines deleted...]
-      <c r="D60" s="233"/>
+      <c r="B60" s="240"/>
+      <c r="C60" s="240"/>
+      <c r="D60" s="240"/>
     </row>
     <row r="61" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A61" s="233" t="s">
+      <c r="A61" s="240" t="s">
         <v>57</v>
       </c>
-      <c r="B61" s="233"/>
-[...1 lines deleted...]
-      <c r="D61" s="233"/>
+      <c r="B61" s="240"/>
+      <c r="C61" s="240"/>
+      <c r="D61" s="240"/>
     </row>
     <row r="62" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A62" s="233" t="s">
+      <c r="A62" s="240" t="s">
         <v>58</v>
       </c>
-      <c r="B62" s="233"/>
+      <c r="B62" s="240"/>
     </row>
   </sheetData>
   <mergeCells count="23">
-    <mergeCell ref="A60:B60"/>
-[...9 lines deleted...]
-    <mergeCell ref="C59:D59"/>
     <mergeCell ref="A8:E8"/>
     <mergeCell ref="A1:A2"/>
     <mergeCell ref="B1:E2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="C3:E3"/>
     <mergeCell ref="A4:B4"/>
     <mergeCell ref="C4:E4"/>
     <mergeCell ref="A5:B5"/>
     <mergeCell ref="C5:E5"/>
     <mergeCell ref="A6:B6"/>
     <mergeCell ref="C6:E6"/>
     <mergeCell ref="A7:E7"/>
+    <mergeCell ref="A9:E9"/>
+    <mergeCell ref="A50:B50"/>
+    <mergeCell ref="A57:B57"/>
+    <mergeCell ref="C57:D57"/>
+    <mergeCell ref="A59:B59"/>
+    <mergeCell ref="C59:D59"/>
+    <mergeCell ref="A60:B60"/>
+    <mergeCell ref="C60:D60"/>
+    <mergeCell ref="A61:B61"/>
+    <mergeCell ref="C61:D61"/>
+    <mergeCell ref="A62:B62"/>
   </mergeCells>
   <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Planilhas</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>42</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="42" baseType="lpstr">
       <vt:lpstr>RESUMO 03-2026</vt:lpstr>